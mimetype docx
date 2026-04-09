--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -2207,291 +2207,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01981014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat treatment of commercial polydimethylsiloxane PDMS precursors: Part II. Thermal properties of carbon-based ceramic nanocomposites</w:t>
+                <w:t xml:space="preserve">Physical mechanisms involved in the formation and operation of memory devices based on a monolayer of gold nanoparticles-polythiophene hybrid materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Srisaran Venkatachalam</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lenfant</w:t>
+                <w:t xml:space="preserve">Tianchen Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Depriester</w:t>
+                <w:t xml:space="preserve">F. Alibart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhak Hadj Sahraoui</w:t>
+                <w:t xml:space="preserve">David Troadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hourlier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 45 (17 (Part A)), pp.21505-21511. </w:t>
+              <w:t xml:space="preserve">Nanoscale Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1 (7), pp.2718-2726. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2019.07.143⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C9NA00285E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02369348v1</w:t>
+                <w:t xml:space="preserve">hal-02182920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical mechanisms involved in the formation and operation of memory devices based on a monolayer of gold nanoparticles-polythiophene hybrid materials</w:t>
+                <w:t xml:space="preserve">Heat treatment of commercial polydimethylsiloxane PDMS precursors: Part II. Thermal properties of carbon-based ceramic nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tianchen Zhang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Guérin</w:t>
+                <w:t xml:space="preserve">Srisaran Venkatachalam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Alibart</w:t>
+                <w:t xml:space="preserve">Michael Depriester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Troadec</w:t>
+                <w:t xml:space="preserve">Abdelhak Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hourlier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 1 (7), pp.2718-2726. </w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 45 (17 (Part A)), pp.21505-21511. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C9NA00285E⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2019.07.143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02182920v1</w:t>
+                <w:t xml:space="preserve">hal-02369348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular signature of polyoxometalates in electron transport of silicon-based molecular junctions</w:t>
               </w:r>
@@ -2722,295 +2722,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03185609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical detection of plasmon-induced isomerization in molecule–nanoparticle network devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Light-Stimulatable Molecules/Nanoparticles Networks for Switchable Logical Functions and Reservoir Computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Viero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Stiévenard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Guérin</w:t>
+                <w:t xml:space="preserve">Anton Vladyka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Alibart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lenfant</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian A. Nijhuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c8nr07603k⟩</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (39), pp.1801506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.201801506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02133789v1</w:t>
+                <w:t xml:space="preserve">hal-02133795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light-Stimulatable Molecules/Nanoparticles Networks for Switchable Logical Functions and Reservoir Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Viero</w:t>
+                <w:t xml:space="preserve">Electrical detection of plasmon-induced isomerization in molecule–nanoparticle network devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Stiévenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anton Vladyka</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lenfant</w:t>
+                <w:t xml:space="preserve">Christian A. Nijhuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 28 (39), pp.1801506. </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (48), pp.23122-23130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adfm.201801506⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c8nr07603k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02133795v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02133789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron-transport polymeric gold nanoparticles memory device, artificial synapse for neuromorphic applications</w:t>
               </w:r>
@@ -3094,113 +3094,125 @@
               <w:t xml:space="preserve">Organic Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 50, pp.499-506. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.orgel.2017.08.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04422351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing Frontier Orbital Energies of {Co 9 (P 2 W 15 ) 3 } Polyoxometalate Clusters at Molecule–Metal and Molecule–Water Interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaofeng Yi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalya V. Izarova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Stuckart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3209,226 +3221,226 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 139 (41), pp.14501-14510. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jacs.7b07034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02133798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negative Differential Resistance, Memory and Reconfigurable Logic Functions Based on Monolayer Devices Derived From Gold Nanoparticles Functionalized With Electropolymerizable Thiophene-EDOT Units</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiantian Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Alibart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Lmimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 121 (18), pp.10131-10139. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b00056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02564472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N-type polymeric organic flash memory device: Effect of reduced graphene oxide floating gate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hafsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3450,387 +3462,399 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kalboussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 45, pp.81-88. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.orgel.2017.02.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04422357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Photomechanical Molecular Switch Based on a Linear π-Conjugated System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Viero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Krzeminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dora Demeter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 121 (22), pp.12416-12425. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b01240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02564470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical study by surface characterizations of sarin sensor on the basis of chemically functionalized silicon nanoribbon field effect transistor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Smaali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Passi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ordronneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Carella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 120 (20), pp.11180-11191. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b00336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03325001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traps and Interface Fixed Charge Effects on a Solution-Processed n-Type Polymeric-Based Organic Field-Effect Transistor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hafsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3852,159 +3876,159 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kalboussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electronic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 46 (2), pp.1128-1136. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11664-016-5067-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04422392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charge Blinking Statistics of Semiconductor Nanocrystals Revealed by Carbon Nanotube Single Charge Sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Zbydniewska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Duzynska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michka Popoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hourlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4013,400 +4037,400 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 15 (10), pp.6349-6356. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5b01338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02396331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Molecular Organization on the Electrical Characteristics of π‑Conjugated Self-Assembled Monolayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Moggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Segut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Pu Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younal Ksari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 119, pp.5703-5713. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp512991d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01228999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Conductance Ratio in Molecular Optical Switching of Functionalized Nanoparticle Self-Assembled Nanodevices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Viero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Copie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Krzeminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 119 (36), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b05839⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04686009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interface dipole : effects on threshold voltage and mobility for both amorphous and poly-crystalline organic field effect transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Celle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Suspène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ternisien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4415,4648 +4439,4648 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 15, pp.729-737. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.orgel.2014.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00939052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating multiple resistive memory devices on a single carbon nanotube</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costin Anghel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do-Yoon Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arianna Filoramo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Derycke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Functional Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 23 (45), pp.5631-5637. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/adfm.201300775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00913582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavlov's dog associative learning demonstrated on synaptic-like organic transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bichler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Alibart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pleutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neural Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 25, pp.549-566. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1162/NECO_a_00377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00795977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A crown-ether loop-derivatized oligothiophene doubly attached on gold surface as cation-binding switchable molecular junction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.K. Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Smaali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Bricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Oçafrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 25, pp.427-431. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/adma.201201668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00796399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Langmuir-Blodgett films of amphiphilic thieno[3,4-c]pyrrole-4,6-dione-based alternating copolymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Ouattara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pezolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Rioux-Dube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 46, pp.6408-6418. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ma401030m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00871921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecule/electrode interface energetics in molecular junction : a 'transition voltage spectroscopy' study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ricoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 116, pp.20722-20730. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp305739c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00787373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical functionalization of electrodes for detection of gaseous nerve agents with carbon nanotube field-effect transistors</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New chemically functionalized nanomaterials for electrical nerve agents sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Toure</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Lenfant</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Simonato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Clavaguera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Carella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C1CC11517K⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 307, pp.012008-1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/307/1/012008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00597074v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00795903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New chemically functionalized nanomaterials for electrical nerve agents sensors</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chemical functionalization of electrodes for detection of gaseous nerve agents with carbon nanotube field-effect transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Raoul</w:t>
+                <w:t xml:space="preserve">M. Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Clavaguera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Toure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Carella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/307/1/012008⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47, pp.6048-6050. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C1CC11517K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00795903v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00597074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiolate Chemistry: A Powerful and Versatile Synthetic Tool for Immobilization/Functionalization of Oligothiophenes on a Gold Surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Truong Khoa Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maitena Ocafrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Roncali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 17, pp.5628 - 5640. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/chem.201003687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01122036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-terminal carbon nanotube programmable devices for adaptive architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Agnus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weisheng Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Derycke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arianna Filoramo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 22, pp.702-706. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/adma.200902170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00548986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An organic nanoparticle transistor behaving as a biological spiking synapse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Alibart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pleutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Novembre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Functional Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 20, pp.330-337. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.200901335⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00548959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High on-off conductance switching ratio in optically-driven self-assembled conjugated molecular systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Smaali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Karpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Oçafrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 4, pp.2411-2421. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/nn100295x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00548965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oligothiophene-derivatized azobenzene as immobilized photoswitchable conjugated systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Karpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Oçafrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Smaali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 46, pp.3657-3659. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c002072a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00548970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nerve Agent Sensors Sub-ppm Detection of Nerve Agents Using Chemically Functionalized Silicon Nanoribbon Field-Effect Transistors**</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Clavaguera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Carella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Caillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Celle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Pécaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 49, pp.4063-4066. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/anie.201000122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01344100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and electrical properties of fullerene-based molecular junctions on silicon substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Godey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 20, pp.2680-2690. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b924255d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00548971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-speed programming of nanowire-gated carbon-nanotube memory devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Agnus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Filoramo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Small</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 6, pp.2659-2663. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/smll.201001293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00548969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doping of poly(3-hexylthiophene) nanofibers : microscopic morphology and electrical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Desbief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Derue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 46, pp.12504-1-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjap/2009017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00472767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doping of poly(3-hexylthiophene) nanofibers: microscopic morphology and electrical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Desbief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Derue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 46 (1), pp.1-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjap/2009017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00480147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-assembled monolayers for electrode fabrication and efficient threshold voltage control of organic transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Celle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Suspene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Simonato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ternisien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 10, pp.119-126. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.orgel.2008.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00472766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gate pulse electrical method to characterize hysteresis phenomena in organic field effect transistor</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Ternisien</w:t>
+                <w:t xml:space="preserve">Structural control of the horizontal double fixation of oligothiophenes on gold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.K. Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Oçafrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Karpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Tondelier</w:t>
+                <w:t xml:space="preserve">J. Roncali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 9, pp.979-984. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 14, pp.6237-6246. </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.orgel.2008.07.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.200800133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00357293v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00357296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural control of the horizontal double fixation of oligothiophenes on gold</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gate pulse electrical method to characterize hysteresis phenomena in organic field effect transistor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Roncali</w:t>
+                <w:t xml:space="preserve">C. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Zander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Lmimouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ternisien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Tondelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.200800133⟩</w:t>
+              <w:t xml:space="preserve">Organic Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9, pp.979-984. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.orgel.2008.07.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00357296v1</w:t>
+                <w:t xml:space="preserve">hal-00357293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electropolymerized self-assembled monolayers of 3,4-ethylenedioxythiophene-thiophene hybrid system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Oçafrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.K. Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Godey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Functional Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 18, pp.2163-2171. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/adfm.200800304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00357290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electroactive Nanorods and Nanorings Designed by Supramolecular Association of π-Conjugated Oligomers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier J. Dautel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Robitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Tondelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Serein-Spirau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 14 (14), pp.4201-4213. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/chem.200701638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00278067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-assembled molecular monolayers as ultrathin gate dielectric in carbon nanotube transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Derycke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.G. Goffman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 93, pp.143117-1-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.2992586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00357292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanotube transistors as direct probes of the trap dynamics at dielectric-organic interfaces of interest in organic electronics and solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Anghel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Derycke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Filoramo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Giffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 8, pp.3619-3625. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/nl801543k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00357291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic structure of highly crystalline polyaniline by study of tunnelling conduction in n+-Si/self-assembled monolayer/polyaniline heterostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.S. Sutar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.V. Yakhmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 9, pp.602-608. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.orgel.2008.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00357289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-assembly of the 3-aminopropyltrimethoxysilane multilayers on Si and hysteretic current-voltage characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.K. Chauhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.K. Aswal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.P. Koiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.K. Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.V. Yakhmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 90, pp.581-589. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00339-007-4336-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00357287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1/f(gamma) tunnel current noise through Si-bound alkyl monolayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pleutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Seitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 76, pp.205407-1-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.76.205407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00283050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silicon-molecules-metal junctions by transfert printing : chemical synthesis and electrical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Merckling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Wallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pleutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 111, pp.7947-7956. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp067846v⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00255833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-Operating-Voltage Organic Transistors Made of Bifunctional Self-Assembled Monolayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mottaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Rumyantseva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Yassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Functional Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 17 (4), pp.597-604. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/adfm.200600179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00826656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic properties of organic monolayers and molecular devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Delerue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pramana - Journal of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 67, pp.17-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00127117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron transport through rectifying self-assembled monolayer diodes on silicon: Fermi level pinning at the molecule-metal interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chevrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Palacin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 110, pp.13947-13958. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp053510u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01056613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self assembled monolayers on silicon for molecular electronics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.K. Aswal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.V. Yakhmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 568, pp.84-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00127116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optoelectronic switch and memory devices based on polymer functionalized carbon nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Borghetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Derycke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chenevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Filoramo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 18, pp.2535-2540</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00127119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of interfaces on the direct tunneling and inelastic tunneling behaviors through metal/alkylsilane/silicon junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. K. Aswal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Salace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9075,979 +9099,979 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 203, pp.1464-1469</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00127111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fowler-Nordheim tunnelling and electrically stressed breakdown of 3-mercaptopropyltrimethoxysilane self-assembled monolayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. K. Aswal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. V. Yakhmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 16, pp.3064-3068</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00125584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deposition of TTF derivative on carboxyl terminated self-assembled monolayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Onuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Izumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Imakubo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 246, pp.392-396</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00125387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic field effect transistor based on a novel soluble pentacene precursor and operating at low voltages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Zander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Lmimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 80, pp.394-397</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00125577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inelastic tunneling spectra of an alkyl self-assembled monolayer using a MOS tunnel junction as a test-bed</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Salace</w:t>
+                <w:t xml:space="preserve">A tunnel current in self-assembled monolayers of 3-mercaptopropyltrimethoxysilane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. K. Aswal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. V. Yakhmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 80, pp.398-401</w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 1, pp.725-729</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00125578v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00125386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tunnel current in self-assembled monolayers of 3-mercaptopropyltrimethoxysilane</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. K. Aswal</w:t>
+                <w:t xml:space="preserve">Inelastic tunneling spectra of an alkyl self-assembled monolayer using a MOS tunnel junction as a test-bed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Salace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 1, pp.725-729</w:t>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 80, pp.398-401</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00125386v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00125578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular rectifying diodes from self-assembly on silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Krzeminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Delerue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Allan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 3, pp.741-746</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00146156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The metal/organic monolayer interface in molecular electronic devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 70, pp.539-550</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00146158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High anisotropic conductivity in organic insulator/semiconductor monolayer heterostructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bouloussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rondelez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 76, pp.1339-1341</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00158476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10057,311 +10081,311 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual Memory and Diode Functionality in Photoresponsive DAEV Molecular Junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofyan Tahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Frath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Hnid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th European School on Molecular Nanoscience, ESMolNa2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Alicante, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05429914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demonstration of terahertz molecular switches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Hnid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Sanguinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Arbouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS San Francisco</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, San Francisco California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05114767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de l’effet de la lumière ultraviolette ou du champ électrique sur un dérivé azobenzène déposé sur Au(111)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Therssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Godey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10389,113 +10413,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23eme forum des microscopies à sondes locales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Saint-Valery-sur-Somme, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03613271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlation between nanoscale thermal and electrical conductivity in PEDOT:OTf thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirill Kondratenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10510,600 +10534,600 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23eme forum des microscopies à sondes locales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Saint-Valery-sur-Somme, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03613663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demonstration of Terahertz Molecular Switches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId352" w:history="1">
+                <w:t xml:space="preserve">Large negative differential resistance in self-assembled monolayers-based molecular junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Hnid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Yassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Sanguinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Imane Arbouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIC 2022 : Quatrième congrès national Sciences et Technologies des systèmes pi-conjugués</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Saint Malo - France, France</w:t>
+              <w:t xml:space="preserve">23eme forum des microscopies à sondes locales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Saint-Valery-sur-Somme, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05114880v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03613145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large negative differential resistance in self-assembled monolayers-based molecular junctions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId352" w:history="1">
+                <w:t xml:space="preserve">Demonstration of Terahertz Molecular Switches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Hnid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Sanguinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Arbouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23eme forum des microscopies à sondes locales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Saint-Valery-sur-Somme, France</w:t>
+              <w:t xml:space="preserve">SPIC 2022 : Quatrième congrès national Sciences et Technologies des systèmes pi-conjugués</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Saint Malo - France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03613145v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05114880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of Molecular Assemblies of Azobenzene Derivatives by Electrical Stimuli</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hugo Therssen</w:t>
+                <w:t xml:space="preserve">Electron transport properties of metal-oxides nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Huez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Melin</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Volatron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Materials Research Society, Nov 2022, Boston (MA), United States</w:t>
+              <w:t xml:space="preserve">23eme forum des microscopies à sondes locales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Saint-Valery-sur-Somme, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04086664v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron transport properties of metal-oxides nanostructures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Huez</w:t>
+                <w:t xml:space="preserve">Modification of Molecular Assemblies of Azobenzene Derivatives by Electrical Stimuli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Godey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Therssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lenfant</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Dappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Melin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23eme forum des microscopies à sondes locales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Saint-Valery-sur-Somme, France</w:t>
+              <w:t xml:space="preserve">MRS Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Materials Research Society, Nov 2022, Boston (MA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03612259v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement d'un dérivé de l'azobenzène sur Au(111) exposé à la lumière ultraviolette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Therssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Godey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11131,363 +11155,363 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du GDR Nanosciences with near-field microscopy under ultra high vacuum 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03606169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conductivité thermique de films minces organiques : une étude comparative par SThM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magatte Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bardagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves H Geerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Demadrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Carella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIC 2019 (Science et Technologie des Systèmes pi-Conjugués)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02916137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude par C-AFM de substrats magnétiques fonctionnalisés par des SAMs photo-commutables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Wallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIC 2019: Troisième congrès national Sciences et Technologies des systèmes pi-conjugués</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02776445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude par C-AFM de substrats magnétiques fonctionnalisés par des SAMs photo-commutables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Melin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11506,87 +11530,87 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum des Microscopies à Sonde Locale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02774838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nano-commutateurs optoélectroniques à base de molécules photo-commutables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Viero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11594,110 +11618,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées nationales du réseau doctoral en micro-nanoélectronique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02772383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NPSAN intégrant des commutateurs moléculaires optiquement stimulables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Viero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11706,137 +11730,137 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Copie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Krzeminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science et Technologie des systèmes Pi-Conjugués (SPIC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02920652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negative differential resistance and non-volatile memory in hybrid redox organic/nanoparticle devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiantian Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11844,860 +11868,860 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Alibart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Organic Electronics 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02564054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Negative differential resistance and non-volatile memory in hybrid redox organic/nanoparticle devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tianchen Zhang</w:t>
+                <w:t xml:space="preserve">Conductance switching by light and electric field in new azobenzene derivatives-Gold Nano-particle self-assembled networks (NPSAN)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Viero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lenfant</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Dobra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Alibart</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Roncali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science et Technologie des systèmes Pi-Conjugués (SPIC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Angers, France</w:t>
+              <w:t xml:space="preserve">SYMOLESCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Engelberg, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02920664v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02920626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conductance switching by light and electric field in new azobenzene derivatives-Gold Nano-particle self-assembled networks (NPSAN)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Viero</w:t>
+                <w:t xml:space="preserve">Electronic properties of new photochemical molecular switch based on a linear π-conjugated system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dora Demeter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maiténa Oçafrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guérin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Roncali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SYMOLESCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, Engelberg, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02920626v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02920673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Negative differential resistance and non-volatile memory in hybrid redox organic/nanoparticle devices.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tiantian Zhang</w:t>
+                <w:t xml:space="preserve">Negative differential resistance and non-volatile memory in hybrid redox organic/nanoparticle devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianchen Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Alibart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS Spring meeting Lille</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Lille, France</w:t>
+              <w:t xml:space="preserve">Science et Technologie des systèmes Pi-Conjugués (SPIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02564030v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02920664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic properties of new photochemical molecular switch based on a linear π-conjugated system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Negative differential resistance and non-volatile memory in hybrid redox organic/nanoparticle devices.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiantian Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">David Guérin</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vuillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Alibart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYMOLESCO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Engelberg, Switzerland</w:t>
+              <w:t xml:space="preserve">EMRS Spring meeting Lille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02920673v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrolyte-gated organic/nanoparticles synapstor (synapse-transistor) for biocompatible synapse prosthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Desbief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrica Kyndiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Murgia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobais Cramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Biscarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Research Society Spring Meeting, MRS Spring 2014, Symposium Z - Bioelectronics - Materials, Processes and Applications, Symposium AA - Advanced Multifunctional Biomaterials for Neuroprosthetic Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, San Francisco, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00957804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrolyte-gated organic synapse-transistor for biocompatible applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Desbief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrica Kyndiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Murgia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Cramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Organic Electronics, ICOE 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Modena, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00999995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring conductance switching by light in azobenzene derivative-gold nano-particle self-assembled networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Viero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12739,198 +12763,198 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Materials Research Society Spring Meeting, E-MRS Spring 2014, Symposium M - Molecular materials - Towards quantum properties (MOLMAT-Q)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00957796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation and protection of germaniun for applications in nanoelectronics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Fillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jousselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Palacin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Smaali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ElecNano6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02362645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conductance switching by light and electric field in new azobenzene derivatives-gold nano-particle self-assembled networks (NPSAN)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Viero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12952,150 +12976,150 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dora Demeter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Molecular Electronics, ElecMol14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01055037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, characterization, and computer simulation of self-assembled Au nanoparticles with memristive behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Carrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Krzeminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Viero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13114,87 +13138,87 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIII International Winterschool on Electronic Properties of Novel Materials, IWEPNM 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Kirchberg, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00957805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functionalized gold nanoparticles with electropolymerizable π-conjugated systems for a neuro-inspired memristive nanoparticle organic synapse-transistor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Yassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maiténa Oçafrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13239,7072 +13263,7072 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Research Society Spring Meeting, MRS Spring 2014, Symposium C - Synthesis and Processing of Organic and Polymeric Materials for Semiconductor Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, San Francisco, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00966207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KPFM sur des transistors FET à base de nano-rubans de silicium fonctionnalisés pour la réalisation de détecteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Smaali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Melin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Forum des Microscopies à Sondes Locales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Spa, Belgique. papier OC26, 48-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00818716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalized gold nanoparticles with electropolymerizable conjugated systems for organic transistors behaving as biological synapse</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Vuillaume</w:t>
+                <w:t xml:space="preserve">Synapstor (synapse transistor) organique/nanoparticules pour architecture de calcul neuro-inspirée et prothèse synaptique biocompatible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Desbief</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kyndiah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Murgia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Cramer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Biscarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44th World Chemistry Congress, IUPAC 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">Matériaux et Nanostructures π-Conjugués, MNPC 13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00878801v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00878934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synapstor (synapse transistor) organique/nanoparticules pour architecture de calcul neuro-inspirée et prothèse synaptique biocompatible</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Biscarini</w:t>
+                <w:t xml:space="preserve">Functionalized gold nanoparticles with electropolymerizable conjugated systems for organic transistors behaving as biological synapse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Yassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Oçafrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux et Nanostructures π-Conjugués, MNPC 13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Annecy, France</w:t>
+              <w:t xml:space="preserve">44th World Chemistry Congress, IUPAC 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00878934v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00878801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic/nanoparticles synapstor (synapse-transistor) for neuro-inspired computing architecture and biocompatible synapse prosthesis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Biscarini</w:t>
+                <w:t xml:space="preserve">A crown-ether loop-derivatized oligothiophene doubly attached on gold surface as cation-binding switchable molecular junction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.K. Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Bricaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hardouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Oçafrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Conference on Molecular Electronics, ECME 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">11th International Symposium on Functional π-Electron Systems, fπ-11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00878799v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00820953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A crown-ether loop-derivatized oligothiophene doubly attached on gold surface as cation-binding switchable molecular junction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Oçafrain</w:t>
+                <w:t xml:space="preserve">Organic/nanoparticles synapstor (synapse-transistor) for neuro-inspired computing architecture and biocompatible synapse prosthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Desbief</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kyndiah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Murgia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Cramer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Biscarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Symposium on Functional π-Electron Systems, fπ-11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Arcachon, France</w:t>
+              <w:t xml:space="preserve">12th European Conference on Molecular Electronics, ECME 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00820953v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00878799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveau commutateur moléculaire photomécanique basé sur un système π-conjugué linéaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Demeter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Oçafrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux et Nanostructures π-Conjugués, MNPC 13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00878796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctionnalisation de germanium par des couches minces organiques pour sa passivation et son isolation électrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Fillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Smaali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux et Nanostructures π-Conjugués, MNPC 13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00878941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new photomechanical molecular switch based on a linear π-conjugated system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Demeter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Oçafrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European Conference on Molecular Electronics, ECME 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00878937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functionalized gold nanoparticles with electropolymerizable conjugated systems for organic transistors behaving as biological synapse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Yassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Oçafrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux et Nanostructures π-Conjugués, MNPC 13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00878944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of neurotoxic gases by functionalized silicon nanowire field-effect transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Simonato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ordronneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Carella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Carella</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">V. Passi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ImagieNano Conference, Security &amp; Defense, NanoSD 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Bilbao, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00811786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical nerve agents sensors based on chemically functionalized nanomaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Carella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Clavaguera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Celle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NSTI Nanotechnology Conference and Expo, NSTI-Nanotech 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Santa Clara, CA, United States. pp.130-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00801097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecule/electrode interface energetics in nanocontact molecular junction : a ''transition voltage spectroscopy'' study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ricoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Research Society Spring Meeting, MRS Spring 2012, Symposium D : Nanocontacts - Emerging Materials and Processing for Ohmicity and Rectification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, San Francisco, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00797681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecule/electrode interface energetics in nanocontact molecular junction : a ''transition voltage spectroscopy'' study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ricoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Nanoscience and Technology, ICN+T 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00797683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A crown-ether-derivatized oligothiophene doubly attached on gold surface as cation-binding electrical switchable molecular junction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Smaali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Godey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.K. Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Meeting on Molecular Electronics, ElecMol'12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00797674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward nanotube-based circuits with learning capabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Gacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Retrouvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Agnus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weisheng Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the GDR-I GNT 'Graphene and Nanotubes'</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00807197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctionnalisation du diélectrique de grille par monocouches auto-assemblées dans les transistors à effet de champ à couche active polymère ou petite molécule organique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ternisien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ternisien</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">C. Celle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Suspene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Simonato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TELECOM'2011 &amp; 7èmes Journées Franco-Maghrébines des Micro-ondes et leurs Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Maroc. CDROM, session H2, papier 401, 1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00591371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative electrical sensors for highly toxic gases based on carbon nanotubes and silicon nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Simonato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Carella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Clavaguera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Research Society Fall Meeting, MRS Fall 2011, Symposium BB : Semiconductor nanowires for photovoltaics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Boston, MA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00807191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon nanotube programmable devices for adaptive architectures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arianna Filoramo</w:t>
+                <w:t xml:space="preserve">Résultats récents sur les commutateurs et mémoires moléculaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Smaali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Karpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ocafrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on the Science and Application of Nanotubes, NT10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">Session thématique champ proche du GDR 2426, Physique quantique mésoscopique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00574047v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00574079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résultats récents sur les commutateurs et mémoires moléculaires</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Ocafrain</w:t>
+                <w:t xml:space="preserve">Carbon nanotube programmable devices for adaptive architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Agnus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weisheng Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Gacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arianna Filoramo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Session thématique champ proche du GDR 2426, Physique quantique mésoscopique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">11th International Conference on the Science and Application of Nanotubes, NT10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00574079v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00574047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon nanotube programmable devices : toward circuits with learning capabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Agnus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Gacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weisheng Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arianna Filoramo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Meeting on Molecular Electronics, ElecMol'10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00574085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency response of metal/insulator/organic semiconductor/metal structure. Influence of the self assembled monolayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Zander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Lmimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grouiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Meeting on Molecular Electronics, ElecMol'10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00574103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High on-off conductance switching ratio in light-driven selfassembled molecular devices</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kacem Smaali</w:t>
+                <w:t xml:space="preserve">Interrupteur optique réversible constitué d'une monocouche auto-assemblée de dérivés thiophène-azobenzène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Smaali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maitena Oçafrain</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Karpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ocafrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Molecular Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Emmetten, Switzerland</w:t>
+              <w:t xml:space="preserve">12èmes Journées de la Matière Condensée, JMC12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00574045v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00574106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interrupteur optique réversible constitué d'une monocouche auto-assemblée de dérivés thiophène-azobenzène</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Smaali</w:t>
+                <w:t xml:space="preserve">High on-off conductance switching ratio in light-driven selfassembled molecular devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vuillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kacem Smaali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Ocafrain</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Karpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maitena Oçafrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes Journées de la Matière Condensée, JMC12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Troyes, France</w:t>
+              <w:t xml:space="preserve">International Conference on Molecular Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Emmetten, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00574106v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00574045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub-ppm nerve agent detection with chemically functionalized silicon nanoribbon field-effect transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Clavaguera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Carella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Celle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Simonato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Meeting on Molecular Electronics, ElecMol'10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00574104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the 'transition voltage spectroscopy' to estimate the barrier height in molecular junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ricoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Meeting on Molecular Electronics, ElecMol'10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00574084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monocouches organiques auto-assemblées pour application en transistors à effet de champ et switch électrooptique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Lmimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ternisien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Congrés International Physique des Interactions Rayonnement Matière, PIRM IV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Dakhla, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00574053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monocouches organiques auto-assemblées pour application en transistors à effet de champ et switch électrooptique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Ternisien</w:t>
+                <w:t xml:space="preserve">Innovative Gas sensors for sub-ppm detection of organophosphorus nerve agents by chemically functionalized nanomaterial based electrical devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Caillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Clavaguera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Carella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Celle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIRM IV : 4e Congrès International Physique des Interactions Rayonnement Matière, Dakhla, MOROCCO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Dakhla, Maroc</w:t>
+              <w:t xml:space="preserve">Nanotech 2010 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Anaheim, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03954183v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00574051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative Gas sensors for sub-ppm detection of organophosphorus nerve agents by chemically functionalized nanomaterial based electrical devices</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Celle</w:t>
+                <w:t xml:space="preserve">Monocouches organiques auto-assemblées pour application en transistors à effet de champ et switch électrooptique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lmimouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ternisien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vuillaume</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotech 2010 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Anaheim, CA, United States</w:t>
+              <w:t xml:space="preserve">PIRM IV : 4e Congrès International Physique des Interactions Rayonnement Matière, Dakhla, MOROCCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Dakhla, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00574051v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03954183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des états d'interface par la méthode de conductance dans des capacités MIS au pentacène</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Lenfant</w:t>
+                <w:t xml:space="preserve">Surface functionalization by monolayers of thiophene-based linear Π-conjugated systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Karpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Bricaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Matériaux et Nanostrutures Pi-conjugés, MNPC09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Arcachon, France</w:t>
+              <w:t xml:space="preserve">216th Electrochemical Society Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00574935v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00574903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon nanotube programmable transistors for adaptive circuit architectures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Filoramo</w:t>
+                <w:t xml:space="preserve">Caractérisation des états d'interface par la méthode de conductance dans des capacités MIS au pentacène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Zander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Lmimouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ternisien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lenfant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the GDR-I GNT, Science and Applications of Graphene and Nanotubes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Coma-Ruga, Spain</w:t>
+              <w:t xml:space="preserve">Colloque Matériaux et Nanostrutures Pi-conjugés, MNPC09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00574884v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00574935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface functionalization by monolayers of thiophene-based linear Π-conjugated systems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Hardouin</w:t>
+                <w:t xml:space="preserve">Carbon nanotube programmable transistors for adaptive circuit architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Agnus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Filoramo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">216th Electrochemical Society Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Annual Meeting of the GDR-I GNT, Science and Applications of Graphene and Nanotubes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Coma-Ruga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00574903v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00574884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la fonctionnalisation du diélectrique de grille par des Monocouches Auto Assemblées (SAM) sur la tension seuil des transistors à effet de champ à base de polytriarylamine et de pentacène</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Lenfant</w:t>
+                <w:t xml:space="preserve">Dynamic performances of carbon nanotube transistors and programmable devices for adaptive architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Derycke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Agnus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Nougaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A. Green</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Matériaux et Nanostrutures π-conjugés, MNPC09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Arcachon, France</w:t>
+              <w:t xml:space="preserve">10th Trends in Nanotechnology International Conference, TNT2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00574936v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00575690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic performances of carbon nanotube transistors and programmable devices for adaptive architectures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A.A. Green</w:t>
+                <w:t xml:space="preserve">Effet de la fonctionnalisation du diélectrique de grille par des Monocouches Auto Assemblées (SAM) sur la tension seuil des transistors à effet de champ à base de polytriarylamine et de pentacène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ternisien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Celle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Suspene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Simonato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Trends in Nanotechnology International Conference, TNT2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Colloque Matériaux et Nanostrutures π-conjugés, MNPC09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00575690v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00574936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface functionalization by monolayers of thiophene-based linear Π-conjugated systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Karpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Bricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Conference on Molecular Electronics, ECME 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00574932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reversible electro-optical switch of self-assembled monolayers of azobenzene-derivatized oligothiophenes grafted on gold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Smaali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Karpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Research Society Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, San Francisco, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00574927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon nanotube programmable devices for adaptive architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Agnus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Derycke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Filoramo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Trends in Nanotechnology International Conference, TNT2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00574937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interface states characterization by an admittance spectroscopy technique in pentacene MIS capacitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Zander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Lmimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ternisien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Conference on Molecular Electronics, ECME 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00574933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monocouches organiques auto-assemblées pour les nanocomposants organiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Lmimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TELECOM'2009 &amp; 6èmes Journées Franco-Maghrébines des Micro-ondes et leurs Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Agadir, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00574899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interrupteur optique réversible constitué d'une monocouche auto-assemblée de molécules azobenzènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Smaali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Godey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum des microscopies à sonde locale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Hardelot, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00574902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surfaces modifiées par des monocouches d‟oligothiophènes conjugués pour l‟électronique moléculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maitena Ocafrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Truong-Khoa Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Karpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hardouin-Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"titre manquant"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Sinaïa, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03343781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés électro-optiques de commutateurs moléculaires à base de dérivés oligothiophène-azobenzène</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+                <w:t xml:space="preserve">Interrupteur optique réversible constitué d'une monocouche auto-assemblée de dérivés azobenzènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Smaali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Deresmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Godey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vuillaume</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Godey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vingt-deuxièmes Entretiens France-Québec Jacques Cartier, 'Polymères et oligomères pour l'optoélectronique et ses applications'</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Colloque Matériaux et Nanostructures Pi-conjugés, MNPC09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00574929v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00574908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interrupteur optique réversible constitué d'une monocouche auto-assemblée de dérivés azobenzènes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">Propriétés électro-optiques de commutateurs moléculaires à base de dérivés oligothiophène-azobenzène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vuillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Smaali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Godey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Matériaux et Nanostructures Pi-conjugés, MNPC09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Arcachon, France</w:t>
+              <w:t xml:space="preserve">Vingt-deuxièmes Entretiens France-Québec Jacques Cartier, 'Polymères et oligomères pour l'optoélectronique et ses applications'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00574908v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00574929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Threshold voltage control by self-assembled monoayers gate dielectric functionalization in both polymer an small molecule field effect transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ternisien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ternisien</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">C. Celle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Suspène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Simonato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Conference on Molecular Electronics, ECME 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00575265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse et propriétés électriques de la jonction moléculaire Si/SiO2/σ-C60-σ/Hg</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Guérin</w:t>
+                <w:t xml:space="preserve">High 'on-off' conductance ratio in self-assembled monolayers of azobenzene derivatized oligothiophenes grafted on gold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Smaali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Deresmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Godey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Matériaux et Nanostrutures π-conjugés, MNPC09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Arcachon, France</w:t>
+              <w:t xml:space="preserve">10th European Conference on Molecular Electronics, ECME 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00575266v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00574930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High 'on-off' conductance ratio in self-assembled monolayers of azobenzene derivatized oligothiophenes grafted on gold</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Smaali</w:t>
+                <w:t xml:space="preserve">Synthèse et propriétés électriques de la jonction moléculaire Si/SiO2/σ-C60-σ/Hg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Conference on Molecular Electronics, ECME 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">Colloque Matériaux et Nanostrutures π-conjugés, MNPC09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00574930v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00575266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monocouches d'oligothiophènes sur or</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Truong-Khoa Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Blanchard</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Quentin Bricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maitena Ocafrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Karpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"titre manquant"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03343571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monolayer dipole influence on the performance of pentacene OFET</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ternisien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Lmimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Meeting on Molecular Electronics, ElecMol'08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00361617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Negative bias stress effect in pentacene thin-film transistors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Zander</w:t>
+                <w:t xml:space="preserve">Gate dielectric-pentacene interfaces controlled by fluorine SAM in organic field effect transistor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ternisien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Lmimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vuillaume</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Meeting on Molecular Electronics, ElecMol'08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Grenoble, France</w:t>
+              <w:t xml:space="preserve">European Materials Research Society Spring Meeting, E-MRS Spring 2008, Symposium O : Interface controlled organic thin films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00361616v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00361578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gate dielectric-pentacene interfaces controlled by fluorine SAM in organic field effect transistor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Negative bias stress effect in pentacene thin-film transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Zander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Lmimouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ternisien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society Spring Meeting, E-MRS Spring 2008, Symposium O : Interface controlled organic thin films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">4th International Meeting on Molecular Electronics, ElecMol'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00361578v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00361616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés de transport dynamique, bruit 1/f et RTS dans les jonctions moléculaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pleutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Seitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Journées de la Matière Condensée, JMC11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00361580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-assembled monolayers for electrode fabrication and efficient threshold voltage control of organic transistors with amorphous semiconductor layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Celle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Suspene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Simonato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ternisien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Meeting on Molecular Electronics, ElecMol'08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00361965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grafting chromophores onto silicon nanowire FET : towards image sensors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Gidon</w:t>
+                <w:t xml:space="preserve">Functionalization of gold surfaces by monolayers of oligothiophenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Bricaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hardouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Karpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Meeting on Molecular Electronics, ElecMol'08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Grenoble, France</w:t>
+              <w:t xml:space="preserve">1ères Journées Nanosciences Nord-Ouest, J2NO 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00361615v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00361586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalization of gold surfaces by monolayers of oligothiophenes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Karpe</w:t>
+                <w:t xml:space="preserve">Reversible electro-optical switch of self-assembled monolayers of azobenzene-derivatized oligothiophenes grafted on gold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Smaali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Deresmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Godey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ères Journées Nanosciences Nord-Ouest, J2NO 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Poitiers, France</w:t>
+              <w:t xml:space="preserve">4th International Meeting on Molecular Electronics, ElecMol'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, _, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00361586v1</w:t>
+                <w:t xml:space="preserve">hal-00361583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversible electro-optical switch of self-assembled monolayers of azobenzene-derivatized oligothiophenes grafted on gold</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Smaali</w:t>
+                <w:t xml:space="preserve">Grafting chromophores onto silicon nanowire FET : towards image sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Carella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vuillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Meeting on Molecular Electronics, ElecMol'08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, _, France</w:t>
+              <w:t xml:space="preserve">, 2008, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00361583v1</w:t>
+                <w:t xml:space="preserve">hal-00361615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-assembled monolayer of pi-conjugated molecules on gold for electric and photoelectric studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Smali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Godey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Workshop on Electronics Structure and Processes at Molecular-based Interfaces, ESPMI IV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Princeton, NJ, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00361962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and electrical properties of the Si/SiO2/σ-C60-σ/Hg junction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Meeting on Molecular Electronics, ElecMol'08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00361966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency behavior in pentacene MIS capacitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Zander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Lmimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ternisien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Meeting on Molecular Electronics, ElecMol'08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00361618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement (1/f noise, RTS) in molecular junction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pleutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Seitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20323,4563 +20347,4550 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indo-French Workshop on Multifunctional Molecular and Hybride Devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00361584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optoelectronic programming of carbon nanotube devices and circuits</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Filoramo</w:t>
+                <w:t xml:space="preserve">Surface functionalization by monolayers of thiophene-based linear π-conjugated systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.K. Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Karpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Bricaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Meeting on Molecular Electronics, ElecMol'08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00361613v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00361964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual carbon nanotube as electrodes for molecular electronics</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
+                <w:t xml:space="preserve">Optoelectronic programming of carbon nanotube devices and circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Agnus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Anghel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Derycke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Filoramo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Meeting on Molecular Electronics, ElecMol'08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00361612v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00361613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface functionalization by monolayers of thiophene-based linear π-conjugated systems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Hardouin</w:t>
+                <w:t xml:space="preserve">Individual carbon nanotube as electrodes for molecular electronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Moggia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lidgi-Guigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Streiff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Filoramo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Meeting on Molecular Electronics, ElecMol'08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00361964v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00361612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alkyl chain self-assembled monolayers as a dielectric : do they follow the “universal” dielectric response ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Guérin</w:t>
+                <w:t xml:space="preserve">Reversible electro-optical switch of self-assembled monolayers of azobenzene-derivatized oligothiophenes grafted on gold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Smaali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Cahen</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Deresmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Godey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Meeting on Molecular Electronics, ElecMol'08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Grenoble, France</w:t>
+              <w:t xml:space="preserve">9th International Conference on Molecular Electronics, Molecular Electronics IX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Kauai, HI, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00361620v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00361963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon nanotubes as electrodes for molecular electronics : from SAMs to single-molecule connection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Derycke</w:t>
+                <w:t xml:space="preserve">Interrupteur optique réversible constitué d'une monocouche auto-assemblée de molécules azobenzènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Smaali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Deresmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Godey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Trends in Nanotechnology International Conference, TNT2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Oviedo, Spain</w:t>
+              <w:t xml:space="preserve">11ème Journées de la Matière Condensée, JMC11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00361621v1</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00361579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon nanotubes/self-assembled monolayers hybrid devices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Derycke</w:t>
+                <w:t xml:space="preserve">Surface Functionalization by Monolayers of Immobilized Thiophene-based Linear pi-Conjugated Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Truong-Khoa Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Karpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bricaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maitena Ocafrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indo-French Workshop on Multifunctional Molecular and Hybride Devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Saclay, France</w:t>
+              <w:t xml:space="preserve">"titre manquant"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Calimanesti, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00361585v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03343821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of interfaces on the dynamic charge transport properties of molecular junctions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Vuillaume</w:t>
+                <w:t xml:space="preserve">Carbon nanotubes as electrodes for molecular electronics : from SAMs to single-molecule connection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Moggia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lidgi-Guigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Streiff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Derycke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Workshop on Electronics Structure and Processes at Molecular-based Interfaces, ESPMI IV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Princeton, NJ, United States</w:t>
+              <w:t xml:space="preserve">9th Trends in Nanotechnology International Conference, TNT2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Oviedo, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00361577v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00361621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Functionalization by Monolayers of Immobilized Thiophene-based Linear pi-Conjugated Systems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maitena Ocafrain</w:t>
+                <w:t xml:space="preserve">Carbon nanotubes/self-assembled monolayers hybrid devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Moggia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lidgi-Guigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Streiff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Derycke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"titre manquant"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Calimanesti, Romania</w:t>
+              <w:t xml:space="preserve">Indo-French Workshop on Multifunctional Molecular and Hybride Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03343821v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00361585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversible electro-optical switch of self-assembled monolayers of azobenzene-derivatized oligothiophenes grafted on gold</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Smaali</w:t>
+                <w:t xml:space="preserve">Impact of interfaces on the dynamic charge transport properties of molecular junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pleutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Molecular Electronics, Molecular Electronics IX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Kauai, HI, United States</w:t>
+              <w:t xml:space="preserve">4th International Workshop on Electronics Structure and Processes at Molecular-based Interfaces, ESPMI IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Princeton, NJ, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00361963v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00361577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interrupteur optique réversible constitué d'une monocouche auto-assemblée de molécules azobenzènes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Smaali</w:t>
+                <w:t xml:space="preserve">Alkyl chain self-assembled monolayers as a dielectric : do they follow the “universal” dielectric response ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pleutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">D. Vuillaume</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cahen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Journées de la Matière Condensée, JMC11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">4th International Meeting on Molecular Electronics, ElecMol'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00361579v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00361620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic transport through alkylthiol monolayers under mechanical stress measured by Conducting-AFM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux et Nanostructures Pi-Conjugués, MNPC07</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Le Grau du Roi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00285229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1/f tunnel current noise through Si-bound alkyl monolayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pleutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Seitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cahen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux et Nanostructures Pi-Conjugués, MNPC07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Le Grau du Roi, France</w:t>
+              <w:t xml:space="preserve">9th European Conference on Molecular Electronics, ECME 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00284523v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00284522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1/f tunnel current noise through Si-bound alkyl monolayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pleutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Seitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cahen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Conference on Molecular Electronics, ECME 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Metz, France</w:t>
+              <w:t xml:space="preserve">Matériaux et Nanostructures Pi-Conjugués, MNPC07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Le Grau du Roi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00284522v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00284523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monocouches d'oligothiophènes : effet du mode de fixation sur les propriétés et fonctionnalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Bricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Oçafrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Roncali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Electrochimie, JE07</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00285223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of trapping/de-trapping phenomena by pulse gate voltage techniques in pentacene field effect transistor</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nano-transistors à effet de champ à base d'architectures moléculaires organiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Lmimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bianchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Heim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tondelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Conference on Molecular Electronics, ECME 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Metz, France</w:t>
+              <w:t xml:space="preserve">TELECOM'2007 &amp; 5èmes Journées Franco-Maghrébines des Micro-ondes et leurs Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Fès, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00284521v1</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00285244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nano-transistors à effet de champ à base d'architectures moléculaires organiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of trapping/de-trapping phenomena by pulse gate voltage techniques in pentacene field effect transistor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Zander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Lmimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tondelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TELECOM'2007 &amp; 5èmes Journées Franco-Maghrébines des Micro-ondes et leurs Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Fès, Maroc</w:t>
+              <w:t xml:space="preserve">9th European Conference on Molecular Electronics, ECME 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00285244v1</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00284521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monocouches d'oligothiophènes : effet du mode de fixation sur les propriétés et fonctionnalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Bricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Oçafrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Roncali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux et Nanostructures Pi-Conjugués, MNPC07</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Le Grau du Roi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00285242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic transport through alkylthiol monolayers under mechanical stress measured by Conducting-AFM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Materials Research Society Spring Meeting, Symposium K : Nanoscale self-assembly and patterning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00285224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation électronique sous contraintes mécaniques de monocouches auto-assemblées par Conducting-AFM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Forum des Microscopies à Sonde Locale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00284520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation électronique par Conducting-AFM de monocouches auto-assemblées électropolymérisées terminées 3,4-ethylénedioxythiophène (EDOT)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Oçafrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Roncali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux et Nanostructures Pi-Conjugués, MNPC07</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Le Grau du Roi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00284524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic transport through alkylthiol monolayers under mechanical stress measured by Conducting-AFM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Conference on Molecular Electronics, ECME 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00285225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation du phénomène de piégege et dé-piégeage par une technique d'impulsion électrique de grille dans un transistor organique au pentacène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Zander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Lmimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tondelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux et Nanostructures Pi-Conjugués, MNPC07</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Le Grau du Roi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00284525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low frequency tunnel current noise through self-assembled molecular junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pleutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Seitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cahen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Général de la Société Française de Physique, SFP 2007, colloque Nanophysique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00285226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1/f tunnel current noise through Si-bound alkyl monolayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pleutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Seitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cahen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Materials Research Society Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00286347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1/f tunnel current noise through Si-bound alkyl monolayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pleutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Seitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cahen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Russian-French Workshop on Nanosciences and Nanotechnologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00367345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transistors organiques utilisant une monocouche auto-assemblée comme élément actif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mottaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Yassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Horowitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dispositfs Electroniques Organiques, DIELOR 06</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00127139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular scale electronics in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The effects of self-assembled monolayers gate dielectrics treatment on pentacene thin film transistor characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Lmimouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bianchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Troadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indo-French Chamber Commerce and Industry (IFCCI) and the Indo-French Technical Association (IFTA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Mumbai, India</w:t>
+              <w:t xml:space="preserve">Indo-French workshop on molecular and organic devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00127159v1</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00127157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1/f tunnel current noise through Si-bound alkyl monolayers</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular scale electronics in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vuillaume</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third Meeting on Molecular Electronics, ElecMol'06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Indo-French Chamber Commerce and Industry (IFCCI) and the Indo-French Technical Association (IFTA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Mumbai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00163254v1</w:t>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00127159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic transistors based on self-assembled monolayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mottaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Rumyantseva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in NanoTechnologies, TNT2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00127138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of self-assembled monolayers gate dielectrics treatment on pentacene thin film transistor characteristics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Bianchini</w:t>
+                <w:t xml:space="preserve">1/f tunnel current noise through Si-bound alkyl monolayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pleutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Seitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cahen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indo-French workshop on molecular and organic devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Lille, France</w:t>
+              <w:t xml:space="preserve">Third Meeting on Molecular Electronics, ElecMol'06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00127157v1</w:t>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00163254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic transport through alkylthiol monolayers under mechanical stress measured by Conducting-AFM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third Meeting on Molecular Electronics, ElecMol'06</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00163252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical transport measurements on self-assembled organic molecular wires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O.J. Dautel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Serein-Spirau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Lere-Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in NanoTechnologies, TNT2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00127115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An organic field-effect transistor using a self-assembled monolayer as the active element</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mottaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Yassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Horowitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Organic Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Eindhoven, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00127113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon nanotubes self-assembly for electronic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Derycke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. F. Goffman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Borghetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arianna Filoramo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 2006 International Conference on Micro and Nano Engineering, MNE06</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00241346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the crucial role of the insulator-semiconductor interface in organic thin film transistors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Yassar</w:t>
+                <w:t xml:space="preserve">Role of interfaces on the direct tunneling and the inelastic tunneling behaviors in metal/alkylsilane/silicon junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vuillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. K. Aswal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Annual Meeting, Symposium on Organic Field-Effect Transistors V</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, San Diego, CA, United States</w:t>
+              <w:t xml:space="preserve">Materials Research Society Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, San Francisco, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00127155v1</w:t>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00127160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of interfaces on the direct tunneling and the inelastic tunneling behaviors in metal/alkylsilane/silicon junctions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Petit</w:t>
+                <w:t xml:space="preserve">On the crucial role of the insulator-semiconductor interface in organic thin film transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Horowitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mottaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Yassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Society Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, San Francisco, CA, United States</w:t>
+              <w:t xml:space="preserve">SPIE Annual Meeting, Symposium on Organic Field-Effect Transistors V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, San Diego, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00127160v1</w:t>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00127155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Directed assembly for carbon nanotube device fabrication</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electronic and physical properties of molecular devices based on self-assembled monolayers on silicon oxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vuillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.K. Aswal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.V. Yakhmi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Electron Devices Meeting, IEDM 2006</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Self-Assembly Routes for Nanotech Materials, SARNam-06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Mumbai, India</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IEDM.2006.346805⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00128199v1</w:t>
+                <w:t xml:space="preserve">hal-00127132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inelastic electron tunnelling in metal/alkylsilane/silicon junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Salace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Thématique du Club EEA Nanoélectronique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24898,2978 +24909,2991 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00127140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic and physical properties of molecular devices based on self-assembled monolayers on silicon oxide</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Directed assembly for carbon nanotube device fabrication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Bourgoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Borghetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chenevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Derycke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arianna Filoramo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Self-Assembly Routes for Nanotech Materials, SARNam-06</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Electron Devices Meeting, IEDM 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, San Francisco, CA, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEDM.2006.346805⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00127132v1</w:t>
+                <w:t xml:space="preserve">hal-00128199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude par EFM de l'injection et de la délocalisation de charges dans des nanostructures organiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tondelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Heim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Limouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Forum des microscopies à sonde locale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00127141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of self-assembled monolayers gate dielectrics treatment on pentacene thin film transistor characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Lmimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bianchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Troadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Organic Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Eindhoven, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00127134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical study of the electrical transport through molecular tunnel junctions with consideration of interface impurities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Cahen</w:t>
+                <w:t xml:space="preserve">Conductive nanorods and nanorings designed by supramolecular association of highly Π-conjugated oligomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O.J. Dautel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Serein-Spirau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Lere-Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.E. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Tondelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third Meeting on Molecular Electronics, ElecMol'06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Grenoble, France</w:t>
+              <w:t xml:space="preserve">The sixth France-Japan Workshop on Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Sapporo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00163251v1</w:t>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00127114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conductive nanorods and nanorings designed by supramolecular association of highly Π-conjugated oligomers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Tondelier</w:t>
+                <w:t xml:space="preserve">Optoelectronic switch and memory devices based on polymer functionalized carbon nanotube transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Borghetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Derycke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chenevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Filoramo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The sixth France-Japan Workshop on Nanomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Sapporo, Japan</w:t>
+              <w:t xml:space="preserve">Trends in NanoTechnologies, TNT2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00127114v1</w:t>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00127137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optoelectronic switch and memory devices based on polymer functionalized carbon nanotube transistors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Derycke</w:t>
+                <w:t xml:space="preserve">Dynamical study of the electrical transport through molecular tunnel junctions with consideration of interface impurities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pleutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Seitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Filoramo</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cahen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in NanoTechnologies, TNT2006</w:t>
+              <w:t xml:space="preserve">Third Meeting on Molecular Electronics, ElecMol'06</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00127137v1</w:t>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00163251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dielectric behaviour and high electric breakdown field of short alkylchains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. K. Aswal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. V. Yakhmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Conference on Molecular Electronic, ECME8</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00125579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation et modélisation de transistors organiques à base de pentacène soluble</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId262" w:history="1">
+                <w:t xml:space="preserve">Organic field effect transistor based on a novel soluble pentacene precursor and operating at low voltages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Zander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId558" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">S. Fauveaux</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Lmimouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Polymères Conducteurs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th Biennial Conference on Insulating Films on Semiconductors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Belgium. pp.394-397, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2005.04.096⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00126199v1</w:t>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00247650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrostatic force microscopy investigations of charge injection and transport in a single pentacene monolayer island</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Lenfant</w:t>
+                <w:t xml:space="preserve">Caractérisation et modélisation de transistors organiques à base de pentacène soluble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Simonetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Zander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Giraudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Belkhir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fauveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Conference on Molecular Electronics, ECME8</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Bologna, Italy</w:t>
+              <w:t xml:space="preserve">Journées des Polymères Conducteurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00125582v1</w:t>
+                <w:t xml:space="preserve">hal-00126199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic field effect transistor based on a novel soluble pentacene precursor and operating at low voltages</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Hoffmann</w:t>
+                <w:t xml:space="preserve">Electrostatic force microscopy investigations of charge injection and transport in a single pentacene monolayer island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Heim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Lmimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Tondelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Troadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lenfant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Biennial Conference on Insulating Films on Semiconductors</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8th European Conference on Molecular Electronics, ECME8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Bologna, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00247650v1</w:t>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00125582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude par EFM de l'injection et de la délocalisation de charges dans des îlots organiques d'épaisseur mono-moléculaire</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David Troadec</w:t>
+                <w:t xml:space="preserve">Optical gating of polymer-coated carbon nanotube transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Borghetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Derycke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chenevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Filoramo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Polymères Conducteurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Nantes, France</w:t>
+              <w:t xml:space="preserve">ElecMol'05</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00126219v1</w:t>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00125606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transistors à effet de champ à base de pentacène sur oxyde de grille fonctionnalisé par monocouches auto-assemblées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Charge injection and transport studied by EFM in molecular nanostructures : DNA and organic monolayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Heim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Lmimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Polymères Conducteurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Nantes, France</w:t>
+              <w:t xml:space="preserve">Molecular-scale Electronics VII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, San Diego, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00126222v1</w:t>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00125586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical gating of polymer-coated carbon nanotube transistors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Borghetti</w:t>
+                <w:t xml:space="preserve">Etude par EFM de l'injection et de la délocalisation de charges dans des îlots organiques d'épaisseur mono-moléculaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Heim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Lmimouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Tondelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Troadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lenfant</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Filoramo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ElecMol'05</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Journées des Polymères Conducteurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00125606v1</w:t>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00126219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge injection and transport studied by EFM in molecular nanostructures : DNA and organic monolayers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transistors à effet de champ à base de pentacène sur oxyde de grille fonctionnalisé par monocouches auto-assemblées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Lmimouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Heim</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">K. Lmimouni</w:t>
+                <w:t xml:space="preserve">R. Bianchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Troadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular-scale Electronics VII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, San Diego, CA, United States</w:t>
+              <w:t xml:space="preserve">Journées des Polymères Conducteurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00125586v1</w:t>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00126222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonctions silicium-molécules-métal réalisées par nanotransfer printing : synthèse chimique et propriétés électriques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of interface on the direct tunneling and the inelastic tunneling behaviors in metal/alkylsilane/silicon junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vuillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. K. Aswal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Polymères Conducteurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Nantes, France</w:t>
+              <w:t xml:space="preserve">French-Russian workshop on nanosciences and nanotechnologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00126221v1</w:t>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00125618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inelastic electron tunnelling in metal/alkylsilane/silicon junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Lmimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Salace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ElecMol'05</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00125604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of interface on the direct tunneling and the inelastic tunneling behaviors in metal/alkylsilane/silicon junctions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+                <w:t xml:space="preserve">Jonctions silicium-molécules-métal réalisées par nanotransfer printing : synthèse chimique et propriétés électriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Merckling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French-Russian workshop on nanosciences and nanotechnologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Lille, France</w:t>
+              <w:t xml:space="preserve">Journées des Polymères Conducteurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00125618v1</w:t>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00126221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical characterization of a novel soluble pentacene precursor FET</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Zander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Lmimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Conference on Molecular Electronics, ECME8</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00125581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Downsizing the organic transistor : towards the single molecular layer device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Horowitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Rumyantseva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mottaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Microelectronics Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Newport, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00125585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet tunnel inélastique dans les jonctions silicium/alkylesilane/métal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Salace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Polymères Conducteurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00126218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silicon-molecules-metal junctions by nanotransfer printing : chemical synthesis and electrical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Merckling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Conference on Molecular Electronics, ECME8</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00125601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pentacene thin film transistors on self-assembled monolayers gate dielectrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Lmimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bianchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Troadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ElecMol'05</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00125605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inelastic electron tunnelling in metal/alkylsilane/silicon juntions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Salace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Conference on Molecular Electronics, ECME8</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00125598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dielectric response of nanoscale organic monolayer : a new tool for spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pleutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tondelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Conference on Molecular Electronics, ECME8</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00125580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of interfaces on the direct tunneling and the inelastic tunneling behaviors through metal/alkylsilane/silicon junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.K. Aswal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Salace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27888,2670 +27912,2670 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in NanoTechnology, TNT 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Oviedo, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00125602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inelastic tunneling spectra of an alkyl self-assembled monolayer using a MOS tunnel junction as a test-bed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Salace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Biennial Conference on Insulating Films on Semiconductors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Belgium. pp.398-401, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mee.2005.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId582" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00247649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pentacene thin film transistors on self assembled monolayers functionnalized gate dielectrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Lmimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bianchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Troadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Conference on Molecular Electronics, ECME8</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00125599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diodes moléculaires auto-assemblées sur silicium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deposition of TTF derivatives on carboxyl terminated self-assembled monolayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Onuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Izumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Tran Van</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Imakubo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du GDR Nanoélectronique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Aussois, France</w:t>
+              <w:t xml:space="preserve">European Conference on Organized Films, ECOF 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Valladolid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00140745v1</w:t>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00140744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deposition of TTF derivatives on carboxyl terminated self-assembled monolayers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Izumi</w:t>
+                <w:t xml:space="preserve">Silicon-molecules-metal junctions by nanotransfer printing, chemical synthesis and electrical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Merckling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vuillaume</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Organized Films, ECOF 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Valladolid, Spain</w:t>
+              <w:t xml:space="preserve">Ultimate Lithography and Nanodevice Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Agelonde, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00140744v1</w:t>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00140753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon-molecules-metal junctions by nanotransfer printing, chemical synthesis and electrical properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId306" w:history="1">
+                <w:t xml:space="preserve">Diodes moléculaires auto-assemblées sur silicium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Merckling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Tran Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultimate Lithography and Nanodevice Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Agelonde, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales du GDR Nanoélectronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00140753v1</w:t>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00140745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-assembled molecular rectifying diodes on silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Krzeminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Allan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Delerue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Materials Research Society Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00140752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silicon-molecules-metal junctions by nanotransfer printing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Merckling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French-Japan Workshop on Nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00140758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-assembled molecular diodes on silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Merckling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Tran Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultimate Lithography and Nanodevice Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Agelonde, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00140751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonctions silicium-molecules-metal par « nanotransfert printing » : synthèse chimique et propriétés électriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Merckling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du GDR Nanoélectronique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00140746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silicon-molecules-metal junctions by nanotransfer printing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Merckling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Organized Films, ECOF 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Valladolid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00140759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-assembled molecular diodes on silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Merckling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Tran Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Organized Films, ECOF 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Valladolid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00140757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charge transport in self-assembled molecular rectifying diodes on silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Delerue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Allan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Krzeminski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop France-USA on Molecular-Scale Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00146645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and theoretical charge transport studies in self-assembled molecular rectifying diodes on silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Delerue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Krzeminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Allan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Research Society Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Boston, MA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00146176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-assembled molecular rectifying diodes on silicon : synthesis, experimental and theoretical charge transport studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Krzeminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Allan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Delerue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European Conference on Molecular Electronics, ECME 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00146179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and theoretical charge transport studies in self-assembled molecular rectifying diodes on silicon</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">Self-assembled molecular rectifying diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vuillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Krzeminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dominique Vuillaume</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Delerue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French-USA Conference on Molecular-scale Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Paris, France</w:t>
+              <w:t xml:space="preserve">Materials Research Society Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, San Francisco, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00146177v1</w:t>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00146173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-assembled molecular rectifying diodes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">Experimental and theoretical charge transport studies in self-assembled molecular rectifying diodes on silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Delerue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Krzeminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Delerue</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Allan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Society Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, San Francisco, CA, United States</w:t>
+              <w:t xml:space="preserve">French-USA Conference on Molecular-scale Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00146173v1</w:t>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00146177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-assembled molecular rectifying diodes on silicon : synthesis, experimental and theoretical charge transport studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Krzeminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Allan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Delerue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">226th American Chemical Society National Meeting - Fall 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, New York, NY, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00146383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rectifying molecular diodes from self-assembly on silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Krzeminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Delerue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Materials Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Santa Barbara, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00148725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current rectification from sigma-pi self-assembled monolayers on silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Krzeminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Delerue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Functionalized n-electron Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Ulm, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00148709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron transport in a monolayer of conjugated molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Tran Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chevrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European Conference on Molecular Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Kerkrade, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00152157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organisation et propriétés électroniques de monocouches d'alkylsiloxanes fonctionnalisées par des groupements conjugués</w:t>
+                <w:t xml:space="preserve">Etude de films organiques conducteurs monomoléculaires réalises par auto-assemblage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmes Journées de la Matière Condensée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, Poitiers, France</w:t>
+              <w:t xml:space="preserve">GDR Films Moléculaires Bidimensionnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Obernai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00158947v1</w:t>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00158945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de films organiques conducteurs monomoléculaires réalises par auto-assemblage</w:t>
+                <w:t xml:space="preserve">Organisation et propriétés électroniques de monocouches d'alkylsiloxanes fonctionnalisées par des groupements conjugués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bouloussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rondelez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Films Moléculaires Bidimensionnels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, Obernai, France</w:t>
+              <w:t xml:space="preserve">7èmes Journées de la Matière Condensée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId606" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00158945v1</w:t>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00158947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication et caractérisation par MFM d'un réseau de nanoplots magnétiques pour la spintronique moléculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Dalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -30592,676 +30616,676 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum de microscopie a sondes locales 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Valpré, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04563181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalized Gold Nanoparticles with Electropolymerizable Conjugated Systems for Organic Transistors Behaving as Biological Synapse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId360" w:history="1">
+                <w:t xml:space="preserve">Synthesis and Characterization of Gold Nanoparticles Functionalized with Electropolymerizable or Optically Switchable π-Conjugated Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Yassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Dominique Vuillaume</w:t>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. L. Dobra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maiténa Oçafrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Roncali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Chimique de France - Section Bretagne-Pays de Loire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Nantes, France</w:t>
+              <w:t xml:space="preserve">SYMOLESCO Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Engelberg, Switzerland. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02922021v1</w:t>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Characterization of Gold Nanoparticles Functionalized with Electropolymerizable or Optically Switchable π-Conjugated Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId360" w:history="1">
+                <w:t xml:space="preserve">Functionalized Gold Nanoparticles with Electropolymerizable Conjugated Systems for Organic Transistors Behaving as Biological Synapse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Yassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId611" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Roncali</w:t>
+                <w:t xml:space="preserve">Maitena Ocafrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYMOLESCO Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Engelberg, Switzerland. , 2015</w:t>
+              <w:t xml:space="preserve">Société Chimique de France - Section Bretagne-Pays de Loire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02564057v1</w:t>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02922021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface Functionalization by Monolayers of Thiophene-based Linear pi-Conjugated Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Truong-Khoa Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Karpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hardouin-Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"titre manquant"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Grenoble, France. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03343479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Assembled Monolayers of π-Conjugated Molecules on Gold for Electric and Photoelectric Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Truong-Khoa Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maitena Ocafrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Karpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"titre manquant"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Princeton, United States. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03343451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OPTOSAM: Surfaces aux propriétés électroniques réversiblement modifiables par stimulation optique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Karpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Truong-Khoa Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maitena Ocafrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Roncali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"titre manquant"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Grenoble, France. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03343439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -31271,564 +31295,564 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chroniques du GDR NEMO N°4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Luisa Della Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Frath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, pp.16920 - 16925</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId617" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05033063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chroniques du GDR NEMO N°3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. J. Dappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Luisa Della Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Huc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId620" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04493503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chroniques du GDR NEMO N°2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Frath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lenfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04387225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chroniques du GDR NEMO N°1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Bellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neus Vilà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Campidelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId624" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04120571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groupement de Recherche New Molecular Electronics NEMO Chroniques du GDR NEMO N°2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Frath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lenfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04219827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrigendum to ‘Electron-transport polymeric gold nanoparticles memory device, artificial synapse for neuromorphic applications’ [Organic Electronics Volume 50 (2017) 499-506]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hafsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -31870,206 +31894,206 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Desbief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, pp.277-278. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.orgel.2018.02.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId629" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03183482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l'électronique moléculaire : de la jonction au composant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lenfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00904712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monocouches organiques auto-assemblées pour la réalisation de diodes moléculaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00152159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -32079,371 +32103,371 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1/f Tunnel Current Noise through Si-bound Alkyl Monolayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Pleutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Seitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Lenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vuillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId634" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00125398v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunnel current in self-assembled monolayers of 3-mercaptopropyltrimethoxysilane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinesh K. Aswal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jatinder V. Yakhmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vuillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId637" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00004829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular rectifying diodes from self-assembly on silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Krzeminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Delerue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Allan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00000385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -32453,100 +32477,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monocouches organiques auto-assemblées pour la réalisation de diodes moléculaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lenfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Science des matériaux [cond-mat.mtrl-sci]. Université de Lille 1, 2001. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01092344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -32556,105 +32580,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l'électronique moléculaire : de la jonction au composant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lenfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Science des matériaux [cond-mat.mtrl-sci]. Université des Sciences et Technologie de Lille - Lille I, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00918954v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId642"/>
+      <w:footerReference w:type="default" r:id="rId644"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -32722,51 +32746,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CEE389AD"/>
+    <w:nsid w:val="879CFB15"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -32953,51 +32977,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-lenfant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6857-8752" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059841265" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-5238-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iemn.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-lille.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stephane.lenfant@iemn.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/st%C3%A9phane-lenfant-7966a235/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nemo.cnrs.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edengsys.univ-lille.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iemn.fr/la-recherche/les-groupes/groupe-ncm" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sondeslocales.fr/accueil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857547v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Godey" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Therssen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gu&#233;rin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Melin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lenfant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ada2f3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270658v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Catala" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Maz&#233;rat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talal Mallah" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vuillaume" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3NR04542K" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625465v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Kondratenko" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Wallart" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2NR00819J" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625458v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Prudkovskiy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Arbouch" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne L&#233;austic" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei Yu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin van Dyck" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2nr00591c" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779937v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Huez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Volatron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Calame" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2nr03457c" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616405v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kondratenko" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hourlier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lenfant" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0074407" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135025v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magatte Gueye" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vercouter" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Jouclas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemaur" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR08619C" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186880v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Thomas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wallart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR00106J" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02555592v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassib Audi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Viero" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Alwhaibi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongrui Chen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Iazykov" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR02461A" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010948v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Bonnet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0nr06971j" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012776v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Laurans" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Trinh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dalla Francesca" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Izzet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Alves" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c12300" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798245v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Quinard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jacquet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Mattana" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR09928J" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128012v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniy Mervinetsky" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Alshanski" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Medrano Sandonas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b01082" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01981014v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dalla Francesca" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laurans" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Volatron" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Izzet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8nr09377f" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369348v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srisaran Venkatachalam" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Depriester" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Hadj Sahraoui" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2019.07.143" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182920v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianchen Zhang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alibart" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Troadec" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NA00285E" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01981040v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NR04946G" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185609v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Li" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lmimouni" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5010403" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133789v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Sti&#233;venard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian A. Nijhuis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8nr07603k" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133795v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Vladyka" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201801506" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422351v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hafsi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boubaker" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Desbief" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2017.08.029" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133798v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofeng Yi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalya V. Izarova" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Stuckart" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b07034" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02564472v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiantian Zhang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Lmimouni" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b00056" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422357v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kalboussi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2017.02.035" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02564470v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Krzeminski" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Demeter" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b01240" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325001v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Smaali" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Passi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ordronneau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carella" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b00336" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422392v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-016-5067-3" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396331v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Zbydniewska" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Duzynska" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michka Popoff" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b01338" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228999v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lef&#232;vre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Moggia" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Segut" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Pu Lin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younal Ksari" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp512991d" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686009v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Copie" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b05839" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939052v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Celle" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Susp&#232;ne" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ternisien" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2014.01.003" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913582v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brunel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costin Anghel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Do-Yoon Kim" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Filoramo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Derycke" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201300775" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9TVVT3GD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795977v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bichler" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhao" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pleutin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/NECO_a_00377" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796399v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.K. Tran" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hardouin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Bricaud" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. O&#231;afrain" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201201668" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871921v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Ouattara" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vuillaume" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pezolet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Rioux-Dube" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma401030m" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787373v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ricoeur" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp305739c" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597074v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delalande" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clavaguera" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Toure" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CC11517K" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795903v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Simonato" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Clavaguera" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carella" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Delalande" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Raoul" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/307/1/012008" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122036v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truong Khoa Tran" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bricaud" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maitena Ocafrain" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roncali" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201003687" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VPG86QLZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548986v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Agnus" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weisheng Zhao" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lhuillier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.200902170" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CM9NCVMW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548959v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Novembre" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.200901335" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548965v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Karpe" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanchard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn100295x" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548970v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c002072a" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-VD54L2XN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01344100v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caillier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Celle" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques P&#233;caut" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201000122" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8G3X28PH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548971v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Godey" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b924255d" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548969v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Agnus" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Filoramo" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bourgoin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201001293" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LNWQXHGR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472767v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Derue" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lecl&#232;re" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2009017" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480147v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Lecl&#232;re" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472766v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Suspene" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Simonato" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2008.10.007" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PF0FJ8P9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357293v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petit" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zander" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tondelier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2008.07.013" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4TH2H48J-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357296v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roncali" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200800133" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6ZBFKF46-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357290v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.200800304" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3QXL7KWP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278067v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J. Dautel" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Robitzer" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Flores" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tondelier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Serein-Spirau" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200701638" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B8F29757-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357292v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Robert" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Goffman" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2992586" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357291v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Anghel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Giffard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl801543k" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357289v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Sutar" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.V. Yakhmi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2008.04.007" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXKCXSK1-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357287v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Chauhan" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.K. Aswal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P. Koiry" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Gupta" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-007-4336-7" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-82J1XXDV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283050v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Clement" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Seitz" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.205407" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255833v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Merckling" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp067846v" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZW8M9L02-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826656v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mottaghi" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lang" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodriguez" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rumyantseva" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Yassar" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.200600179" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1B0ZCT0D-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127117v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delerue" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01056613v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chevrot" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Palacin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bourgoin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp053510u" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127116v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127119v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Borghetti" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chenevier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127111v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. K. Aswal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Salace" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125584v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. V. Yakhmi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125387v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Onuki" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Izumi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Imakubo" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125577v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hoffmann" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125578v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125386v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146156v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delerue" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Allan" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146158v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158476v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Collet" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bouloussa" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rondelez" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429914v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofyan Tahri" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Frath" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Hnid" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114767v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Sanguinet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613271v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613663v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deresmes" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114880v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613145v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Yassin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086664v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dappe" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612259v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Berthe" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606169v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916137v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bardagot" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves H Geerts" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Demadrille" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02776445v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Codron" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02774838v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02772383v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thomas" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lenfant" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02920652v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02564054v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02920664v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02920626v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Dobra" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02564030v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02920673v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233;na O&#231;afrain" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957804v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Desbief" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrica Kyndiah" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Murgia" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobais Cramer" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Biscarini" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999995v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Cramer" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957796v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02362645v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fillaud" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jousselme" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Smaali" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055037v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957805v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cleri" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carrillo" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966207v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818716v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878801v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yassin" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878934v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kyndiah" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Murgia" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cramer" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Biscarini" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878799v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820953v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878796v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Demeter" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878941v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fillaud" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lefevre" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878937v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878944v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811786v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubois" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801097v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797681v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797683v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797674v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807197v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Gacem" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Retrouvey" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591371v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807191v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574047v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574079v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ocafrain" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574085v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574103v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grouiez" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ledru" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574045v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacem Smaali" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Karpe" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maitena O&#231;afrain" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574106v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574104v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574084v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574053v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954183v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lmimouni" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ternisien" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574051v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caillier" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574935v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574884v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574903v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tran" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574936v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575690v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nougaret" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Green" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574932v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574927v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574937v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574933v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574899v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574902v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03343781v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truong-Khoa Tran" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hardouin-Lerouge" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574929v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574908v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575265v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575266v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574930v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03343571v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361617v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361616v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361578v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361580v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361965v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361615v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ismail" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gidon" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361586v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361583v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361962v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Smali" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361966v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361618v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361584v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361613v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361612v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moggia" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lidgi-Guigui" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Streiff" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361964v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361620v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cahen" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361621v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361585v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361577v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03343821v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361963v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361579v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285229v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284523v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cl&#233;ment" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pleutin" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Seitz" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284522v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285223v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284521v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285244v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bianchini" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Heim" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285242v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285224v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284520v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284524v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285225v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284525v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285226v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286347v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367345v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127139v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yassar" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Horowitz" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127159v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163254v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127138v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127157v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163252v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127115v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Flores" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.J. Dautel" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Serein-Spirau" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Lere-Porte" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127113v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241346v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Goffman" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Borghetti" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Dujardin" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127155v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127160v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128199v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chenevier" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2006.346805" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127140v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127132v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127141v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Limouni" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127134v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163251v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127114v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Moreau" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127137v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125579v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126199v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Simonetti" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giraudet" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belkhir" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fauveaux" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125582v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00247650v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2005.04.096" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MKZ9DVM8-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126219v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126222v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125606v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125586v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126221v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125604v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125618v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125581v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125585v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126218v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125601v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125605v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125598v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125580v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125602v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00247649v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2005.04.011" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NCFP08L3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125599v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140745v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tran Van" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140744v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140753v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140752v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140758v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140751v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140746v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140759v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140757v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146645v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146176v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146179v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146177v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146173v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146383v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148725v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148709v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152157v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevrot" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158947v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouloussa" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158945v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563181v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dalla" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02922021v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02564057v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. L. Dobra" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03343479v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03343451v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03343439v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033063v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Della Rocca" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Martin" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493503v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. J. Dappe" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Huc" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387225v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120571v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bellec" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Vil&#224;" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Campidelli" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04219827v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183482v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2018.02.023" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-70TP6KXF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904712v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152159v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125398v3" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clement" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pleutin" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004829v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinesh K. Aswal" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jatinder V. Yakhmi" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000385v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01092344v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00918954v2" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-lenfant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6857-8752" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059841265" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-5238-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iemn.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-lille.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stephane.lenfant@iemn.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/st%C3%A9phane-lenfant-7966a235/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nemo.cnrs.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edengsys.univ-lille.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iemn.fr/la-recherche/les-groupes/groupe-ncm" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sondeslocales.fr/accueil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857547v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Godey" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Therssen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gu&#233;rin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Melin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lenfant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ada2f3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270658v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Catala" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Maz&#233;rat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talal Mallah" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vuillaume" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3NR04542K" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625465v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Kondratenko" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Wallart" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2NR00819J" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625458v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Prudkovskiy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Arbouch" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne L&#233;austic" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei Yu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin van Dyck" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2nr00591c" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779937v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Huez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Volatron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Calame" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2nr03457c" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616405v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kondratenko" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hourlier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lenfant" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0074407" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135025v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magatte Gueye" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vercouter" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Jouclas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemaur" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR08619C" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186880v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Thomas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wallart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR00106J" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02555592v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassib Audi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Viero" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Alwhaibi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongrui Chen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Iazykov" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR02461A" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010948v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Bonnet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0nr06971j" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012776v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Laurans" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Trinh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dalla Francesca" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Izzet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Alves" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c12300" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798245v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Quinard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jacquet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Mattana" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR09928J" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128012v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniy Mervinetsky" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Alshanski" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Medrano Sandonas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b01082" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01981014v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dalla Francesca" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laurans" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Volatron" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Izzet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8nr09377f" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182920v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianchen Zhang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alibart" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Troadec" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NA00285E" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369348v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srisaran Venkatachalam" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Depriester" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Hadj Sahraoui" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2019.07.143" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01981040v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NR04946G" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185609v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Li" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lmimouni" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5010403" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133795v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Vladyka" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201801506" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133789v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Sti&#233;venard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian A. Nijhuis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8nr07603k" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422351v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hafsi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boubaker" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Desbief" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2017.08.029" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C0FN5FBK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133798v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofeng Yi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalya V. Izarova" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Stuckart" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b07034" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02564472v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiantian Zhang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Lmimouni" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b00056" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422357v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kalboussi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2017.02.035" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D15J025S-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02564470v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Krzeminski" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Demeter" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b01240" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325001v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Smaali" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Passi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ordronneau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carella" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b00336" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422392v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-016-5067-3" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396331v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Zbydniewska" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Duzynska" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michka Popoff" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b01338" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228999v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lef&#232;vre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Moggia" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Segut" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Pu Lin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younal Ksari" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp512991d" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686009v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Copie" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b05839" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939052v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Celle" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Susp&#232;ne" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ternisien" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2014.01.003" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913582v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brunel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costin Anghel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Do-Yoon Kim" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Filoramo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Derycke" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201300775" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9TVVT3GD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795977v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bichler" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhao" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pleutin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/NECO_a_00377" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796399v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.K. Tran" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hardouin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Bricaud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. O&#231;afrain" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201201668" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871921v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Ouattara" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vuillaume" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pezolet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Rioux-Dube" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma401030m" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787373v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ricoeur" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp305739c" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795903v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Simonato" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Clavaguera" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carella" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Delalande" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Raoul" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/307/1/012008" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597074v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delalande" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clavaguera" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Toure" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CC11517K" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122036v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truong Khoa Tran" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bricaud" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maitena Ocafrain" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roncali" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201003687" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VPG86QLZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548986v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Agnus" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weisheng Zhao" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lhuillier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.200902170" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CM9NCVMW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548959v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Novembre" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.200901335" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548965v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Karpe" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanchard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn100295x" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548970v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c002072a" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-VD54L2XN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01344100v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caillier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Celle" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques P&#233;caut" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201000122" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8G3X28PH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548971v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Godey" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b924255d" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548969v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Agnus" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Filoramo" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bourgoin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201001293" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LNWQXHGR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472767v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Derue" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lecl&#232;re" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2009017" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480147v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Lecl&#232;re" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472766v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Suspene" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Simonato" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2008.10.007" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PF0FJ8P9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357296v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roncali" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200800133" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6ZBFKF46-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357293v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petit" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zander" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tondelier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2008.07.013" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4TH2H48J-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357290v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.200800304" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3QXL7KWP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278067v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J. Dautel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Robitzer" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Flores" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tondelier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Serein-Spirau" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200701638" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B8F29757-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357292v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Robert" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Goffman" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2992586" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357291v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Anghel" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Giffard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl801543k" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357289v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Sutar" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.V. Yakhmi" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2008.04.007" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXKCXSK1-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357287v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Chauhan" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.K. Aswal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P. Koiry" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Gupta" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-007-4336-7" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-82J1XXDV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283050v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Clement" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Seitz" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.205407" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255833v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Merckling" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp067846v" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZW8M9L02-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826656v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mottaghi" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lang" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodriguez" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rumyantseva" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Yassar" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.200600179" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1B0ZCT0D-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127117v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delerue" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01056613v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chevrot" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Palacin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bourgoin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp053510u" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127116v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127119v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Borghetti" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chenevier" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127111v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. K. Aswal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Salace" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125584v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. V. Yakhmi" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125387v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Onuki" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Izumi" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Imakubo" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125577v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hoffmann" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125386v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125578v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146156v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delerue" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Allan" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146158v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158476v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Collet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bouloussa" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rondelez" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429914v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofyan Tahri" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Frath" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Hnid" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114767v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Sanguinet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613271v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613663v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deresmes" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613145v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Yassin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114880v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612259v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Berthe" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086664v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dappe" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606169v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916137v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bardagot" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves H Geerts" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Demadrille" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02776445v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Codron" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02774838v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02772383v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thomas" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lenfant" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02920652v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02564054v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02920626v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Dobra" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02920673v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233;na O&#231;afrain" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02920664v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02564030v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957804v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Desbief" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrica Kyndiah" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Murgia" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobais Cramer" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Biscarini" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999995v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Cramer" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957796v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02362645v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fillaud" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jousselme" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Smaali" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055037v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957805v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cleri" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carrillo" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966207v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818716v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878934v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kyndiah" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Murgia" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cramer" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Biscarini" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878801v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yassin" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820953v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878799v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878796v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Demeter" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878941v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fillaud" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lefevre" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878937v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878944v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811786v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubois" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801097v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797681v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797683v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797674v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807197v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Gacem" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Retrouvey" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591371v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807191v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574079v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ocafrain" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574047v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574085v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574103v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grouiez" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ledru" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574106v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574045v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacem Smaali" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Karpe" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maitena O&#231;afrain" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574104v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574084v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574053v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574051v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caillier" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954183v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lmimouni" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ternisien" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574903v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tran" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574935v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574884v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575690v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nougaret" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Green" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574936v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574932v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574927v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574937v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574933v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574899v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574902v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03343781v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truong-Khoa Tran" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hardouin-Lerouge" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574908v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574929v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575265v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574930v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575266v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03343571v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361617v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361578v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361616v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361580v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361965v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361586v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361583v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361615v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ismail" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gidon" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361962v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Smali" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361966v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361618v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361584v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361964v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361613v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361612v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moggia" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lidgi-Guigui" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Streiff" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361963v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361579v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03343821v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361621v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361585v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361577v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361620v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cahen" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285229v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284522v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cl&#233;ment" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pleutin" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Seitz" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284523v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285223v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285244v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bianchini" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Heim" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284521v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285242v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285224v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284520v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284524v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285225v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284525v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285226v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286347v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367345v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127139v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yassar" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Horowitz" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127157v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127159v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127138v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163254v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163252v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127115v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Flores" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.J. Dautel" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Serein-Spirau" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Lere-Porte" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127113v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241346v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Goffman" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Borghetti" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Dujardin" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127160v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127155v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127132v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127140v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128199v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chenevier" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2006.346805" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127141v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Limouni" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127134v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127114v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Moreau" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127137v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163251v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125579v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00247650v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2005.04.096" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MKZ9DVM8-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126199v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Simonetti" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giraudet" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belkhir" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fauveaux" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125582v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125606v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125586v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126219v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126222v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125618v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125604v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126221v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125581v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125585v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126218v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125601v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125605v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125598v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125580v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125602v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00247649v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2005.04.011" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NCFP08L3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125599v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140744v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140753v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140745v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tran Van" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140752v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140758v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140751v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140746v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140759v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140757v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146645v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146176v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146179v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146173v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146177v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146383v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148725v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148709v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152157v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevrot" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158945v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158947v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouloussa" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563181v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dalla" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02564057v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. L. Dobra" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02922021v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03343479v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03343451v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03343439v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033063v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Della Rocca" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Martin" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493503v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. J. Dappe" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Huc" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387225v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120571v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bellec" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Vil&#224;" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Campidelli" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04219827v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183482v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2018.02.023" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-70TP6KXF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904712v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152159v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125398v3" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clement" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pleutin" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004829v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinesh K. Aswal" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jatinder V. Yakhmi" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000385v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01092344v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00918954v2" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>