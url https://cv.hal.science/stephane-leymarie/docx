--- v0 (2026-03-07)
+++ v1 (2026-04-11)
@@ -862,50 +862,469 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03643564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mesurer l’effet d’une politique diversité sur l’ouverture à la différence de ses salariés : le cas d’une entreprise luxembourgeoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tisserant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Leymarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Fointiat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10èmes Rencontres Internationales de la Diversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Pau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etudier les préjugés à l’égard des Arabes : le cas d’une diversité culturelle dans l’organisation mal gérée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tisserant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Fointiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Leymarie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International et interdisciplinaire : Diversité culturelle dans les organisations : constats, enjeux, défis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Liège, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diversité dans la communication publique et pratiques professionnelles de l’administration. Le cas d’une commune luxembourgeoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Leymarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Laborier-Safran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tisserant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Colloque ‘’pour un management de la diversité’’ co-organisé par l’AFC, l’AFM, l’AFMD ; l’AGRH et l’AIM dans le cadre de ‘’la semaine du management’’ </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondation Nationale pour l’Enseignement et la Gestion des Entreprise FNEGE, May 2014, Aix-en-Provence et Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01377745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diversité dans la communication publique et pratiques professionnelles de l’administration. Le cas d’une commune luxembourgeoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Leymarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laborier-Safran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tisserant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée AFM-AGRH-AIMS-AFC-AFMD pour la semaine du management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le poids des politiques de la diversité sur les préjugés des employés des entreprises luxembourgeoises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -940,476 +1359,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème Congrès de l’AIPTLF (Association Internationale de Psychologie du Travail de Langue Française)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Florence, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03643567v1</w:t>
-              </w:r>
-[...417 lines deleted...]
-                <w:t xml:space="preserve">hal-03643568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérer la communication en matière de diversité avec les médias et dans les organisations : le cas d’une étude sur les préjugés mal gérée d’un point de vue communicationnel</w:t>
               </w:r>
@@ -1484,50 +1484,594 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03643825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gestion de la diversité : comment former les managers de demain ? Une approche à partir de la représentation des étudiants de différentes filières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Leymarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tisserant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lorraine Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassina Bouchemla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12e congrès de l’AGRH: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AGRH, Association Francophone de Gestion des Ressources Humaines, Sep 2012, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01383224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gestion de la diversité : comment former les managers de demain ? Une approche à partir de la représentation des étudiants de différentes filières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Leymarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tisserant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lorraine Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23ème Congrès de l’AGRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques et représentations de la formation à l’égalité, la non discrimination et à la diversité dans l’enseignement supérieur français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tisserant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lorraine Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Leymarie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Européen « Diversité et enseignement supérieur : comment enseigner la prévention des discriminations et le management de la diversité ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orientation à la dominance sociale et formation à la gestion de la diversité : une enquête auprès d’étudiants d’économie, droit, gestion, psychologie et sociologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Leymarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lorraine Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17ème Congrès de l’AIPTLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Egalité des chances, non discrimination, et diversité dans l’enseignement supérieur français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Leymarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tisserant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8èmes Rencontres Internationales de la Diversité: Diversité(s), RSE et solidarité </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Essaouira, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01383218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gestion de l’égalité, de la non discrimination et de la diversité : le cas luxembourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Leymarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tisserant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8èmes Rencontres Internationales de la Diversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, El Jadida, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Comment former à la gestion de la diversité dans l’enseignement supérieur : le cas du DU GENDD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1536,617 +2080,414 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Européen « Diversité et Enseignement Supérieur : Comment enseigner la prévention des discriminations et le management de la diversité ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03643832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gestion de la diversité culturelle en France et au Québec : réflexion critique autour des pratiques en vigueur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Arcand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tisserant</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hassina Bouchemla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e congrès de l’AGRH: </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AGRH, Association Francophone de Gestion des Ressources Humaines, Sep 2012, Nancy, France</w:t>
+              <w:t xml:space="preserve">79ème Congrès de l’ACFAS (Colloque 431 : Pour une vision internationale et francophone de la diversité – Le point sur une décennie intense)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Sherbrooke, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dimensions des formations à la GENDD (gestion de l’égalité, de la non-discrimination et de la diversité)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tisserant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Lorraine Wagner</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Leymarie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème Congrès de l’AGRH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Nancy, France</w:t>
+              <w:t xml:space="preserve">7èmes Rencontres Internationales de la diversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Corte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Management de la diversité culturelle : enjeux et risques de la catégorisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Leymarie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Européen « Diversité et enseignement supérieur : comment enseigner la prévention des discriminations et le management de la diversité ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Lille, France</w:t>
+              <w:t xml:space="preserve">13ème Congrès de l’Association Internationale pour la Recherche Interculturelle (ARIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Sherbrooke, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Anne-Lorraine Wagner</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’accompagnement GRH au changement dans les rédactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Carbonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Gréselle-Zaïbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Leymarie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Congrès de l’AIPTLF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">2èmes Entretiens du Webjournalisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...185 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former à la gestion de la diversité : contribution des établissements d’enseignement supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2162,398 +2503,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">79ème Congrès de l’ACFAS (Colloque 406 : Professionnalisation de la fonction RH : Nouveaux enjeux et nouvelles approches)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Sherbrooke, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03643841v1</w:t>
-              </w:r>
-[...339 lines deleted...]
-                <w:t xml:space="preserve">hal-03643839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’être-sujet, nécessaire interstice entre l’individu et l’organisation ?</w:t>
               </w:r>
@@ -3534,50 +3534,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03643859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">ERP et Net-Rh : deux options d’introduction des NTIC dans la fonction RH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Leymarie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2ème Journée d’étude Audit Organisationnel des Systèmes Industriels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investissements immatériels et performances de la PME</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Leymarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Solle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque AIRPME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Agadir, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place de la GRH dans les modèles de la valeur : limites et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Leymarie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès International de Relations de travail et organisations : Europe – Amérique du Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Luxembourg, Luxembourg</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innovation et GRH, d’un modèle linéaire à la coopération des acteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Leymarie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14ème Congrès de l’AGRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2003, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De la logique de postes à la logique de compétences : nouvelles approches des notions de valeur et de temps en GRH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3586,375 +3888,293 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Forum de Prospective Métier, Université Paris Dauphine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03643863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">ERP et Net-Rh : deux options d’introduction des NTIC dans la fonction RH</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gestion des investissements immatériels dans la conduite de projets industriels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Leymarie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Journée d’étude Audit Organisationnel des Systèmes Industriels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2003, Metz, France</w:t>
+              <w:t xml:space="preserve">1ère Journée d’étude Audit Organisationnel des Systèmes Industriels, MCC Smart – Smartville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2002, Hambach, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Guy Solle</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques managériales et développement de la valeur en entreprise : entre observation et intervention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Leymarie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque AIRPME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2003, Agadir, Maroc</w:t>
+              <w:t xml:space="preserve">16èmes journées des IAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La balance économique : outil d’évaluation des investissements immatériels dans un contexte d’économie globalisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Leymarie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès International de Relations de travail et organisations : Europe – Amérique du Nord</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2003, Luxembourg, Luxembourg</w:t>
+              <w:t xml:space="preserve">6ème Congrès Mondial ANZAM/IFSAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2002, Brisbane, Australie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...90 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution de la GRH à la création de valeur en entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3983,277 +4203,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion des compétences et knowledge management : renouveau de création de valeur et gestion des ressources humaines ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2002, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03643870v1</w:t>
-              </w:r>
-[...218 lines deleted...]
-                <w:t xml:space="preserve">hal-03643866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to estimate intangible investment - Experiment cases</w:t>
               </w:r>
@@ -4635,51 +4635,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sautré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Solle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Préface de P. Bernoux. Peter Lang, 2ème édition, 233 p., 2006, 9783039111459</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4723,51 +4723,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sautré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Solle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Préface de Philippe Bernoux. Peter Lang, Coll. Travaux en LEA, 233 p., 2005, 3-03910-694-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5136,51 +5136,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tisserant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Arcand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F. Ben Hassel et B. Raveleau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Professionnaliser la fonction RH. Quels enjeux pour quelle utilité ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l’Université Laval, pp.249-269, 2012, 978-2-7637-9644-4</w:t>
@@ -6052,151 +6052,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03540816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Parité femmes - hommes : les comités de sélection sont encore loin du compte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Leymarie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Supprimer la qualification aux fonctions d'enseignants-chercheurs serait irresponsable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Leymarie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03544439v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-03544416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les présidents d’université : des apprentis sorciers de l’autonomie ?</w:t>
               </w:r>
@@ -6761,51 +6761,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-05479766v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tonoyan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fassy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leymarie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mouraret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Monneyron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00220345241303138" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01380945v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leymarie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tisserant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644050v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03032060v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Muller" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips.043.0213" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540232v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540201v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schmitt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bayad" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540200v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643564v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourguignon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643567v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fointiat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643566v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643565v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dinet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01377745v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laborier-Safran" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643568v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laborier-Safran" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643825v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643832v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01383224v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lorraine Wagner" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassina Bouchemla" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643834v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643830v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lorraine Wagner" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643836v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01383218v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643828v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643841v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643840v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Arcand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643838v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643837v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Carbonnel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Gr&#233;selle-Za&#239;bet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643839v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643842v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643843v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643845v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643848v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643846v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sautr&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643847v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643849v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bornarel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643850v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643853v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643856v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jean" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643858v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643854v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643859v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643863v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643864v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643861v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Solle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643865v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643860v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643870v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643869v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643867v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643866v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643873v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643871v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643851v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643872v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538197v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538193v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540194v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538842v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.fanik.2018.01.0245" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01449692v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arcand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540189v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick de Rond" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540191v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540185v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540188v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=article&amp;amp;no=20145" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540187v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540182v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bornarel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02822059v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fulconis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540179v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540177v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538185v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545146v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540816v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.211.0151" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544439v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544416v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544366v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544406v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540876v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Grezault" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643874v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643875v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-05479766v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tonoyan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fassy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leymarie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mouraret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Monneyron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00220345241303138" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01380945v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leymarie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tisserant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644050v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03032060v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Muller" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips.043.0213" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540232v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540201v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schmitt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bayad" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540200v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643564v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourguignon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643566v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fointiat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643565v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dinet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01377745v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laborier-Safran" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643568v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laborier-Safran" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643567v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643825v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01383224v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lorraine Wagner" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassina Bouchemla" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643834v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643830v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lorraine Wagner" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643836v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01383218v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643828v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643832v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643840v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Arcand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643838v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643839v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643837v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Carbonnel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Gr&#233;selle-Za&#239;bet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643841v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643842v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643843v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643845v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643848v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643846v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sautr&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643847v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643849v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bornarel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643850v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643853v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643856v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jean" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643858v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643854v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643859v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643864v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643861v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Solle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643865v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643860v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643863v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643869v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643866v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643867v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643870v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643873v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643871v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643851v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643872v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538197v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538193v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540194v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538842v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.fanik.2018.01.0245" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01449692v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arcand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540189v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick de Rond" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540191v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540185v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540188v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=article&amp;amp;no=20145" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540187v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540182v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bornarel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02822059v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fulconis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540179v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540177v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538185v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545146v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540816v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.211.0151" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544416v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544439v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544366v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544406v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540876v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Grezault" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643874v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643875v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>