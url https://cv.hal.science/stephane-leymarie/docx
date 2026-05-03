--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -862,256 +862,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03643564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Etudier les préjugés à l’égard des Arabes : le cas d’une diversité culturelle dans l’organisation mal gérée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tisserant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Fointiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Leymarie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International et interdisciplinaire : Diversité culturelle dans les organisations : constats, enjeux, défis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Liège, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mesurer l’effet d’une politique diversité sur l’ouverture à la différence de ses salariés : le cas d’une entreprise luxembourgeoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tisserant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fointiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10èmes Rencontres Internationales de la Diversité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03643566v1</w:t>
-              </w:r>
-[...119 lines deleted...]
-                <w:t xml:space="preserve">hal-03643565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité dans la communication publique et pratiques professionnelles de l’administration. Le cas d’une commune luxembourgeoise</w:t>
               </w:r>
@@ -1326,51 +1326,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tisserant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fointiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème Congrès de l’AIPTLF (Association Internationale de Psychologie du Travail de Langue Française)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Florence, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1592,50 +1592,145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01383224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pratiques et représentations de la formation à l’égalité, la non discrimination et à la diversité dans l’enseignement supérieur français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tisserant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lorraine Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Leymarie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Européen « Diversité et enseignement supérieur : comment enseigner la prévention des discriminations et le management de la diversité ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gestion de la diversité : comment former les managers de demain ? Une approche à partir de la représentation des étudiants de différentes filières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1657,152 +1752,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème Congrès de l’AGRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03643834v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-03643830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orientation à la dominance sociale et formation à la gestion de la diversité : une enquête auprès d’étudiants d’économie, droit, gestion, psychologie et sociologie</w:t>
               </w:r>
@@ -2110,57 +2110,139 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03643832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les dimensions des formations à la GENDD (gestion de l’égalité, de la non-discrimination et de la diversité)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tisserant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Leymarie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7èmes Rencontres Internationales de la diversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Corte, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La gestion de la diversité culturelle en France et au Québec : réflexion critique autour des pratiques en vigueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Arcand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2175,303 +2257,221 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">79ème Congrès de l’ACFAS (Colloque 431 : Pour une vision internationale et francophone de la diversité – Le point sur une décennie intense)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Sherbrooke, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03643840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Pascal Tisserant</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’accompagnement GRH au changement dans les rédactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Carbonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Gréselle-Zaïbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Leymarie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmes Rencontres Internationales de la diversité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Corte, France</w:t>
+              <w:t xml:space="preserve">2èmes Entretiens du Webjournalisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management de la diversité culturelle : enjeux et risques de la catégorisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Leymarie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème Congrès de l’Association Internationale pour la Recherche Interculturelle (ARIC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Sherbrooke, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03643839v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-03643837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former à la gestion de la diversité : contribution des établissements d’enseignement supérieur</w:t>
               </w:r>
@@ -2533,50 +2533,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03643841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Etudier et comprendre l’organisation en intégrant l’humain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Leymarie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">28ème université d’été de l’Audit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Pau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’être-sujet, nécessaire interstice entre l’individu et l’organisation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2585,126 +2654,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de Recherche de l’Institut de Psychanalyse et de Management (IP&amp;M) - Penser les interstices en management. Nouvel espace de jeu entre psychanalyse et management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03643842v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03643843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mise sous tension du comportement éthique dans l’organisation</w:t>
               </w:r>
@@ -5136,51 +5136,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tisserant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Arcand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F. Ben Hassel et B. Raveleau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Professionnaliser la fonction RH. Quels enjeux pour quelle utilité ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l’Université Laval, pp.249-269, 2012, 978-2-7637-9644-4</w:t>
@@ -5203,186 +5203,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03540191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Eléments pour une vision anthropocentrée de l’organisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Leymarie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Ben Hassel; B. Raveleau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management humain des organisations - Grandeurs et misères de la fonction de dirigeant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.103-122, 2010, 978-2-296-25865-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03540188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Réflexions simmeliennes sur la place de l’individu dans l’analyse de l’organisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Leymarie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Barth (sous la direction de). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards actuels sur la société contemporaine : la pensé de Georg Simmel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.79-101, 2010, 978-2-296-24564-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03540185v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-03540188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcours, rencontre et collaboration</w:t>
               </w:r>
@@ -5919,160 +5919,160 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pour le monde d’après, osez le Care !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Leymarie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, pp.151-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/qdm.211.0151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03540816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Débat sur l'intégrité scientifique : l'occasion était trop belle...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Leymarie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03545146v1</w:t>
-              </w:r>
-[...69 lines deleted...]
-                <w:t xml:space="preserve">hal-03540816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parité femmes - hommes : les comités de sélection sont encore loin du compte</w:t>
               </w:r>
@@ -6377,51 +6377,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tisserant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fointiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Grezault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6454,159 +6454,159 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03540876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The estimation of intangible investments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Leymarie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Cahier de recherche du Laboratoire Orléanais de Gestion; N°2001-03, 32 pages. 2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La prise en compte de l'investissement immatériel - Cas d'expérimentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Leymarie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Cahier de recherche du Laboratoire Orléanais de Gestion; N°2001-03, 32 pages. 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03643874v1</w:t>
-              </w:r>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-03643875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId118"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -6761,51 +6761,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-05479766v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tonoyan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fassy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leymarie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mouraret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Monneyron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00220345241303138" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01380945v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leymarie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tisserant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644050v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03032060v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Muller" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips.043.0213" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540232v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540201v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schmitt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bayad" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540200v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643564v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourguignon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643566v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fointiat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643565v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dinet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01377745v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laborier-Safran" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643568v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laborier-Safran" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643567v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643825v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01383224v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lorraine Wagner" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassina Bouchemla" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643834v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643830v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lorraine Wagner" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643836v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01383218v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643828v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643832v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643840v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Arcand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643838v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643839v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643837v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Carbonnel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Gr&#233;selle-Za&#239;bet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643841v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643842v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643843v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643845v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643848v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643846v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sautr&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643847v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643849v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bornarel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643850v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643853v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643856v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jean" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643858v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643854v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643859v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643864v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643861v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Solle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643865v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643860v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643863v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643869v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643866v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643867v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643870v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643873v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643871v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643851v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643872v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538197v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538193v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540194v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538842v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.fanik.2018.01.0245" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01449692v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arcand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540189v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick de Rond" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540191v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540185v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540188v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=article&amp;amp;no=20145" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540187v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540182v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bornarel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02822059v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fulconis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540179v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540177v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538185v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545146v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540816v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.211.0151" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544416v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544439v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544366v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544406v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540876v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Grezault" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643874v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643875v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-05479766v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tonoyan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fassy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leymarie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mouraret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Monneyron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00220345241303138" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01380945v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leymarie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tisserant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644050v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03032060v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Muller" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips.043.0213" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540232v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540201v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schmitt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bayad" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540200v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643564v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourguignon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643565v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dinet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fointiat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643566v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01377745v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laborier-Safran" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643568v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laborier-Safran" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643567v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643825v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01383224v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lorraine Wagner" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassina Bouchemla" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643830v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lorraine Wagner" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643834v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643836v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01383218v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643828v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643832v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643838v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643840v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Arcand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643837v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Carbonnel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Gr&#233;selle-Za&#239;bet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643839v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643841v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643843v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643842v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643845v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643848v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643846v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sautr&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643847v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643849v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bornarel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643850v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643853v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643856v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jean" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643858v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643854v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643859v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643864v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643861v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Solle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643865v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643860v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643863v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643869v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643866v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643867v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643870v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643873v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643871v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643851v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643872v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538197v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538193v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540194v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538842v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.fanik.2018.01.0245" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01449692v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arcand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540189v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick de Rond" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540191v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540188v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=article&amp;amp;no=20145" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540185v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540187v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540182v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bornarel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02822059v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fulconis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540179v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540177v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538185v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540816v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.211.0151" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545146v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544416v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544439v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544366v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544406v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540876v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Grezault" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643875v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643874v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>