--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -862,554 +862,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03643564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le poids des politiques de la diversité sur les préjugés des employés des entreprises luxembourgeoises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tisserant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Leymarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Fointiat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18ème Congrès de l’AIPTLF (Association Internationale de Psychologie du Travail de Langue Française)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Florence, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mesurer l’effet d’une politique diversité sur l’ouverture à la différence de ses salariés : le cas d’une entreprise luxembourgeoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tisserant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Leymarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Fointiat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10èmes Rencontres Internationales de la Diversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Pau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Etudier les préjugés à l’égard des Arabes : le cas d’une diversité culturelle dans l’organisation mal gérée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tisserant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fointiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Leymarie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International et interdisciplinaire : Diversité culturelle dans les organisations : constats, enjeux, défis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03643565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...107 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité dans la communication publique et pratiques professionnelles de l’administration. Le cas d’une commune luxembourgeoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Laborier-Safran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tisserant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Colloque ‘’pour un management de la diversité’’ co-organisé par l’AFC, l’AFM, l’AFMD ; l’AGRH et l’AIM dans le cadre de ‘’la semaine du management’’ </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fondation Nationale pour l’Enseignement et la Gestion des Entreprise FNEGE, May 2014, Aix-en-Provence et Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01377745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité dans la communication publique et pratiques professionnelles de l’administration. Le cas d’une commune luxembourgeoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laborier-Safran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tisserant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée AFM-AGRH-AIMS-AFC-AFMD pour la semaine du management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03643568v1</w:t>
-              </w:r>
-[...106 lines deleted...]
-                <w:t xml:space="preserve">hal-03643567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérer la communication en matière de diversité avec les médias et dans les organisations : le cas d’une étude sur les préjugés mal gérée d’un point de vue communicationnel</w:t>
               </w:r>
@@ -1484,423 +1484,505 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03643825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Comment former à la gestion de la diversité dans l’enseignement supérieur : le cas du DU GENDD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Leymarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tisserant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Européen « Diversité et Enseignement Supérieur : Comment enseigner la prévention des discriminations et le management de la diversité ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gestion de la diversité : comment former les managers de demain ? Une approche à partir de la représentation des étudiants de différentes filières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tisserant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lorraine Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassina Bouchemla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12e congrès de l’AGRH: </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AGRH, Association Francophone de Gestion des Ressources Humaines, Sep 2012, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01383224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gestion de la diversité : comment former les managers de demain ? Une approche à partir de la représentation des étudiants de différentes filières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Leymarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tisserant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lorraine Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23ème Congrès de l’AGRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques et représentations de la formation à l’égalité, la non discrimination et à la diversité dans l’enseignement supérieur français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tisserant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lorraine Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Leymarie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Européen « Diversité et enseignement supérieur : comment enseigner la prévention des discriminations et le management de la diversité ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03643830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orientation à la dominance sociale et formation à la gestion de la diversité : une enquête auprès d’étudiants d’économie, droit, gestion, psychologie et sociologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lorraine Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème Congrès de l’AIPTLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03643836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egalité des chances, non discrimination, et diversité dans l’enseignement supérieur français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1916,73 +1998,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8èmes Rencontres Internationales de la Diversité: Diversité(s), RSE et solidarité </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Essaouira, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01383218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion de l’égalité, de la non discrimination et de la diversité : le cas luxembourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1998,155 +2080,250 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8èmes Rencontres Internationales de la Diversité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, El Jadida, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03643828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Comment former à la gestion de la diversité dans l’enseignement supérieur : le cas du DU GENDD</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Former à la gestion de la diversité : contribution des établissements d’enseignement supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tisserant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Européen « Diversité et Enseignement Supérieur : Comment enseigner la prévention des discriminations et le management de la diversité ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Lille, France</w:t>
+              <w:t xml:space="preserve">79ème Congrès de l’ACFAS (Colloque 406 : Professionnalisation de la fonction RH : Nouveaux enjeux et nouvelles approches)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Sherbrooke, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gestion de la diversité culturelle en France et au Québec : réflexion critique autour des pratiques en vigueur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Arcand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Leymarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tisserant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">79ème Congrès de l’ACFAS (Colloque 431 : Pour une vision internationale et francophone de la diversité – Le point sur une décennie intense)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Sherbrooke, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dimensions des formations à la GENDD (gestion de l’égalité, de la non-discrimination et de la diversité)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tisserant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2162,549 +2339,372 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7èmes Rencontres Internationales de la diversité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Corte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03643838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Pascal Tisserant</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Management de la diversité culturelle : enjeux et risques de la catégorisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Leymarie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">79ème Congrès de l’ACFAS (Colloque 431 : Pour une vision internationale et francophone de la diversité – Le point sur une décennie intense)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Sherbrooke, Canada</w:t>
+              <w:t xml:space="preserve">13ème Congrès de l’Association Internationale pour la Recherche Interculturelle (ARIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Sherbrooke, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’accompagnement GRH au changement dans les rédactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Carbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfa Gréselle-Zaïbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Leymarie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2èmes Entretiens du Webjournalisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03643837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Leymarie</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’être-sujet, nécessaire interstice entre l’individu et l’organisation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Leymarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Congrès de l’Association Internationale pour la Recherche Interculturelle (ARIC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Sherbrooke, Canada</w:t>
+              <w:t xml:space="preserve">Journée de Recherche de l’Institut de Psychanalyse et de Management (IP&amp;M) - Penser les interstices en management. Nouvel espace de jeu entre psychanalyse et management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...102 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudier et comprendre l’organisation en intégrant l’humain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Leymarie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28ème université d’été de l’Audit Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03643843v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-03643842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mise sous tension du comportement éthique dans l’organisation</w:t>
               </w:r>
@@ -3534,194 +3534,276 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03643859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De la logique de postes à la logique de compétences : nouvelles approches des notions de valeur et de temps en GRH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Leymarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3ème Forum de Prospective Métier, Université Paris Dauphine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">ERP et Net-Rh : deux options d’introduction des NTIC dans la fonction RH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Leymarie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Journée d’étude Audit Organisationnel des Systèmes Industriels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03643864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investissements immatériels et performances de la PME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Solle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque AIRPME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2003, Agadir, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03643861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place de la GRH dans les modèles de la valeur : limites et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3737,293 +3819,306 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International de Relations de travail et organisations : Europe – Amérique du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03643865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation et GRH, d’un modèle linéaire à la coopération des acteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Leymarie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Congrès de l’AGRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2003, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03643860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution de la GRH à la création de valeur en entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bayad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Forum de Prospective Métier, Université Paris Dauphine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2003, Paris, France</w:t>
+              <w:t xml:space="preserve">Gestion des compétences et knowledge management : renouveau de création de valeur et gestion des ressources humaines ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2002, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion des investissements immatériels dans la conduite de projets industriels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Leymarie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère Journée d’étude Audit Organisationnel des Systèmes Industriels, MCC Smart – Smartville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2002, Hambach, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03643869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques managériales et développement de la valeur en entreprise : entre observation et intervention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4039,221 +4134,126 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16èmes journées des IAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03643866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La balance économique : outil d’évaluation des investissements immatériels dans un contexte d’économie globalisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Leymarie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Congrès Mondial ANZAM/IFSAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2002, Brisbane, Australie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03643867v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-03643870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to estimate intangible investment - Experiment cases</w:t>
               </w:r>
@@ -4635,51 +4635,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sautré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Solle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Préface de P. Bernoux. Peter Lang, 2ème édition, 233 p., 2006, 9783039111459</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4723,51 +4723,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sautré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Solle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Préface de Philippe Bernoux. Peter Lang, Coll. Travaux en LEA, 233 p., 2005, 3-03910-694-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5203,186 +5203,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03540191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Réflexions simmeliennes sur la place de l’individu dans l’analyse de l’organisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Leymarie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Barth (sous la direction de). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards actuels sur la société contemporaine : la pensé de Georg Simmel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.79-101, 2010, 978-2-296-24564-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03540185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Eléments pour une vision anthropocentrée de l’organisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Leymarie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F. Ben Hassel; B. Raveleau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management humain des organisations - Grandeurs et misères de la fonction de dirigeant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.103-122, 2010, 978-2-296-25865-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Harmattan</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03540188v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03540185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcours, rencontre et collaboration</w:t>
               </w:r>
@@ -5919,284 +5919,284 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Débat sur l'intégrité scientifique : l'occasion était trop belle...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Leymarie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pour le monde d’après, osez le Care !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Leymarie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, pp.151-206. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/qdm.211.0151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/qdm.211.0151⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-03540816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Supprimer la qualification aux fonctions d'enseignants-chercheurs serait irresponsable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Leymarie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parité femmes - hommes : les comités de sélection sont encore loin du compte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Leymarie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03544416v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-03544439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les présidents d’université : des apprentis sorciers de l’autonomie ?</w:t>
               </w:r>
@@ -6377,51 +6377,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tisserant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fointiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Grezault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6454,159 +6454,159 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03540876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La prise en compte de l'investissement immatériel - Cas d'expérimentations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Leymarie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Cahier de recherche du Laboratoire Orléanais de Gestion; N°2001-03, 32 pages. 2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The estimation of intangible investments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Leymarie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Cahier de recherche du Laboratoire Orléanais de Gestion; N°2001-03, 32 pages. 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03643875v1</w:t>
-              </w:r>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-03643874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId118"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -6761,51 +6761,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-05479766v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tonoyan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fassy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leymarie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mouraret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Monneyron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00220345241303138" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01380945v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leymarie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tisserant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644050v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03032060v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Muller" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips.043.0213" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540232v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540201v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schmitt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bayad" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540200v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643564v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourguignon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643565v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dinet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fointiat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643566v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01377745v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laborier-Safran" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643568v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laborier-Safran" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643567v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643825v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01383224v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lorraine Wagner" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassina Bouchemla" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643830v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lorraine Wagner" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643834v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643836v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01383218v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643828v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643832v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643838v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643840v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Arcand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643837v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Carbonnel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Gr&#233;selle-Za&#239;bet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643839v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643841v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643843v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643842v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643845v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643848v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643846v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sautr&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643847v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643849v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bornarel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643850v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643853v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643856v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jean" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643858v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643854v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643859v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643864v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643861v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Solle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643865v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643860v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643863v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643869v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643866v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643867v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643870v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643873v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643871v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643851v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643872v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538197v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538193v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540194v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538842v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.fanik.2018.01.0245" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01449692v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arcand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540189v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick de Rond" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540191v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540188v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=article&amp;amp;no=20145" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540185v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540187v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540182v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bornarel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02822059v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fulconis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540179v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540177v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538185v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540816v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.211.0151" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545146v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544416v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544439v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544366v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544406v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540876v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Grezault" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643875v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643874v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-05479766v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tonoyan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fassy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leymarie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mouraret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Monneyron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00220345241303138" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01380945v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leymarie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tisserant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644050v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03032060v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Muller" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips.043.0213" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540232v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540201v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schmitt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bayad" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540200v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643564v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourguignon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643567v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fointiat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643566v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643565v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dinet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01377745v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laborier-Safran" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643568v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laborier-Safran" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643825v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643832v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01383224v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lorraine Wagner" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassina Bouchemla" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643834v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643830v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lorraine Wagner" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643836v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01383218v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643828v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643841v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643840v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Arcand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643838v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643839v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643837v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Carbonnel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Gr&#233;selle-Za&#239;bet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643842v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643843v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643845v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643848v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643846v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sautr&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643847v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643849v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bornarel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643850v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643853v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643856v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jean" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643858v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643854v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643859v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643863v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643864v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643861v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Solle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643865v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643860v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643870v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643869v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643866v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643867v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643873v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643871v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643851v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643872v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538197v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538193v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540194v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538842v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.fanik.2018.01.0245" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01449692v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arcand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540189v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick de Rond" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540191v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540185v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540188v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=article&amp;amp;no=20145" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540187v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540182v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bornarel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02822059v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fulconis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540179v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540177v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538185v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545146v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540816v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.211.0151" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544439v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544416v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544366v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544406v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540876v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Grezault" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643874v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643875v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>