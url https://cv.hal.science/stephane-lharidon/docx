--- v0 (2026-04-05)
+++ v1 (2026-05-16)
@@ -766,295 +766,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03260922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex subsurface hydrothermal fluid mixing at a submarine arc volcano supports distinct and highly diverse microbial communities</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The first head-tailed virus, MFTV1, produced by a hyperthermophilic methanogenic deep-sea archaea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Meneghin</w:t>
+                <w:t xml:space="preserve">Sarah Thiroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilberto E Flores</w:t>
+                <w:t xml:space="preserve">Samuel Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mircea Podar</w:t>
+                <w:t xml:space="preserve">Camilla L. Nesbø</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Bienvenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mart Krupovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2019021117⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (7), pp.3614-3626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.15271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05525407v1</w:t>
+                <w:t xml:space="preserve">hal-02968384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The first head-tailed virus, MFTV1, produced by a hyperthermophilic methanogenic deep-sea archaea</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samuel Dupont</w:t>
+                <w:t xml:space="preserve">Complex subsurface hydrothermal fluid mixing at a submarine arc volcano supports distinct and highly diverse microbial communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna-Louise Reysenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily St John</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camilla L. Nesbø</w:t>
+                <w:t xml:space="preserve">Jennifer Meneghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadège Bienvenu</w:t>
+                <w:t xml:space="preserve">Gilberto E Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mart Krupovic</w:t>
+                <w:t xml:space="preserve">Mircea Podar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 23 (7), pp.3614-3626. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117 (51), pp.32627-32638. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.15271⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2019021117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02968384v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05525407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marinitoga lauensis sp. nov., a novel deep-sea hydrothermal vent thermophilic anaerobic heterotroph with a prophage</w:t>
               </w:r>
@@ -1285,51 +1285,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02373589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The interplay at the replisome mitigates the impact of oxidative damage on the genetic integrity of hyperthermophilice Archaea</w:t>
+                <w:t xml:space="preserve">The interplay at the replisome mitigates the impact of oxidative damage on the genetic integrity of hyperthermophilic Archaea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Killelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Palud</w:t>
@@ -1368,51 +1368,51 @@
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane L'Haridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eLife</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 8, </w:t>
+              <w:t xml:space="preserve">, 2019, 8, pp.e45320. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7554/eLife.45320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -2357,278 +2357,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01144705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kosmotoga pacifica sp. nov., a thermophilic chemoorganoheterotrophic bacterium isolated from an East Pacific hydrothermal sediment.</w:t>
+                <w:t xml:space="preserve">Methanococcoides vulcani sp. nov., a marine methylotrophic methanogen that uses betaine, choline and N,N-dimethylethanolamine for methanogenesis, isolated from a mud volcano, and emended description of the genus Methanococcoides.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane L'Haridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Chalopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouafae Rouxel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Delphine Colombo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Toffin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extremophiles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00792-013-0596-7⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 64 (Pt 6), pp.1978-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/ijs.0.058289-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00942125v1</w:t>
+                <w:t xml:space="preserve">hal-01019503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methanococcoides vulcani sp. nov., a marine methylotrophic methanogen that uses betaine, choline and N,N-dimethylethanolamine for methanogenesis, isolated from a mud volcano, and emended description of the genus Methanococcoides.</w:t>
+                <w:t xml:space="preserve">Kosmotoga pacifica sp. nov., a thermophilic chemoorganoheterotrophic bacterium isolated from an East Pacific hydrothermal sediment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane L'Haridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lijing Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Alain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Chalopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Toffin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ouafae Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 64 (Pt 6), pp.1978-83. </w:t>
+              <w:t xml:space="preserve">Extremophiles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 18 (1), pp.81-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/ijs.0.058289-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00792-013-0596-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019503v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00942125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methanogenic activity and diversity in the centre of the Amsterdam Mud Volcano, Eastern Mediterranean Sea.</w:t>
               </w:r>
@@ -2666,51 +2666,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barry A Cragg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane L'Haridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 81 (1), pp.243-54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2796,51 +2796,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane L'Haridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Pignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antonie van Leeuwenhoek</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 100 (4), pp.639-653. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2880,274 +2880,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02372889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methanogenic diversity and activity in hypersaline sediments of the centre of the Napoli mud volcano, Eastern Mediterranean Sea</w:t>
+                <w:t xml:space="preserve">Archaeal populations in hypersaline sediments underlying orange microbial mats in the Napoli mud volcano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Sara Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane L'Haridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Pignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2011.02425.x⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 77 (9), pp.3120-3131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.01296-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00618011v1</w:t>
+                <w:t xml:space="preserve">hal-00618019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archaeal populations in hypersaline sediments underlying orange microbial mats in the Napoli mud volcano</w:t>
+                <w:t xml:space="preserve">Methanogenic diversity and activity in hypersaline sediments of the centre of the Napoli mud volcano, Eastern Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Sara Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. John Parkes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barry A. Cragg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane L'Haridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 77 (9), pp.3120-3131. </w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (8), pp.2078-2091. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.01296-10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2011.02425.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00618019v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00618011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unveiling microbial life in new deep-sea hypersaline Lake Thetis. Part I: Prokaryotes and environmental settings</w:t>
               </w:r>
@@ -3398,412 +3398,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02372891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariniflexile fucanivorans sp. nov., a marine member of the Flavobacteriaceae that degrades sulphated fucans from brown algae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intrinsic properties of the two replicative DNA polymerases of Pyrococcus abyssi in replicating abasic sites: possible role in DNA damage tolerance?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Palud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Barbeyron</w:t>
+                <w:t xml:space="preserve">Giuseppe Villani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane L'Haridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gurvan Michel</w:t>
+                <w:t xml:space="preserve">Joël Querellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirjam Czjzek</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Paul Raffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 58 (Pt 9), pp.2107-2113. </w:t>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 70 (3), pp.746-761. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/ijs.0.65674-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2958.2008.06446.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00562492v1</w:t>
+                <w:t xml:space="preserve">hal-00617129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description of Maribacter forsetii sp. nov., a marine Flavobacteriaceae isolated from North Sea water, and emended description of the genus Maribacter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Mariniflexile fucanivorans sp. nov., a marine member of the Flavobacteriaceae that degrades sulphated fucans from brown algae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Barbeyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane L'Haridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margarete Schüler</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gurvan Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirjam Czjzek</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 58 (Pt 4), pp.790-797. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/ijs.0.65469-0⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 58 (Pt 9), pp.2107-2113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/ijs.0.65674-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00562444v1</w:t>
+                <w:t xml:space="preserve">hal-00562492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrinsic properties of the two replicative DNA polymerases of Pyrococcus abyssi in replicating abasic sites: possible role in DNA damage tolerance?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Villani</w:t>
+                <w:t xml:space="preserve">Description of Maribacter forsetii sp. nov., a marine Flavobacteriaceae isolated from North Sea water, and emended description of the genus Maribacter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Barbeyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane L'Haridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Raffin</w:t>
+                <w:t xml:space="preserve">Margarete Schüler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gurvan Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 70 (3), pp.746-761. </w:t>
+              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 58 (Pt 4), pp.790-797. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2958.2008.06446.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/ijs.0.65469-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00617129v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00562444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulcanibacillus modesticaldus gen. nov., sp. nov., a strictly anaerobic, nitrate-reducing bacterium from deep-sea hydrothermal vents</w:t>
               </w:r>
@@ -4197,437 +4197,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02372894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation from oil reservoirs of novel thermophilic anaerobes phylogenetically related to Thermoanaerobacter subterraneus: reassignment of T-subterraneus, Thermoanaerobacter yonseiensis, Thermoanaerobacter tengcongensis and Carboxydibrachium pacificum to Caldanaerobacter subterraneus gen. nov., sp nov., comb. nov as four novel subspecies</w:t>
+                <w:t xml:space="preserve">Thermodesulfatator indicus gen. nov., sp nov., a novel thermophilic chemolithoautotrophic sulfate-reducing bacterium isolated from the Central Indian Ridge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ml Fardeau</w:t>
+                <w:t xml:space="preserve">H Moussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane L'Haridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mb Salinas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane L'Haridon</w:t>
+                <w:t xml:space="preserve">Bj Tindall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Jeanthon</w:t>
+                <w:t xml:space="preserve">A Banta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Verhe</w:t>
+                <w:t xml:space="preserve">P Schumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 54 (2), pp.467-474. </w:t>
+              <w:t xml:space="preserve">, 2004, 54 (1), pp.227-233. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/ijs.0.02711-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/ijs.0.02669-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02372893v1</w:t>
+                <w:t xml:space="preserve">hal-02372896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodesulfatator indicus gen. nov., sp nov., a novel thermophilic chemolithoautotrophic sulfate-reducing bacterium isolated from the Central Indian Ridge</w:t>
+                <w:t xml:space="preserve">Thermococcus marinus sp nov and Thermococcus radiotolerans sp nov., two hyperthermophilic archaea from deep-sea hydrothermal vents that resist ionizing radiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Moussard</w:t>
+                <w:t xml:space="preserve">E Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane L'Haridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Banta</w:t>
+                <w:t xml:space="preserve">P Forterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Schumann</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 54 (1), pp.227-233. </w:t>
+              <w:t xml:space="preserve">Extremophiles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 8 (3), pp.219-227. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/ijs.0.02669-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00792-004-0380-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02372896v1</w:t>
+                <w:t xml:space="preserve">hal-02372892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermococcus marinus sp nov and Thermococcus radiotolerans sp nov., two hyperthermophilic archaea from deep-sea hydrothermal vents that resist ionizing radiation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isolation from oil reservoirs of novel thermophilic anaerobes phylogenetically related to Thermoanaerobacter subterraneus: reassignment of T-subterraneus, Thermoanaerobacter yonseiensis, Thermoanaerobacter tengcongensis and Carboxydibrachium pacificum to Caldanaerobacter subterraneus gen. nov., sp nov., comb. nov as four novel subspecies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Corre</w:t>
+                <w:t xml:space="preserve">Ml Fardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mb Salinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane L'Haridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Prieur</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C Jeanthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Verhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extremophiles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00792-004-0380-9⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 54 (2), pp.467-474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/ijs.0.02711-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02372892v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02372893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caminibacter profundus sp nov., a novel thermophile of Nautiliales ord. nov within the class `Epsilonproteobacteria', isolated from a deep-sea hydrothermal vent</w:t>
               </w:r>
@@ -4639,51 +4639,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ml Miroshnichenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane L'Haridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Schumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Spring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4747,103 +4747,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermococcus gammatolerans sp nov., a hyperthermophilic archaeon from a deep-sea hydrothermal vent that resists ionizing radiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane L'Haridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Forterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 53 (3), pp.847-851. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5024,64 +5024,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oceanithermus profundus gen. nov., sp nov., a thermophilic, microaerophilic, facultatively chemolithoheterotrophic bacterium from a deep-sea hydrothermal vent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Na Kostrikina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bj Tindall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Schumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Spring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5139,511 +5139,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02372901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulcanithermus mediatlanticus gen. nov., sp nov., a novel member of the family Thermaceae from a deep-sea hot vent</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Radioisotopic, culture-based, and oligonucleotide microchip analyses of thermophilic microbial communities in a continental high-temperature petroleum reservoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ea Bonch-Osmolovskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ml Miroshnichenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Antipov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Na Kostrikina</w:t>
+                <w:t xml:space="preserve">Av Lebedinsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Na Chernyh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tn Nazina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/ijs.0.02579-0⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 69 (10), pp.6143-6151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.69.10.6143-6151.2003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02372900v1</w:t>
+                <w:t xml:space="preserve">hal-02372898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radioisotopic, culture-based, and oligonucleotide microchip analyses of thermophilic microbial communities in a continental high-temperature petroleum reservoir</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Na Chernyh</w:t>
+                <w:t xml:space="preserve">Methanocaldococcus indicus sp nov., a novel hyperthermophilic methanogen isolated from the Central Indian Ridge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane L'Haridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tn Nazina</w:t>
+                <w:t xml:space="preserve">Al Reysenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Banta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Messner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Schumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.69.10.6143-6151.2003⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 53 (6), pp.1931-1935. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/ijs.0.02700-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02372898v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02372897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methanocaldococcus indicus sp nov., a novel hyperthermophilic methanogen isolated from the Central Indian Ridge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vulcanithermus mediatlanticus gen. nov., sp nov., a novel member of the family Thermaceae from a deep-sea hot vent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ml Miroshnichenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane L'Haridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A Banta</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Nercessian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Messner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P Schumann</w:t>
+                <w:t xml:space="preserve">An Antipov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Na Kostrikina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 53 (6), pp.1931-1935. </w:t>
+              <w:t xml:space="preserve">, 2003, 53 (4), pp.1143-1148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/ijs.0.02700-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/ijs.0.02579-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02372897v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02372900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodesulfobacterium hydrogeniphilum sp nov., a thermophilic, chemolithoautotrophic, sulfate-reducing bacterium isolated from a deep-sea hydrothermal vent at Guaymas Basin, and emendation of the genus Thermodesulfobacterium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Jeanthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane L'Haridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Cueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Jeanthon</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A Banta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Al Reysenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 52 (3), pp.765-772. </w:t>
@@ -5720,51 +5720,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Na Kostrikina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane L'Haridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Jeanthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Hippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5854,51 +5854,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ml Miroshnichenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Hippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ml Fardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ea Bonch-Osmolovskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6235,51 +6235,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ml Miroshnichenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Hippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ml Fardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Bonch-Osmolovskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6356,51 +6356,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Barbeyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane L'Haridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Kloareg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6454,467 +6454,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02372909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of structure and antigenic capacities of Thermococcales cell envelopes and reclassification of ``Caldococcus litoralis'' Z-1301 as Thermococcus litoralis Z-1301</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Methanococcus vulcanius sp. nov., a novel hyperthermophilic methanogen isolated from East Pacific Rise, and identification of Methanococcus sp. DSM 4213(T) as Methanococcus fervens sp. nov.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Jeanthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane L'Haridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Al Reysenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">As Kostyukova</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Ml Miroshnichenko</w:t>
+                <w:t xml:space="preserve">M Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extremophiles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s007920050122⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Systematic Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 49 (2), pp.583-589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/00207713-49-2-583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02372912v1</w:t>
+                <w:t xml:space="preserve">hal-02372915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid identification of hyperthermophilic methanococci isolated from deep-sea hydrothermal vents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Jeanthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane L'Haridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systematic Bacteriology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 49 (2), pp.591-594. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1099/00207713-49-2-591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02372916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methanococcus vulcanius sp. nov., a novel hyperthermophilic methanogen isolated from East Pacific Rise, and identification of Methanococcus sp. DSM 4213(T) as Methanococcus fervens sp. nov.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M Vernet</w:t>
+                <w:t xml:space="preserve">Investigation of structure and antigenic capacities of Thermococcales cell envelopes and reclassification of ``Caldococcus litoralis'' Z-1301 as Thermococcus litoralis Z-1301</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">As Kostyukova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gm Gongadze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yy Polosina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ea Bonch-Osmolovskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ml Miroshnichenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systematic Bacteriology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Extremophiles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 3 (4), pp.239-245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s007920050122⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/00207713-49-2-583⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02372915v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02372912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissimilatory reduction of Fe(III) by thermophilic bacteria and archaea in deep subsurface petroleum reservoirs of Western Siberia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ai Slobodkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Jeanthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane L'Haridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7122,368 +7122,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02373587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methanococcus Infernus Sp. Nov., a Novel Hyperthermophilic Lithotrophic Methanogen Isolated from a Deep-Sea Hydrothermal Vent</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Desulfurobacterium thermolithotrophum gen. nov., sp. nov., a novel autotrophic, sulphur-reducing bacterium isolated from a deep-sea hydrothermal vent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane L'Haridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. L. Reysenbach</w:t>
+                <w:t xml:space="preserve">V Cilia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Messner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Vernet</w:t>
+                <w:t xml:space="preserve">G Raguenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Messner</w:t>
+                <w:t xml:space="preserve">A Gambacorta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Systematic Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 48 (3), pp.701-711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/00207713-48-3-701⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02373588v1</w:t>
+                <w:t xml:space="preserve">hal-02372917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Desulfurobacterium thermolithotrophum gen. nov., sp. nov., a novel autotrophic, sulphur-reducing bacterium isolated from a deep-sea hydrothermal vent</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Methanococcus Infernus Sp. Nov., a Novel Hyperthermophilic Lithotrophic Methanogen Isolated from a Deep-Sea Hydrothermal Vent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jeanthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane L'Haridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Raguenes</w:t>
+                <w:t xml:space="preserve">A. L. Reysenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Gambacorta</w:t>
+                <w:t xml:space="preserve">Marc Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Messner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systematic Bacteriology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 48 (3), pp.913--919</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02372917v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02373588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methanococcus infernos sp. nov., a novel hyperthermophilic lithotrophic methanogen isolated from a deep-sea hydrothermal vent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Jeanthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane L'Haridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Al Reysenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Messner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systematic Bacteriology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 48 (3), pp.913-919. </w:t>
@@ -7534,90 +7534,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HOT SUBTERRANEAN BIOSPHERE IN A CONTINENTAL OIL-RESERVOIR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane L'Haridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Al Reysenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Glenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Jeanthon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 377 (6546), pp.223-224. </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7663,90 +7663,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THERMOTOGA SUBTERRANEA SP-NOV, A NEW THERMOPHILIC BACTERIUM ISOLATED FROM A CONTINENTAL OIL-RESERVOIR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Jeanthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Al Reysenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane L'Haridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Gambacorta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nr Pace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7833,51 +7833,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methanococcoides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane l'Haridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8093,51 +8093,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04286227v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane L'Haridon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Goulaouic" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily St John" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Fouteau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Louise Reysenbach" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.005646" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05525531v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Om Prakash" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy A Dodsworth" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuzhu Dong" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James G Ferry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane L&#8217;haridon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.005500" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611693v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boulart" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouxel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Scalabrin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Meur" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Pelleter" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-022-00387-9" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203270v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fran&#231;ois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Godfroy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Mathien" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Aub&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Cathalot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2020.126176" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03260922v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Haroun" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Roussel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Chalopin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2020.126107" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05525407v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Meneghin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto E Flores" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Podar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2019021117" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968384v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Thiroux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dupont" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla L. Nesb&#248;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bienvenu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart Krupovic" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15271" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372882v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Gouhier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2019.02.006" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373589v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Le Moine Bauer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Gilje Sj&#248;berg" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runar Stokke" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Roalkvam" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.003234" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372881v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Killelea" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Palud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Akcha" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Lemor" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.45320" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372883v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Gilje Sjoberg" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Roakvam" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372884v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Guan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manikandan Vinu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violetta La Cono" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01482-17" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372885v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01604-16" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372887v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijing Jiang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jebbar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxiu Xu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Alain" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-016-0214-2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372888v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Quadri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Ikrame Hassani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Hacene" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2016.04.003" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01174095v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kopf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mesude Bicak" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo Kottmann" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Schnetzer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivaylo Kostadinov" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13742-015-0066-5" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01144705v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vigneron" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry A Cragg" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00147-15" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00942125v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouafae Rouxel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00792-013-0596-7" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01019503v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Colombo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Toffin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.058289-0" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00778830v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Sara Lazar" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. John Parkes" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2012.01375.x" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372889v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dinasquet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pignet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10482-011-9620-z" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/03044A6F715DA2A28FF9ED5F0161596BC61BACA8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00618011v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry A. Cragg" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2011.02425.x" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00618019v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01296-10" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372890v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Smedile" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Bortoluzzi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Arcadi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Maimone" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2011.02478.x" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9KDFWLXM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372891v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Roumagnac" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Estebanez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00562492v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Barbeyron" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Michel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam Czjzek" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.65674-0" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00562444v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Carpentier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarete Sch&#252;ler" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.65469-0" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00617129v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Villani" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Querellou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Raffin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2008.06446.x" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00562352v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Miroshnichenko" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. A. Kostrikina" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. J. Tindall" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Spring" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.64012-0" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00562387v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Reysenbach" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sch&#246;nheit" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Banta" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.63994-0" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372894v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Nercessian" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Prokofeva" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lebedinski" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cary" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1462-2920.2003.00560.x" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0717PJ6C-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372893v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ml Fardeau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mb Salinas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jeanthon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Verhe" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.02711-0" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372896v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Moussard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj Tindall" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Banta" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Schumann" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.02669-0" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372892v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Jolivet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Corre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Forterre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Prieur" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00792-004-0380-9" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9PTGPRHP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372895v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ml Miroshnichenko" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Spring" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ea Bonch-Osmolovskaya" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.02753-0" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372903v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.02503-0" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372899v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai Slobodkin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Kostrikina" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.02673-0" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372901v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Stackebrandt" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.02367-0" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372900v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Antipov" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.02579-0" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372898v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Av Lebedinsky" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Chernyh" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tn Nazina" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.69.10.6143-6151.2003" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372897v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Reysenbach" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Messner" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.02700-0" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372906v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Cueff" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.02025-0" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372905v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hippe" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.02139-0" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372904v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.02153-0" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372908v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Boucher" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Huber" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ko Stetter" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wf Doolittle" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordjournals.molbev.a003922" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372910v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl Nesbo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordjournals.molbev.a003812" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372907v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bonch-Osmolovskaya" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00207713-51-4-1327" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372909v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Barbeyron" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Kloareg" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Potin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00207713-51-3-985" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372912v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=As Kostyukova" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gm Gongadze" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yy Polosina" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s007920050122" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H13LG8XV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372916v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Pradel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00207713-49-2-591" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372915v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vernet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00207713-49-2-583" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372914v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Nazina" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Miroshnichenko" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002849900426" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A6A8F3C182DE73A29552E13F4F19D86129565FEB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373587v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jeanthon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Corre" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vernet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373588v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Reysenbach" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vernet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Messner" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372917v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Cilia" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Raguenes" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gambacorta" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00207713-48-3-701" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372918v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00207713-48-3-913" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372919v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Glenat" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/377223a0" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BDB340FDF59AA54C6DE5198BC894B7F631969B0E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372920v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nr Pace" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309619v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane l'Haridon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118960608.gbm00514.pub2" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04286227v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane L'Haridon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Goulaouic" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily St John" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Fouteau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Louise Reysenbach" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.005646" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05525531v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Om Prakash" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy A Dodsworth" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuzhu Dong" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James G Ferry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane L&#8217;haridon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.005500" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611693v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boulart" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouxel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Scalabrin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Meur" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Pelleter" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-022-00387-9" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203270v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fran&#231;ois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Godfroy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Mathien" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Aub&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Cathalot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2020.126176" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03260922v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Haroun" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Roussel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Chalopin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2020.126107" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968384v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Thiroux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dupont" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla L. Nesb&#248;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bienvenu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart Krupovic" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15271" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05525407v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Meneghin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto E Flores" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Podar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2019021117" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372882v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Gouhier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2019.02.006" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373589v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Le Moine Bauer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Gilje Sj&#248;berg" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runar Stokke" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Roalkvam" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.003234" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372881v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Killelea" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Palud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Akcha" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Lemor" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.45320" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372883v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Gilje Sjoberg" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Roakvam" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372884v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Guan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manikandan Vinu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violetta La Cono" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01482-17" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372885v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01604-16" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372887v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijing Jiang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jebbar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxiu Xu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Alain" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-016-0214-2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372888v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Quadri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Ikrame Hassani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Hacene" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2016.04.003" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01174095v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kopf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mesude Bicak" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo Kottmann" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Schnetzer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivaylo Kostadinov" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13742-015-0066-5" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01144705v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vigneron" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry A Cragg" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00147-15" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01019503v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Colombo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Toffin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.058289-0" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00942125v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouafae Rouxel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00792-013-0596-7" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00778830v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Sara Lazar" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. John Parkes" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2012.01375.x" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372889v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dinasquet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pignet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10482-011-9620-z" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/03044A6F715DA2A28FF9ED5F0161596BC61BACA8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00618019v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01296-10" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00618011v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry A. Cragg" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2011.02425.x" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372890v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Smedile" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Bortoluzzi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Arcadi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Maimone" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2011.02478.x" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9KDFWLXM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372891v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Roumagnac" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Estebanez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00617129v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Villani" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Querellou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Raffin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2008.06446.x" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00562492v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Barbeyron" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Michel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam Czjzek" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.65674-0" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00562444v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Carpentier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarete Sch&#252;ler" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.65469-0" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00562352v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Miroshnichenko" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. A. Kostrikina" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. J. Tindall" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Spring" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.64012-0" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00562387v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Reysenbach" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sch&#246;nheit" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Banta" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.63994-0" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372894v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Nercessian" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Prokofeva" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lebedinski" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cary" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1462-2920.2003.00560.x" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0717PJ6C-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372896v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Moussard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj Tindall" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Banta" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Schumann" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.02669-0" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372892v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Jolivet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Corre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Forterre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Prieur" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00792-004-0380-9" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9PTGPRHP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372893v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ml Fardeau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mb Salinas" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jeanthon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Verhe" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.02711-0" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372895v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ml Miroshnichenko" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Spring" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ea Bonch-Osmolovskaya" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.02753-0" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372903v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.02503-0" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372899v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai Slobodkin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Kostrikina" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.02673-0" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372901v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Stackebrandt" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.02367-0" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372898v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Av Lebedinsky" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Chernyh" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tn Nazina" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.69.10.6143-6151.2003" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372897v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Reysenbach" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Messner" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.02700-0" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372900v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Antipov" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.02579-0" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372906v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Cueff" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.02025-0" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372905v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hippe" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.02139-0" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372904v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.02153-0" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372908v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Boucher" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Huber" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ko Stetter" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wf Doolittle" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordjournals.molbev.a003922" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372910v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl Nesbo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordjournals.molbev.a003812" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372907v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bonch-Osmolovskaya" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00207713-51-4-1327" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372909v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Barbeyron" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Kloareg" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Potin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00207713-51-3-985" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372915v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vernet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00207713-49-2-583" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372916v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Pradel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00207713-49-2-591" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372912v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=As Kostyukova" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gm Gongadze" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yy Polosina" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s007920050122" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H13LG8XV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372914v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Nazina" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Miroshnichenko" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002849900426" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A6A8F3C182DE73A29552E13F4F19D86129565FEB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373587v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jeanthon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Corre" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vernet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372917v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Cilia" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Raguenes" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gambacorta" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00207713-48-3-701" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373588v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Reysenbach" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vernet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Messner" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372918v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00207713-48-3-913" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372919v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Glenat" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/377223a0" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BDB340FDF59AA54C6DE5198BC894B7F631969B0E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372920v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nr Pace" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309619v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane l'Haridon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118960608.gbm00514.pub2" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>