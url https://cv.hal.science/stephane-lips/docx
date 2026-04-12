--- v0 (2026-03-04)
+++ v1 (2026-04-12)
@@ -680,265 +680,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03438632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a DC electric field on a meniscus in a square groove</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Davoust</w:t>
+                <w:t xml:space="preserve">Effect of inclination on heat transfer coefficient during flow boiling in a mini-channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Layssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Revellin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electrostatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.elstat.2019.05.002⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 132, pp.508-518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2018.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02136402v1</w:t>
+                <w:t xml:space="preserve">hal-01951319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of inclination on heat transfer coefficient during flow boiling in a mini-channel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Layssac</w:t>
+                <w:t xml:space="preserve">Effect of a DC electric field on a meniscus in a square groove</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Davoust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Siedel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Revellin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mostafa El Mehdi Brik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 132, pp.508-518. </w:t>
+              <w:t xml:space="preserve">Journal of Electrostatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100, pp.103350. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2018.12.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.elstat.2019.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01951319v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02136402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal performance and operating regimes of a flat PHP for the temperature homogenisation of two symmetric plates</w:t>
               </w:r>
@@ -1084,51 +1084,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Viscito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 162, pp.114300. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1534,77 +1534,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of flow boiling in an inclined mini-channel: Effect of inclination on flow pattern transitions and pressure drops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Layssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 98, pp.621-633. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2760,568 +2760,568 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00683864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of convective condensation in an inclined smooth tube. Part II: Inclination effect on pressure drop and void fraction</w:t>
+                <w:t xml:space="preserve">Experimental study of convective condensation in an inclined smooth tube. Part I: Inclination effect on flow pattern and heat transfer coefficient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josua P. Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 55 (1-3), pp.405-412. </w:t>
+              <w:t xml:space="preserve">, 2012, 55 (1-3), pp.395--404. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2011.09.034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2011.09.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01470344v1</w:t>
+                <w:t xml:space="preserve">hal-01470345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flat plate heat pipes: from observations to the modeling of the capillary structure</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental study of convective condensation in an inclined smooth tube. Part II: Inclination effect on pressure drop and void fraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lips</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josua P. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Heat Pipes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5098/fhp.v3.1.3001⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 55 (1-3), pp.405-412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2011.09.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00726953v1</w:t>
+                <w:t xml:space="preserve">hal-01470344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of convective condensation in an inclined smooth tube. Part I: Inclination effect on flow pattern and heat transfer coefficient</w:t>
+                <w:t xml:space="preserve">Stratified flow model for convective condensation in an inclined tube</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josua P. Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2011.09.033⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 36, pp.83-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2012.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01470345v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01470410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of gravity forces on heat transfer and pressure drops during condensation of R134a</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josua P. Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microgravity Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 24 (3), pp.157--164. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12217-011-9292-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01470343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratified flow model for convective condensation in an inclined tube</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Flat plate heat pipes: from observations to the modeling of the capillary structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lips</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rulliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Conrardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 36, pp.83-91. </w:t>
+              <w:t xml:space="preserve">Frontiers in Heat Pipes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3, pp.013001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2012.03.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5098/fhp.v3.1.3001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01470410v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00726953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical mechanisms involved in grooved flat heat pipes: experimental and numerical analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bonjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3463,51 +3463,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermo-hydraulic study of a flat plate heat pipe by means of confocal microscopy: application to a 2D capillary structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3545,64 +3545,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confocal Microscopy for Capillary Film Measurements in a Flat Plate Heat Pipe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Rulliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3904,51 +3904,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined effects of the filling ratio and the vapour space thickness on the performance of a flat plate heat pipe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4799,269 +4799,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02016285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape of a liquid meniscus under the action of an electric field in a grooved capillary structure</w:t>
+                <w:t xml:space="preserve">Electric actuation of liquid menisci trapped along a capillary array</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Davoust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Siedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lips</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Davoust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Symposium on Electrohydrodynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, St. Petersbourg, Russia</w:t>
+              <w:t xml:space="preserve">11th PAMIR International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02136428v1</w:t>
+                <w:t xml:space="preserve">hal-02136430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric actuation of liquid menisci trapped along a capillary array</w:t>
+                <w:t xml:space="preserve">Shape of a liquid meniscus under the action of an electric field in a grooved capillary structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Siedel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lips</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Davoust</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th PAMIR International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Reims, France</w:t>
+              <w:t xml:space="preserve">11th International Symposium on Electrohydrodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, St. Petersbourg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02136430v1</w:t>
+                <w:t xml:space="preserve">hal-02136428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rupture technologique pour le refroidissement de moules d’injection de polymères : principe et analyse de faisabilité d’un moule sec</w:t>
               </w:r>
@@ -5319,51 +5319,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Viscito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Multiphase Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5440,51 +5440,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Kuhni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Galizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la SFT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5611,159 +5611,172 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01858458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of boiling regimes in a flat confined two-phase thermosyphon</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marine Narcy</w:t>
+                <w:t xml:space="preserve">Theoretical and experimental investigations of the effect of an electric field on the shape of a meniscus in a square groove</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Davoust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sartre Valérie</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Siedel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint 19th IHPC and 13th IHPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Pisa, Italy</w:t>
+              <w:t xml:space="preserve">Proceedings of the 5th European Conference on Microfluidics – μFlu18 3rd European Conference on Non-Equilibrium Gas Flows – NEGF18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01951331v1</w:t>
+                <w:t xml:space="preserve">hal-01744960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical and experimental investigations of the effect of an electric field on the shape of a meniscus in a square groove</w:t>
+                <w:t xml:space="preserve">Confocal microscopy as a means to investigate the EHD-driven formation of liquid-vapor interfaces along an array of microgrooves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Davoust</w:t>
@@ -5794,410 +5807,397 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Siedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 5th European Conference on Microfluidics – μFlu18 3rd European Conference on Non-Equilibrium Gas Flows – NEGF18</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">19th International Symposium on the Application of Laser and Imaging Techniques to Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01744960v1</w:t>
+                <w:t xml:space="preserve">hal-01951332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confocal microscopy as a means to investigate the EHD-driven formation of liquid-vapor interfaces along an array of microgrooves</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Davoust</w:t>
+                <w:t xml:space="preserve">Characterization of boiling regimes in a flat confined two-phase thermosyphon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Voirand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sartre Valérie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Symposium on the Application of Laser and Imaging Techniques to Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">Joint 19th IHPC and 13th IHPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Pisa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01951332v1</w:t>
+                <w:t xml:space="preserve">hal-01951331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of flow boiling in an inclined mini-channel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Characterisation of saturated two-phase flows by means of fluorescence and phosphorescence techniques: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lips</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Kuhni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Galizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lips</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th UIT Heat Transfer Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Catania, Italy</w:t>
+              <w:t xml:space="preserve">10th International Conference on Boiling and Condensation Heat Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Nagasaki, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01814382v1</w:t>
+                <w:t xml:space="preserve">hal-01744959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of saturated two-phase flows by means of fluorescence and phosphorescence techniques: a review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Martel</w:t>
+                <w:t xml:space="preserve">Experimental study of flow boiling in an inclined mini-channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Revellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Layssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lips</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Boiling and Condensation Heat Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Nagasaki, Japan</w:t>
+              <w:t xml:space="preserve">36th UIT Heat Transfer Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Catania, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01744959v1</w:t>
+                <w:t xml:space="preserve">hal-01814382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of a flat PHP for the temperature homogenisation of two symmetric plates</w:t>
               </w:r>
@@ -6531,51 +6531,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01553468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation thermo-hydraulique de structures capillaires frittées pour une utilisation dans les boucles diphasiques</w:t>
+                <w:t xml:space="preserve">Manufacturing and thermohydraulic characterization of sintered capillary structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Giraudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lips</w:t>
@@ -6595,433 +6595,433 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Fabregue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Maire</w:t>
+                <w:t xml:space="preserve">Eric Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la SFT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">Euromat2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01553467v1</w:t>
+                <w:t xml:space="preserve">hal-01744961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a DC electric field on the liquid-vapor interface in a grooved flat heat pipe</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mostafa El Mehdi Brik</w:t>
+                <w:t xml:space="preserve">Experimental investigation of a confined flat two-phase thermosyphon for electronics cooling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Sartre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Heat Transfer, Fluid Mechanics and Thermodynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Portoroz, Slovenia</w:t>
+              <w:t xml:space="preserve">9th World Conference on Experimental Heat Transfer, Fluid Mechanics and Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Igazu Falls, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01744962v1</w:t>
+                <w:t xml:space="preserve">hal-01553470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of a confined flat two-phase thermosyphon for electronics cooling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Narcy</w:t>
+                <w:t xml:space="preserve">Caractérisation thermo-hydraulique de structures capillaires frittées pour une utilisation dans les boucles diphasiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Giraudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gremillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Fabregue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th World Conference on Experimental Heat Transfer, Fluid Mechanics and Thermodynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Igazu Falls, Brazil</w:t>
+              <w:t xml:space="preserve">Congrès de la SFT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01553470v1</w:t>
+                <w:t xml:space="preserve">hal-01553467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manufacturing and thermohydraulic characterization of sintered capillary structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Remi Giraudon</w:t>
+                <w:t xml:space="preserve">Effect of a DC electric field on the liquid-vapor interface in a grooved flat heat pipe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa El Mehdi Brik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eric Maire</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Siedel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euromat2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Thessaloniki, Greece</w:t>
+              <w:t xml:space="preserve">13th International Conference on Heat Transfer, Fluid Mechanics and Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Portoroz, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01744961v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01744962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermohydraulic characterization of sintered copper powder wicks for loop heat pipes</w:t>
               </w:r>
@@ -7126,329 +7126,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01553469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of asymmetry during intermittent and annular flows of R-245fa in an horizontal mini-channel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Layssac</w:t>
+                <w:t xml:space="preserve">Fabrication and characterization of efficient wicks for LHPs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Giraudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Fabregue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gremillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Multiphase Flow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Firenze, Italy</w:t>
+              <w:t xml:space="preserve">Joint 18th IHPC and 12th IHPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Jeju, Korea, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01458085v1</w:t>
+                <w:t xml:space="preserve">hal-01481271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication and characterization of efficient wicks for LHPs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Remi Giraudon</w:t>
+                <w:t xml:space="preserve">Prediction of asymmetry during intermittent and annular flows of R-245fa in an horizontal mini-channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Layssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Revellin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint 18th IHPC and 12th IHPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Jeju, Korea, South Korea</w:t>
+              <w:t xml:space="preserve">International Conference on Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Firenze, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01481271v1</w:t>
+                <w:t xml:space="preserve">hal-01458085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymmetry during an horizontal annular flow in a micro-channel: optical measurements and effect of dimensionless numbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Capo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Layssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Mauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th UIT Heat Transfer Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Ferrara Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7499,51 +7499,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Kinkelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Soupremanien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7680,77 +7680,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of stratification during horizontal two-phase flow of R-245fa: intermittent and annular flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Layssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7775,77 +7775,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratification assessment during evaporative annular flow of R-245fa in a horizontal minichannel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Layssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Mauro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8392,51 +8392,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical meaning of the pressure drop decomposition in two-phase flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">51st European Two-Phase Group Flow Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8910,51 +8910,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What have brought observations inside the capillary structure to the knowledge on flat plate heat pipes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9005,51 +9005,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal and hydrodynamic study of a flat plate heat pipe.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9361,51 +9361,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Art of Measuring in the Thermal Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, CRC Press, 2020, </w:t>
@@ -10779,51 +10779,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8B73E1CC"/>
+    <w:nsid w:val="76E662F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11010,51 +11010,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-lips" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0009-1224" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144787792" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261859v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise B&#233;rut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lips" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sartre Val&#233;rie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Joffre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lef&#232;vre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2023.120873" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438621v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sartre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2021.116777" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143999v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cardin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Siedel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Davoust" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Bonjour" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-020-03002-9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438632v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Voirand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2019.119056" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136402v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa El Mehdi Brik" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2019.05.002" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951319v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Layssac" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Revellin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2018.12.001" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136349v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Dell'Innocenti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coulloux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4043796" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420553v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Viscito" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2019.114300" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120030v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Giraudon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lips" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fabregue" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gremillard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maire" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2019.04.022" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735891v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Narcy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2018.01.018" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858426v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fabr&#232;gue" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2018.07.003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844237v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2018.07.004" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494833v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kinkelin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Soupremanien" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Remondi&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dijon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2017.03.034" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487694v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Capo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Layssac" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. W. Mauro" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Revellin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/796/1/012045" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553471v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2017.05.010" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735918v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Giraudon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HeatPipeScieTech.2017018805" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487695v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2017.03.009" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481272v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameer Khandekar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/InterfacPhenomHeatTransfer.2016016345" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026177v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2013.12.068" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005617v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ollier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Soupremanien" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Remondiere" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dijon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Poche" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2014.03.016" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSRXJ9TH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683864v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Neveu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonjour" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2012.02.008" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZK3HZDJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470344v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josua P. Meyer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2011.09.034" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726953v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lefevre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rulliere" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Conrardy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raynaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5098/fhp.v3.1.3001" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470345v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2011.09.033" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470343v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12217-011-9292-3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470410v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2012.03.005" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684132v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470346v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphase&#64258;ow.2011.04.005" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732171v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471152v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555077v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lefevre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5098/fhp.v1.2.3001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621285v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Bensalem" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ayel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Romestant" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2009.12.020" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454396v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2009.10.022" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446393v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khandekar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026184v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2008.11.011" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111195v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Leclef" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Giraud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Stutz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-050" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889357v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Agazzi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451785v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Gerges" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marie" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilini Wickramasinghe" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lombard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lev&#234;que" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119700v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016285v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Berut" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136428v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136430v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016282v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Legoff" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136431v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015760v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858459v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Martel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Kuhni" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Galizzi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858458v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Zebian" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951331v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744960v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951332v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814382v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744959v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858457v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Dell Innocenti" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858460v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553468v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barri&#232;re" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553467v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Maire" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744962v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553470v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744961v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maire" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553469v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458085v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481271v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458116v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Capo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Mauro" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470366v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470365v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Revil-Baudard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458122v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459853v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470367v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136429v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870507v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Fornells-Vernet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920823v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991737v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel E. Ollier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Poche" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459854v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726943v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Meyer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470409v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Meyer" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.O. Adelaja" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dirker" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470413v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470411v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470412v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541341v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541339v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996249v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Rulliere" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470414v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255974v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cioulachtjian" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429201622" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01848456v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pons-Branchu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couchoud" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coutterand" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hoblea" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470431v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Sartre" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Woloszyn" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453341v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Hannard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453334v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Popineau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453327v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453324v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453318v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453314v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453309v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coumes-Ganchet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453293v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889148v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bajolet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858436v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01470318v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009ISAL0093" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01858451v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-lips" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0009-1224" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144787792" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261859v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise B&#233;rut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lips" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sartre Val&#233;rie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Joffre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lef&#232;vre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2023.120873" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438621v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sartre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2021.116777" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143999v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cardin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Siedel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Davoust" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Bonjour" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-020-03002-9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438632v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Voirand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2019.119056" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951319v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Layssac" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Revellin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2018.12.001" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136402v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa El Mehdi Brik" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2019.05.002" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136349v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Dell'Innocenti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coulloux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4043796" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420553v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Viscito" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2019.114300" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120030v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Giraudon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lips" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fabregue" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gremillard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maire" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2019.04.022" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735891v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Narcy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2018.01.018" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858426v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fabr&#232;gue" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2018.07.003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844237v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2018.07.004" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494833v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kinkelin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Soupremanien" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Remondi&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dijon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2017.03.034" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487694v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Capo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Layssac" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. W. Mauro" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Revellin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/796/1/012045" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553471v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2017.05.010" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735918v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Giraudon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HeatPipeScieTech.2017018805" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487695v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2017.03.009" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481272v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameer Khandekar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/InterfacPhenomHeatTransfer.2016016345" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026177v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2013.12.068" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005617v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ollier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Soupremanien" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Remondiere" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dijon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Poche" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2014.03.016" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSRXJ9TH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683864v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Neveu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonjour" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2012.02.008" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZK3HZDJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470345v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josua P. Meyer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2011.09.033" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470344v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2011.09.034" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470410v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2012.03.005" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470343v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12217-011-9292-3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726953v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lefevre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rulliere" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Conrardy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raynaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5098/fhp.v3.1.3001" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684132v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470346v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphase&#64258;ow.2011.04.005" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732171v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471152v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555077v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lefevre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5098/fhp.v1.2.3001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621285v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Bensalem" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ayel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Romestant" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2009.12.020" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454396v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2009.10.022" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446393v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khandekar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026184v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2008.11.011" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111195v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Leclef" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Giraud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Stutz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-050" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889357v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Agazzi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451785v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Gerges" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marie" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilini Wickramasinghe" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lombard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lev&#234;que" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119700v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016285v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Berut" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136430v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136428v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016282v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Legoff" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136431v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015760v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858459v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Martel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Kuhni" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Galizzi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858458v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Zebian" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744960v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951332v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951331v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744959v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814382v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858457v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Dell Innocenti" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858460v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553468v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barri&#232;re" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744961v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maire" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553470v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553467v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Maire" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744962v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553469v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481271v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458085v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458116v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Capo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Mauro" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470366v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470365v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Revil-Baudard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458122v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459853v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470367v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136429v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870507v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Fornells-Vernet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920823v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991737v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel E. Ollier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Poche" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459854v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726943v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Meyer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470409v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Meyer" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.O. Adelaja" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dirker" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470413v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470411v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470412v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541341v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541339v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996249v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Rulliere" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470414v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255974v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cioulachtjian" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429201622" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01848456v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pons-Branchu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couchoud" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coutterand" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hoblea" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470431v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Sartre" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Woloszyn" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453341v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Hannard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453334v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Popineau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453327v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453324v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453318v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453314v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453309v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coumes-Ganchet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453293v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889148v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bajolet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858436v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01470318v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009ISAL0093" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01858451v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>