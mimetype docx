--- v1 (2026-04-12)
+++ v2 (2026-05-07)
@@ -446,261 +446,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03438621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-phase electrohydrodynamics along a grooved flat heat pipe</w:t>
+                <w:t xml:space="preserve">Heat transfer and flow visualizations in a flat confined two-phase thermosyphon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Cardin</w:t>
+                <w:t xml:space="preserve">Antoine Voirand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Sartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experiments in Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00348-020-03002-9⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 148, pp.119056. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2019.119056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03143999v1</w:t>
+                <w:t xml:space="preserve">hal-03438632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat transfer and flow visualizations in a flat confined two-phase thermosyphon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two-phase electrohydrodynamics along a grooved flat heat pipe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lips</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Siedel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Davoust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Voirand</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valérie Sartre</w:t>
+                <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 148, pp.119056. </w:t>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 61 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2019.119056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00348-020-03002-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03438632v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03143999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of inclination on heat transfer coefficient during flow boiling in a mini-channel</w:t>
               </w:r>
@@ -790,90 +790,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of a DC electric field on a meniscus in a square groove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Davoust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Siedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa El Mehdi Brik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -918,399 +918,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02136402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal performance and operating regimes of a flat PHP for the temperature homogenisation of two symmetric plates</w:t>
+                <w:t xml:space="preserve">Effect of surface properties of capillary structures on the thermal behaviour of a LHP flat disk-shaped evaporator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Dell'Innocenti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valérie Sartre</w:t>
+                <w:t xml:space="preserve">R. Giraudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Blet</w:t>
+                <w:t xml:space="preserve">S. Lips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Coulloux</w:t>
+                <w:t xml:space="preserve">D. Fabregue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gremillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Heat Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4043796⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 142, pp.163-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2019.04.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02136349v1</w:t>
+                <w:t xml:space="preserve">hal-02120030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global analysis and development of a predictive tool of the effect of tube inclination on two-phase heat transfer: Boiling, condensation and heated gas-liquid flows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luca Viscito</w:t>
+                <w:t xml:space="preserve">Thermal performance and operating regimes of a flat PHP for the temperature homogenisation of two symmetric plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Dell'Innocenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Sartre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Blet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Coulloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Heat Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4043796⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2019.114300⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03420553v1</w:t>
+                <w:t xml:space="preserve">hal-02136349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of surface properties of capillary structures on the thermal behaviour of a LHP flat disk-shaped evaporator</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Global analysis and development of a predictive tool of the effect of tube inclination on two-phase heat transfer: Boiling, condensation and heated gas-liquid flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Maire</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Luca Viscito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lips</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Revellin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 142, pp.163-175. </w:t>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 162, pp.114300. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2019.04.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2019.114300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02120030v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03420553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of a confined flat two-phase thermosyphon for electronics cooling</w:t>
               </w:r>
@@ -1400,103 +1400,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the wick characteristics on the thermal behaviour of a LHP capillary evaporator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Giraudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Fabrègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 133, pp.22-31. </w:t>
@@ -1798,51 +1798,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Capo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Layssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. W. Mauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1928,51 +1928,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Layssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Capo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. W. Mauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2026,265 +2026,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01553471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, manufacturing, and characterization of copper capillary structures for loop heat pipes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Remi Giraudon</w:t>
+                <w:t xml:space="preserve">Heats pipes for temperature homogenization: A literature review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Blet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Sartre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heat Pipe Science and Technology, An International Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1615/HeatPipeScieTech.2017018805⟩</w:t>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 118, pp.490--509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2017.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01735918v1</w:t>
+                <w:t xml:space="preserve">hal-01487695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heats pipes for temperature homogenization: A literature review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Blet</w:t>
+                <w:t xml:space="preserve">Design, manufacturing, and characterization of copper capillary structures for loop heat pipes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Giraudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Fabrègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gremillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 118, pp.490--509. </w:t>
+              <w:t xml:space="preserve">Heat Pipe Science and Technology, An International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (1), pp.27 - 49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2017.03.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1615/HeatPipeScieTech.2017018805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01487695v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01735918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of heat pipe studies during the period 2010-2015</w:t>
               </w:r>
@@ -2322,51 +2322,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sameer Khandekar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interfacial Phenomena and Heat Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 4 (1), pp.33-53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2631,896 +2631,896 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01005617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive non-equilibrium thermodynamic analysis applied to a vapor-liquid two-phase flow of a pure fluid</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Lips</w:t>
+                <w:t xml:space="preserve">Experimental study of convective condensation in an inclined smooth tube. Part II: Inclination effect on pressure drop and void fraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Neveu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Bonjour</w:t>
+                <w:t xml:space="preserve">Josua P. Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2012.02.008⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 55 (1-3), pp.405-412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2011.09.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00683864v1</w:t>
+                <w:t xml:space="preserve">hal-01470344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of convective condensation in an inclined smooth tube. Part I: Inclination effect on flow pattern and heat transfer coefficient</w:t>
+                <w:t xml:space="preserve">Stratified flow model for convective condensation in an inclined tube</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josua P. Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2011.09.033⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 36, pp.83-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2012.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01470345v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01470410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of convective condensation in an inclined smooth tube. Part II: Inclination effect on pressure drop and void fraction</w:t>
+                <w:t xml:space="preserve">Effect of gravity forces on heat transfer and pressure drops during condensation of R134a</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josua P. Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2011.09.034⟩</w:t>
+              <w:t xml:space="preserve">Microgravity Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24 (3), pp.157--164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12217-011-9292-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01470344v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01470343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratified flow model for convective condensation in an inclined tube</w:t>
+                <w:t xml:space="preserve">Experimental study of convective condensation in an inclined smooth tube. Part I: Inclination effect on flow pattern and heat transfer coefficient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josua P. Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2012.03.005⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 55 (1-3), pp.395--404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2011.09.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01470410v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01470345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of gravity forces on heat transfer and pressure drops during condensation of R134a</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Flat plate heat pipes: from observations to the modeling of the capillary structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lips</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rulliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Conrardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microgravity Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12217-011-9292-3⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Heat Pipes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3, pp.013001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5098/fhp.v3.1.3001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01470343v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00726953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flat plate heat pipes: from observations to the modeling of the capillary structure</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">A comprehensive non-equilibrium thermodynamic analysis applied to a vapor-liquid two-phase flow of a pure fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Revellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Rulliere</w:t>
+                <w:t xml:space="preserve">P. Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-B. Conrardy</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Bonjour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Heat Pipes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 42, pp.184-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2012.02.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5098/fhp.v3.1.3001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00726953v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00683864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical mechanisms involved in grooved flat heat pipes: experimental and numerical analyses</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Bonjour</w:t>
+                <w:t xml:space="preserve">Two-phase flow in inclined tubes with specific reference to condensation: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lips</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josua P. Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 37, pp.845--859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseﬂow.2011.04.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00684132v1</w:t>
+                <w:t xml:space="preserve">hal-01470346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-phase flow in inclined tubes with specific reference to condensation: A review</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Josua P. Meyer</w:t>
+                <w:t xml:space="preserve">Physical mechanisms involved in grooved flat heat pipes: experimental and numerical analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lips</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bonjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 50, pp.1243-1252</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseﬂow.2011.04.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01470346v1</w:t>
+                <w:t xml:space="preserve">hal-00684132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermo-hydraulic study of a flat plate heat pipe by means of confocal microscopy: application to a 2D capillary structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Heat Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 132, pp.article 112901</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3539,546 +3539,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00732171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confocal Microscopy for Capillary Film Measurements in a Flat Plate Heat Pipe</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Investigation of evaporation and condensation processes specific to grooved flat heat pipes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Bonjour</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Heat Transfer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Heat Pipes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1 (2), pp.023001-1 ; 023001-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5098/fhp.v1.2.3001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00471152v1</w:t>
+                <w:t xml:space="preserve">hal-00555077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of evaporation and condensation processes specific to grooved flat heat pipes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Confocal Microscopy for Capillary Film Measurements in a Flat Plate Heat Pipe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rulliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lefevre</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bonjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Heat Pipes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Heat Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 132 (3), pp.031502.1-031502.6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5098/fhp.v1.2.3001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00555077v1</w:t>
+                <w:t xml:space="preserve">hal-00471152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evidences of distinct heat transfer regimes in Pulsating Heat Pipes (PHP)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combined effects of the filling ratio and the vapour space thickness on the performance of a flat plate heat pipe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lips</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2009.12.020⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 53 (4), pp.694-702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2009.10.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621285v1</w:t>
+                <w:t xml:space="preserve">hal-00454396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined effects of the filling ratio and the vapour space thickness on the performance of a flat plate heat pipe</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental evidences of distinct heat transfer regimes in Pulsating Heat Pipes (PHP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lips</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlem Bensalem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ayel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Romestant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 53 (4), pp.694-702. </w:t>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 30 (8-9), pp.900-907. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2009.10.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2009.12.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00454396v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local entropy generation for saturated two-phase flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Khandekar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bonjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 34 (9), pp.1113-1121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4129,51 +4129,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 48, pp.1273-1278. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4615,51 +4615,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Bérut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Sartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4805,103 +4805,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electric actuation of liquid menisci trapped along a capillary array</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Davoust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Siedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th PAMIR International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4926,103 +4926,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shape of a liquid meniscus under the action of an electric field in a grooved capillary structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Siedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Davoust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Symposium on Electrohydrodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, St. Petersbourg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5041,303 +5041,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02136428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rupture technologique pour le refroidissement de moules d’injection de polymères : principe et analyse de faisabilité d’un moule sec</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Déformation d’origine électrique d’une interface liquide-vapeur dans une structure capillaire rainurée. Diagnostic par microscopie confocale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Davoust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ronan Legoff</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Siedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Voirand</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la SFT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">24e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02016282v1</w:t>
+                <w:t xml:space="preserve">hal-02136431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déformation d’origine électrique d’une interface liquide-vapeur dans une structure capillaire rainurée. Diagnostic par microscopie confocale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rupture technologique pour le refroidissement de moules d’injection de polymères : principe et analyse de faisabilité d’un moule sec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lips</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Agazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Legoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Cardin</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antoine Voirand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Berut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">Congrès de la SFT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02136431v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental characterisation of saturated ethanol two-phase flows in circular channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Viscito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5382,1068 +5382,1068 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02015760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des écoulements diphasiques à saturation par techniques de fluorescence et de phosphorescence : un état de l’art</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Martel</w:t>
+                <w:t xml:space="preserve">Confocal microscopy as a means to investigate the EHD-driven formation of liquid-vapor interfaces along an array of microgrooves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Davoust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Rémi Revellin</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Siedel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la SFT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Pau, France</w:t>
+              <w:t xml:space="preserve">19th International Symposium on the Application of Laser and Imaging Techniques to Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01858459v1</w:t>
+                <w:t xml:space="preserve">hal-01951332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faisabilité d’intégration de caloducs afin d’homogénéiser les températures de pièces surfaciques d’aéronef</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Blet</w:t>
+                <w:t xml:space="preserve">Theoretical and experimental investigations of the effect of an electric field on the shape of a meniscus in a square groove</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Davoust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maxime Zebian</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Siedel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Pau, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the 5th European Conference on Microfluidics – μFlu18 3rd European Conference on Non-Equilibrium Gas Flows – NEGF18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858458v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01744960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical and experimental investigations of the effect of an electric field on the shape of a meniscus in a square groove</w:t>
+                <w:t xml:space="preserve">Characterization of boiling regimes in a flat confined two-phase thermosyphon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Cardin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Davoust</w:t>
+                <w:t xml:space="preserve">Antoine Voirand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sartre Valérie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 5th European Conference on Microfluidics – μFlu18 3rd European Conference on Non-Equilibrium Gas Flows – NEGF18</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Joint 19th IHPC and 13th IHPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Pisa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01744960v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01951331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confocal microscopy as a means to investigate the EHD-driven formation of liquid-vapor interfaces along an array of microgrooves</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Davoust</w:t>
+                <w:t xml:space="preserve">Characterisation of saturated two-phase flows by means of fluorescence and phosphorescence techniques: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Kuhni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Galizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Symposium on the Application of Laser and Imaging Techniques to Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">10th International Conference on Boiling and Condensation Heat Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Nagasaki, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01951332v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01744959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of boiling regimes in a flat confined two-phase thermosyphon</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marine Narcy</w:t>
+                <w:t xml:space="preserve">Experimental study of flow boiling in an inclined mini-channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Revellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Layssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lips</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sartre Valérie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint 19th IHPC and 13th IHPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Pisa, Italy</w:t>
+              <w:t xml:space="preserve">36th UIT Heat Transfer Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Catania, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01951331v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01814382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of saturated two-phase flows by means of fluorescence and phosphorescence techniques: a review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Martel</w:t>
+                <w:t xml:space="preserve">Theoretical and experimental investigations of the effect of an electric field on the performance of a grooved flat heat pipe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Rémi Revellin</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Siedel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Davoust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Boiling and Condensation Heat Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Nagasaki, Japan</w:t>
+              <w:t xml:space="preserve">Joint 19th IHPC and 13th IHPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Pisa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01744959v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of flow boiling in an inclined mini-channel</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Layssac</w:t>
+                <w:t xml:space="preserve">Experimental study of a flat PHP for the temperature homogenisation of two symmetric plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Dell Innocenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lips</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Sartre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Blet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th UIT Heat Transfer Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Catania, Italy</w:t>
+              <w:t xml:space="preserve">Joint 19th International Heat Pipe Conference and 13th International Heat Pipe Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Pisa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01814382v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of a flat PHP for the temperature homogenisation of two symmetric plates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aline Dell Innocenti</w:t>
+                <w:t xml:space="preserve">Caractérisation des écoulements diphasiques à saturation par techniques de fluorescence et de phosphorescence : un état de l’art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Kuhni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Galizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Revellin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint 19th International Heat Pipe Conference and 13th International Heat Pipe Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Pisa, Italy</w:t>
+              <w:t xml:space="preserve">Congrès de la SFT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01858457v1</w:t>
+                <w:t xml:space="preserve">hal-01858459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical and experimental investigations of the effect of an electric field on the performance of a grooved flat heat pipe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Cardin</w:t>
+                <w:t xml:space="preserve">Faisabilité d’intégration de caloducs afin d’homogénéiser les températures de pièces surfaciques d’aéronef</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Blet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Sartre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Zebian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint 19th IHPC and 13th IHPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Pisa, Italy</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858460v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Définition d’un critère d’utilité appliqué aux diffuseurs thermiques diphasiques pour le refroidissement de composants électroniques</w:t>
               </w:r>
@@ -6537,90 +6537,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manufacturing and thermohydraulic characterization of sintered capillary structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Giraudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Fabregue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6757,90 +6757,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation thermo-hydraulique de structures capillaires frittées pour une utilisation dans les boucles diphasiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Giraudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Fabregue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6882,103 +6882,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of a DC electric field on the liquid-vapor interface in a grooved flat heat pipe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa El Mehdi Brik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Siedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Heat Transfer, Fluid Mechanics and Thermodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Portoroz, Slovenia</w:t>
@@ -7007,103 +7007,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermohydraulic characterization of sintered copper powder wicks for loop heat pipes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Giraudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Sartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Fabregue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th World Conference on Experimental Heat Transfer, Fluid Mechanics and Thermodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Igazu Falls, Brazil</w:t>
@@ -7132,90 +7132,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication and characterization of efficient wicks for LHPs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Giraudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Fabregue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7467,329 +7467,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01458116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of a hybrid CNT/PCM structure for the transient thermal management of electronics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A non-invasive method for thermal and hydrodynamic characterisation of flat plate heat pipes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Revil-Baudard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lips</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Heat Transfer, Fluid Mechanics and Thermodynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Skukuza, South Africa. pp.839--844</w:t>
+              <w:t xml:space="preserve">9th International conference on Boiling and Condensation Heat Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Boulder, Colorado, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01470366v1</w:t>
+                <w:t xml:space="preserve">hal-01470365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A non-invasive method for thermal and hydrodynamic characterisation of flat plate heat pipes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léo Revil-Baudard</w:t>
+                <w:t xml:space="preserve">Assessment of stratification during horizontal two-phase flow of R-245fa: intermittent and annular flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Layssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lips</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International conference on Boiling and Condensation Heat Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Boulder, Colorado, United States</w:t>
+              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01470365v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of stratification during horizontal two-phase flow of R-245fa: intermittent and annular flows</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rémi Revellin</w:t>
+                <w:t xml:space="preserve">Recent progress and challenges in heat pipes science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lips</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, lyon, France</w:t>
+              <w:t xml:space="preserve">11th International Conference on Heat Transfer, Fluid Mechanics and Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Skukuza, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01458122v1</w:t>
+                <w:t xml:space="preserve">hal-01470367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratification assessment during evaporative annular flow of R-245fa in a horizontal minichannel</w:t>
               </w:r>
@@ -7877,96 +7821,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01459853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent progress and challenges in heat pipes science</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Experimental study of a hybrid CNT/PCM structure for the transient thermal management of electronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Kinkelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lips</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Soupremanien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Remondière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Heat Transfer, Fluid Mechanics and Thermodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Skukuza, South Africa</w:t>
+              <w:t xml:space="preserve">, 2015, Skukuza, South Africa. pp.839--844</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01470367v1</w:t>
+                <w:t xml:space="preserve">hal-01470366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale d’un interposeur thermique à changement de phase pour le management thermique de composants électroniques</w:t>
               </w:r>
@@ -8461,51 +8461,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global optimisation of tube inclination during convective condensation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8556,51 +8556,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Condensation heat transfer in aerospace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.O. Adelaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8664,51 +8664,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of gravity forces on heat transfer and pressure drops during condensation of R134a</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josua P. Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurotherm Seminar n°92</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Presqu ïles de Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8746,51 +8746,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model for stratified flow during convective condensation in an inclined tube</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josua P. Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th UK National Conference on Heat Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Leeds, Angleterre, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8828,51 +8828,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of Convective condensation of R134A in an inclined Tube</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josua P. Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Heat Transfer, Fluid Mechanics and Thermodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Pointe Aux Piments, Ile, Mauritius</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8897,77 +8897,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What have brought observations inside the capillary structure to the knowledge on flat plate heat pipes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Heat Pipe Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, CLEMSON, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8992,77 +8992,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal and hydrodynamic study of a flat plate heat pipe.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th World Conference on Experimental Heat Transfer, Fluid Mechanics and Thermodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9126,51 +9126,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Rulliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Vannes, France. pp.187</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9195,64 +9195,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscillating two-phase flow in a capillary tube: Experiments and modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bonjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. 14th International Heat Pipe Conference (IHPC),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Florianopolis, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9309,77 +9309,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical Measurement Techniques for Liquid-Vapour Phase Change Heat Transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Cioulachtjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9572,51 +9572,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transferts avec changement de phase fluide-fluide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9993,239 +9993,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05453324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositif amélioré de climatisation par refroidissement indirect par évaporation</w:t>
+                <w:t xml:space="preserve">Procédé d’assemblage d’une feuille prédécoupée sur un support pour former une plaque destinée à être mise en forme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lips</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">France, Patent n° : FR3138507B1/WO2024023193A1/EP4562353A1/AU2023315133A1. 2022</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Popineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coumes-Ganchet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : FR3132243A1. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05453318v1</w:t>
+                <w:t xml:space="preserve">hal-05453309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif de climatisation par refroidissement indirect par évaporation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lips</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR3139621B1/AU2023336556A1/EP4584539A1/WO2024052508A1. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05453314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé d’assemblage d’une feuille prédécoupée sur un support pour former une plaque destinée à être mise en forme</w:t>
+                <w:t xml:space="preserve">Dispositif amélioré de climatisation par refroidissement indirect par évaporation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lips</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : FR3138507B1/WO2024023193A1/EP4562353A1/AU2023315133A1. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Coumes-Ganchet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-05453309v1</w:t>
+                <w:t xml:space="preserve">hal-05453318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif de climatisation à refroidissement indirect par évaporation</w:t>
               </w:r>
@@ -10299,51 +10299,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Bérut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sartre Valérie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10779,51 +10779,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="76E662F3"/>
+    <w:nsid w:val="A941E21F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11010,51 +11010,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-lips" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0009-1224" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144787792" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261859v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise B&#233;rut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lips" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sartre Val&#233;rie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Joffre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lef&#232;vre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2023.120873" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438621v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sartre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2021.116777" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143999v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cardin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Siedel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Davoust" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Bonjour" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-020-03002-9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438632v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Voirand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2019.119056" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951319v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Layssac" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Revellin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2018.12.001" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136402v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa El Mehdi Brik" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2019.05.002" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136349v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Dell'Innocenti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coulloux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4043796" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420553v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Viscito" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2019.114300" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120030v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Giraudon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lips" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fabregue" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gremillard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maire" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2019.04.022" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735891v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Narcy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2018.01.018" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858426v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fabr&#232;gue" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2018.07.003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844237v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2018.07.004" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494833v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kinkelin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Soupremanien" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Remondi&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dijon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2017.03.034" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487694v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Capo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Layssac" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. W. Mauro" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Revellin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/796/1/012045" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553471v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2017.05.010" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735918v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Giraudon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HeatPipeScieTech.2017018805" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487695v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2017.03.009" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481272v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameer Khandekar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/InterfacPhenomHeatTransfer.2016016345" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026177v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2013.12.068" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005617v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ollier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Soupremanien" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Remondiere" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dijon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Poche" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2014.03.016" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSRXJ9TH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683864v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Neveu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonjour" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2012.02.008" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZK3HZDJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470345v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josua P. Meyer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2011.09.033" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470344v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2011.09.034" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470410v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2012.03.005" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470343v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12217-011-9292-3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726953v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lefevre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rulliere" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Conrardy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raynaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5098/fhp.v3.1.3001" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684132v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470346v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphase&#64258;ow.2011.04.005" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732171v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471152v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555077v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lefevre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5098/fhp.v1.2.3001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621285v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Bensalem" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ayel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Romestant" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2009.12.020" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454396v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2009.10.022" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446393v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khandekar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026184v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2008.11.011" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111195v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Leclef" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Giraud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Stutz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-050" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889357v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Agazzi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451785v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Gerges" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marie" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilini Wickramasinghe" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lombard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lev&#234;que" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119700v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016285v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Berut" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136430v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136428v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016282v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Legoff" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136431v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015760v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858459v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Martel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Kuhni" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Galizzi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858458v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Zebian" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744960v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951332v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951331v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744959v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814382v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858457v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Dell Innocenti" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858460v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553468v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barri&#232;re" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744961v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maire" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553470v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553467v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Maire" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744962v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553469v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481271v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458085v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458116v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Capo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Mauro" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470366v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470365v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Revil-Baudard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458122v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459853v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470367v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136429v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870507v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Fornells-Vernet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920823v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991737v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel E. Ollier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Poche" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459854v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726943v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Meyer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470409v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Meyer" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.O. Adelaja" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dirker" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470413v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470411v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470412v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541341v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541339v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996249v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Rulliere" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470414v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255974v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cioulachtjian" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429201622" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01848456v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pons-Branchu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couchoud" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coutterand" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hoblea" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470431v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Sartre" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Woloszyn" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453341v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Hannard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453334v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Popineau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453327v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453324v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453318v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453314v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453309v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coumes-Ganchet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453293v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889148v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bajolet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858436v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01470318v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009ISAL0093" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01858451v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-lips" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0009-1224" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144787792" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261859v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise B&#233;rut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lips" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sartre Val&#233;rie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Joffre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lef&#232;vre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2023.120873" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438621v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sartre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2021.116777" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438632v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Voirand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2019.119056" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143999v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cardin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Siedel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Davoust" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Bonjour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-020-03002-9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951319v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Layssac" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Revellin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2018.12.001" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136402v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa El Mehdi Brik" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2019.05.002" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120030v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Giraudon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lips" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fabregue" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gremillard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maire" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2019.04.022" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136349v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Dell'Innocenti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coulloux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4043796" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420553v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Viscito" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2019.114300" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735891v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Narcy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2018.01.018" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858426v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fabr&#232;gue" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2018.07.003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844237v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2018.07.004" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494833v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kinkelin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Soupremanien" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Remondi&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dijon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2017.03.034" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487694v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Capo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Layssac" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. W. Mauro" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Revellin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/796/1/012045" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553471v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2017.05.010" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487695v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2017.03.009" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735918v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Giraudon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HeatPipeScieTech.2017018805" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481272v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameer Khandekar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/InterfacPhenomHeatTransfer.2016016345" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026177v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2013.12.068" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005617v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ollier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Soupremanien" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Remondiere" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dijon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Poche" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2014.03.016" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSRXJ9TH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470344v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josua P. Meyer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2011.09.034" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470410v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2012.03.005" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470343v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12217-011-9292-3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470345v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2011.09.033" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726953v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lefevre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rulliere" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Conrardy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raynaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5098/fhp.v3.1.3001" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683864v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Neveu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonjour" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2012.02.008" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZK3HZDJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470346v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphase&#64258;ow.2011.04.005" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684132v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732171v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555077v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lefevre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5098/fhp.v1.2.3001" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471152v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454396v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2009.10.022" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621285v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Bensalem" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ayel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Romestant" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2009.12.020" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446393v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khandekar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026184v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2008.11.011" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111195v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Leclef" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Giraud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Stutz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-050" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889357v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Agazzi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451785v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Gerges" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marie" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilini Wickramasinghe" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lombard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lev&#234;que" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119700v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016285v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Berut" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136430v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136428v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136431v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016282v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Legoff" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015760v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951332v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744960v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951331v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744959v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Martel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Kuhni" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Galizzi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814382v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858460v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858457v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Dell Innocenti" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858459v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858458v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Zebian" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553468v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barri&#232;re" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744961v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maire" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553470v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553467v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Maire" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744962v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553469v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481271v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458085v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458116v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Capo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Mauro" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470365v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Revil-Baudard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458122v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470367v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459853v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470366v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136429v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870507v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Fornells-Vernet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920823v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991737v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel E. Ollier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Poche" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459854v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726943v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Meyer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470409v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Meyer" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.O. Adelaja" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dirker" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470413v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470411v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470412v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541341v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541339v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996249v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Rulliere" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470414v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255974v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cioulachtjian" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429201622" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01848456v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pons-Branchu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couchoud" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coutterand" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hoblea" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470431v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Sartre" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Woloszyn" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453341v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Hannard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453334v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Popineau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453327v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453324v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453309v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coumes-Ganchet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453314v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453318v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453293v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889148v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bajolet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858436v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01470318v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009ISAL0093" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01858451v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>