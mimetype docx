--- v2 (2026-05-07)
+++ v3 (2026-05-28)
@@ -918,399 +918,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02136402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of surface properties of capillary structures on the thermal behaviour of a LHP flat disk-shaped evaporator</w:t>
+                <w:t xml:space="preserve">Thermal performance and operating regimes of a flat PHP for the temperature homogenisation of two symmetric plates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Giraudon</w:t>
+                <w:t xml:space="preserve">Aline Dell'Innocenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lips</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Sartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lips</w:t>
+                <w:t xml:space="preserve">Nicolas Blet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Fabregue</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">E. Maire</w:t>
+                <w:t xml:space="preserve">Jérôme Coulloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2019.04.022⟩</w:t>
+              <w:t xml:space="preserve">Journal of Heat Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4043796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02120030v1</w:t>
+                <w:t xml:space="preserve">hal-02136349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal performance and operating regimes of a flat PHP for the temperature homogenisation of two symmetric plates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aline Dell'Innocenti</w:t>
+                <w:t xml:space="preserve">Global analysis and development of a predictive tool of the effect of tube inclination on two-phase heat transfer: Boiling, condensation and heated gas-liquid flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Viscito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Revellin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Heat Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4043796⟩</w:t>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 162, pp.114300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2019.114300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02136349v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03420553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global analysis and development of a predictive tool of the effect of tube inclination on two-phase heat transfer: Boiling, condensation and heated gas-liquid flows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of surface properties of capillary structures on the thermal behaviour of a LHP flat disk-shaped evaporator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Giraudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lips</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Fabregue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gremillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Viscito</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 162, pp.114300. </w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 142, pp.163-175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2019.114300⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2019.04.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03420553v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02120030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of a confined flat two-phase thermosyphon for electronics cooling</w:t>
               </w:r>
@@ -1400,103 +1400,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the wick characteristics on the thermal behaviour of a LHP capillary evaporator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Giraudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Fabrègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 133, pp.22-31. </w:t>
@@ -1798,51 +1798,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Capo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Layssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. W. Mauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1928,51 +1928,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Layssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Capo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. W. Mauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2032,51 +2032,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heats pipes for temperature homogenization: A literature review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Blet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2175,64 +2175,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Fabrègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heat Pipe Science and Technology, An International Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8 (1), pp.27 - 49. </w:t>
@@ -2722,477 +2722,477 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01470344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratified flow model for convective condensation in an inclined tube</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Flat plate heat pipes: from observations to the modeling of the capillary structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lips</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rulliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Conrardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2012.03.005⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Heat Pipes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3, pp.013001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5098/fhp.v3.1.3001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01470410v1</w:t>
+                <w:t xml:space="preserve">hal-00726953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of gravity forces on heat transfer and pressure drops during condensation of R134a</w:t>
+                <w:t xml:space="preserve">Experimental study of convective condensation in an inclined smooth tube. Part I: Inclination effect on flow pattern and heat transfer coefficient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josua P. Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microgravity Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12217-011-9292-3⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 55 (1-3), pp.395--404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2011.09.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01470343v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01470345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of convective condensation in an inclined smooth tube. Part I: Inclination effect on flow pattern and heat transfer coefficient</w:t>
+                <w:t xml:space="preserve">Stratified flow model for convective condensation in an inclined tube</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josua P. Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2011.09.033⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 36, pp.83-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2012.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01470345v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01470410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flat plate heat pipes: from observations to the modeling of the capillary structure</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of gravity forces on heat transfer and pressure drops during condensation of R134a</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lips</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josua P. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Heat Pipes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 3, pp.013001. </w:t>
+              <w:t xml:space="preserve">Microgravity Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24 (3), pp.157--164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5098/fhp.v3.1.3001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12217-011-9292-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00726953v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01470343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comprehensive non-equilibrium thermodynamic analysis applied to a vapor-liquid two-phase flow of a pure fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3355,64 +3355,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical mechanisms involved in grooved flat heat pipes: experimental and numerical analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bonjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3450,64 +3450,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermo-hydraulic study of a flat plate heat pipe by means of confocal microscopy: application to a 2D capillary structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3545,51 +3545,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of evaporation and condensation processes specific to grooved flat heat pipes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3649,77 +3649,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confocal Microscopy for Capillary Film Measurements in a Flat Plate Heat Pipe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Rulliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bonjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3751,308 +3751,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00471152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined effects of the filling ratio and the vapour space thickness on the performance of a flat plate heat pipe</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental evidences of distinct heat transfer regimes in Pulsating Heat Pipes (PHP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lips</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlem Bensalem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ayel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Romestant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2009.10.022⟩</w:t>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 30 (8-9), pp.900-907. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2009.12.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00454396v1</w:t>
+                <w:t xml:space="preserve">hal-00621285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evidences of distinct heat transfer regimes in Pulsating Heat Pipes (PHP)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combined effects of the filling ratio and the vapour space thickness on the performance of a flat plate heat pipe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lips</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 30 (8-9), pp.900-907. </w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 53 (4), pp.694-702. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2009.12.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2009.10.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00621285v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00454396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local entropy generation for saturated two-phase flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Khandekar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5293,51 +5293,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental characterisation of saturated ethanol two-phase flows in circular channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Viscito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5382,148 +5382,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02015760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confocal microscopy as a means to investigate the EHD-driven formation of liquid-vapor interfaces along an array of microgrooves</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Davoust</w:t>
+                <w:t xml:space="preserve">Characterization of boiling regimes in a flat confined two-phase thermosyphon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Voirand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sartre Valérie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Symposium on the Application of Laser and Imaging Techniques to Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">Joint 19th IHPC and 13th IHPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Pisa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01951332v1</w:t>
+                <w:t xml:space="preserve">hal-01951331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical and experimental investigations of the effect of an electric field on the shape of a meniscus in a square groove</w:t>
               </w:r>
@@ -5624,666 +5611,679 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01744960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of boiling regimes in a flat confined two-phase thermosyphon</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marine Narcy</w:t>
+                <w:t xml:space="preserve">Confocal microscopy as a means to investigate the EHD-driven formation of liquid-vapor interfaces along an array of microgrooves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Davoust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sartre Valérie</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Siedel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint 19th IHPC and 13th IHPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Pisa, Italy</w:t>
+              <w:t xml:space="preserve">19th International Symposium on the Application of Laser and Imaging Techniques to Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01951331v1</w:t>
+                <w:t xml:space="preserve">hal-01951332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of saturated two-phase flows by means of fluorescence and phosphorescence techniques: a review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Martel</w:t>
+                <w:t xml:space="preserve">Experimental study of flow boiling in an inclined mini-channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Revellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Layssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lips</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Boiling and Condensation Heat Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Nagasaki, Japan</w:t>
+              <w:t xml:space="preserve">36th UIT Heat Transfer Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Catania, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01744959v1</w:t>
+                <w:t xml:space="preserve">hal-01814382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of flow boiling in an inclined mini-channel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterisation of saturated two-phase flows by means of fluorescence and phosphorescence techniques: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lips</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Kuhni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Galizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lips</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th UIT Heat Transfer Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Catania, Italy</w:t>
+              <w:t xml:space="preserve">10th International Conference on Boiling and Condensation Heat Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Nagasaki, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01814382v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01744959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical and experimental investigations of the effect of an electric field on the performance of a grooved flat heat pipe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Cardin</w:t>
+                <w:t xml:space="preserve">Experimental study of a flat PHP for the temperature homogenisation of two symmetric plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Dell Innocenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Davoust</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Sartre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Blet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint 19th IHPC and 13th IHPS</w:t>
+              <w:t xml:space="preserve">Joint 19th International Heat Pipe Conference and 13th International Heat Pipe Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Pisa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01858460v1</w:t>
+                <w:t xml:space="preserve">hal-01858457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of a flat PHP for the temperature homogenisation of two symmetric plates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aline Dell Innocenti</w:t>
+                <w:t xml:space="preserve">Theoretical and experimental investigations of the effect of an electric field on the performance of a grooved flat heat pipe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Blet</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Siedel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Davoust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint 19th International Heat Pipe Conference and 13th International Heat Pipe Symposium</w:t>
+              <w:t xml:space="preserve">Joint 19th IHPC and 13th IHPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Pisa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858457v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des écoulements diphasiques à saturation par techniques de fluorescence et de phosphorescence : un état de l’art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Kuhni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Galizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6321,51 +6321,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faisabilité d’intégration de caloducs afin d’homogénéiser les températures de pièces surfaciques d’aéronef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Blet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6531,497 +6531,497 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01553468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manufacturing and thermohydraulic characterization of sintered capillary structure</w:t>
+                <w:t xml:space="preserve">Caractérisation thermo-hydraulique de structures capillaires frittées pour une utilisation dans les boucles diphasiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Giraudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Fabregue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Maire</w:t>
+                <w:t xml:space="preserve">Éric Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euromat2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Thessaloniki, Greece</w:t>
+              <w:t xml:space="preserve">Congrès de la SFT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01744961v1</w:t>
+                <w:t xml:space="preserve">hal-01553467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of a confined flat two-phase thermosyphon for electronics cooling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Narcy</w:t>
+                <w:t xml:space="preserve">Effect of a DC electric field on the liquid-vapor interface in a grooved flat heat pipe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa El Mehdi Brik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Siedel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th World Conference on Experimental Heat Transfer, Fluid Mechanics and Thermodynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Igazu Falls, Brazil</w:t>
+              <w:t xml:space="preserve">13th International Conference on Heat Transfer, Fluid Mechanics and Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Portoroz, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01553470v1</w:t>
+                <w:t xml:space="preserve">hal-01744962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation thermo-hydraulique de structures capillaires frittées pour une utilisation dans les boucles diphasiques</w:t>
+                <w:t xml:space="preserve">Manufacturing and thermohydraulic characterization of sintered capillary structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Giraudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Fabregue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Maire</w:t>
+                <w:t xml:space="preserve">Eric Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la SFT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">Euromat2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01553467v1</w:t>
+                <w:t xml:space="preserve">hal-01744961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a DC electric field on the liquid-vapor interface in a grooved flat heat pipe</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mostafa El Mehdi Brik</w:t>
+                <w:t xml:space="preserve">Experimental investigation of a confined flat two-phase thermosyphon for electronics cooling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Sartre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Heat Transfer, Fluid Mechanics and Thermodynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Portoroz, Slovenia</w:t>
+              <w:t xml:space="preserve">9th World Conference on Experimental Heat Transfer, Fluid Mechanics and Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Igazu Falls, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01744962v1</w:t>
+                <w:t xml:space="preserve">hal-01553470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermohydraulic characterization of sintered copper powder wicks for loop heat pipes</w:t>
               </w:r>
@@ -7046,64 +7046,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Sartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Fabregue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th World Conference on Experimental Heat Transfer, Fluid Mechanics and Thermodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Igazu Falls, Brazil</w:t>
@@ -7126,247 +7126,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01553469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication and characterization of efficient wicks for LHPs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Remi Giraudon</w:t>
+                <w:t xml:space="preserve">Prediction of asymmetry during intermittent and annular flows of R-245fa in an horizontal mini-channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Layssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Revellin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint 18th IHPC and 12th IHPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Jeju, Korea, South Korea</w:t>
+              <w:t xml:space="preserve">International Conference on Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Firenze, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01481271v1</w:t>
+                <w:t xml:space="preserve">hal-01458085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of asymmetry during intermittent and annular flows of R-245fa in an horizontal mini-channel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Layssac</w:t>
+                <w:t xml:space="preserve">Fabrication and characterization of efficient wicks for LHPs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Giraudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Fabregue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gremillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Multiphase Flow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Firenze, Italy</w:t>
+              <w:t xml:space="preserve">Joint 18th IHPC and 12th IHPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Jeju, Korea, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01458085v1</w:t>
+                <w:t xml:space="preserve">hal-01481271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymmetry during an horizontal annular flow in a micro-channel: optical measurements and effect of dimensionless numbers</w:t>
               </w:r>
@@ -7644,260 +7644,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01458122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent progress and challenges in heat pipes science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Lips</w:t>
+                <w:t xml:space="preserve">Stratification assessment during evaporative annular flow of R-245fa in a horizontal minichannel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Revellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lips</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Layssac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Mauro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Heat Transfer, Fluid Mechanics and Thermodynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Skukuza, South Africa</w:t>
+              <w:t xml:space="preserve">7th European-Japanese Two-Phase Flow Group Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Zermatt, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01470367v1</w:t>
+                <w:t xml:space="preserve">hal-01459853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratification assessment during evaporative annular flow of R-245fa in a horizontal minichannel</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">William Mauro</w:t>
+                <w:t xml:space="preserve">Recent progress and challenges in heat pipes science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lips</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European-Japanese Two-Phase Flow Group Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Zermatt, Switzerland</w:t>
+              <w:t xml:space="preserve">11th International Conference on Heat Transfer, Fluid Mechanics and Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Skukuza, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01459853v1</w:t>
+                <w:t xml:space="preserve">hal-01470367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of a hybrid CNT/PCM structure for the transient thermal management of electronics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Kinkelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Soupremanien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8461,51 +8461,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global optimisation of tube inclination during convective condensation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8556,51 +8556,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Condensation heat transfer in aerospace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.O. Adelaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8897,64 +8897,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What have brought observations inside the capillary structure to the knowledge on flat plate heat pipes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8992,64 +8992,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal and hydrodynamic study of a flat plate heat pipe.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9195,51 +9195,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscillating two-phase flow in a capillary tube: Experiments and modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bonjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10779,51 +10779,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A941E21F"/>
+    <w:nsid w:val="A6F461C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11010,51 +11010,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-lips" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0009-1224" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144787792" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261859v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise B&#233;rut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lips" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sartre Val&#233;rie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Joffre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lef&#232;vre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2023.120873" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438621v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sartre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2021.116777" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438632v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Voirand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2019.119056" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143999v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cardin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Siedel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Davoust" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Bonjour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-020-03002-9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951319v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Layssac" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Revellin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2018.12.001" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136402v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa El Mehdi Brik" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2019.05.002" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120030v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Giraudon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lips" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fabregue" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gremillard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maire" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2019.04.022" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136349v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Dell'Innocenti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coulloux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4043796" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420553v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Viscito" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2019.114300" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735891v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Narcy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2018.01.018" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858426v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fabr&#232;gue" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2018.07.003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844237v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2018.07.004" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494833v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kinkelin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Soupremanien" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Remondi&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dijon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2017.03.034" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487694v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Capo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Layssac" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. W. Mauro" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Revellin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/796/1/012045" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553471v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2017.05.010" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487695v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2017.03.009" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735918v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Giraudon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HeatPipeScieTech.2017018805" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481272v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameer Khandekar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/InterfacPhenomHeatTransfer.2016016345" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026177v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2013.12.068" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005617v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ollier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Soupremanien" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Remondiere" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dijon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Poche" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2014.03.016" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSRXJ9TH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470344v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josua P. Meyer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2011.09.034" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470410v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2012.03.005" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470343v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12217-011-9292-3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470345v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2011.09.033" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726953v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lefevre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rulliere" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Conrardy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raynaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5098/fhp.v3.1.3001" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683864v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Neveu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonjour" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2012.02.008" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZK3HZDJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470346v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphase&#64258;ow.2011.04.005" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684132v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732171v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555077v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lefevre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5098/fhp.v1.2.3001" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471152v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454396v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2009.10.022" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621285v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Bensalem" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ayel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Romestant" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2009.12.020" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446393v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khandekar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026184v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2008.11.011" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111195v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Leclef" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Giraud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Stutz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-050" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889357v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Agazzi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451785v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Gerges" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marie" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilini Wickramasinghe" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lombard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lev&#234;que" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119700v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016285v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Berut" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136430v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136428v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136431v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016282v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Legoff" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015760v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951332v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744960v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951331v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744959v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Martel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Kuhni" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Galizzi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814382v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858460v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858457v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Dell Innocenti" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858459v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858458v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Zebian" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553468v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barri&#232;re" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744961v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maire" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553470v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553467v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Maire" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744962v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553469v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481271v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458085v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458116v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Capo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Mauro" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470365v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Revil-Baudard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458122v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470367v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459853v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470366v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136429v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870507v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Fornells-Vernet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920823v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991737v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel E. Ollier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Poche" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459854v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726943v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Meyer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470409v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Meyer" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.O. Adelaja" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dirker" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470413v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470411v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470412v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541341v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541339v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996249v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Rulliere" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470414v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255974v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cioulachtjian" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429201622" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01848456v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pons-Branchu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couchoud" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coutterand" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hoblea" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470431v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Sartre" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Woloszyn" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453341v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Hannard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453334v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Popineau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453327v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453324v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453309v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coumes-Ganchet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453314v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453318v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453293v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889148v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bajolet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858436v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01470318v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009ISAL0093" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01858451v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-lips" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0009-1224" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144787792" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261859v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise B&#233;rut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lips" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sartre Val&#233;rie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Joffre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lef&#232;vre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2023.120873" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438621v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sartre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2021.116777" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438632v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Voirand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2019.119056" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143999v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cardin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Siedel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Davoust" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Bonjour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-020-03002-9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951319v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Layssac" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Revellin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2018.12.001" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136402v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa El Mehdi Brik" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2019.05.002" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136349v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Dell'Innocenti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coulloux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4043796" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420553v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Viscito" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2019.114300" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120030v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Giraudon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lips" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fabregue" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gremillard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maire" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2019.04.022" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735891v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Narcy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2018.01.018" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858426v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fabr&#232;gue" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2018.07.003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844237v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2018.07.004" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494833v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kinkelin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Soupremanien" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Remondi&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dijon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2017.03.034" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487694v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Capo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Layssac" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. W. Mauro" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Revellin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/796/1/012045" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553471v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2017.05.010" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487695v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2017.03.009" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735918v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Giraudon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HeatPipeScieTech.2017018805" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481272v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameer Khandekar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/InterfacPhenomHeatTransfer.2016016345" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026177v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2013.12.068" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005617v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ollier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Soupremanien" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Remondiere" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dijon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Poche" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2014.03.016" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSRXJ9TH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470344v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josua P. Meyer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2011.09.034" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726953v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lefevre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rulliere" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Conrardy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raynaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5098/fhp.v3.1.3001" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470345v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2011.09.033" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470410v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2012.03.005" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470343v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12217-011-9292-3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683864v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Neveu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonjour" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2012.02.008" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZK3HZDJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470346v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphase&#64258;ow.2011.04.005" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684132v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732171v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555077v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lefevre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5098/fhp.v1.2.3001" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471152v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621285v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Bensalem" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ayel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Romestant" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2009.12.020" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454396v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2009.10.022" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446393v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khandekar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026184v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2008.11.011" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111195v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Leclef" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Giraud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Stutz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-050" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889357v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Agazzi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451785v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Gerges" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marie" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilini Wickramasinghe" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lombard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lev&#234;que" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119700v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016285v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Berut" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136430v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136428v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136431v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016282v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Legoff" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015760v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951331v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744960v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951332v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814382v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744959v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Martel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Kuhni" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Galizzi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858457v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Dell Innocenti" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858460v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858459v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858458v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Zebian" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553468v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barri&#232;re" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553467v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Maire" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744962v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744961v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maire" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553470v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553469v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458085v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481271v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458116v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Capo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Mauro" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470365v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Revil-Baudard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458122v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459853v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470367v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470366v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136429v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870507v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Fornells-Vernet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920823v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991737v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel E. Ollier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Poche" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459854v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726943v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Meyer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470409v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Meyer" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.O. Adelaja" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dirker" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470413v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470411v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470412v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541341v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541339v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996249v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Rulliere" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470414v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255974v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cioulachtjian" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429201622" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01848456v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pons-Branchu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couchoud" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coutterand" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hoblea" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470431v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Sartre" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Woloszyn" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453341v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Hannard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453334v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Popineau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453327v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453324v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453309v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coumes-Ganchet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453314v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453318v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453293v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889148v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bajolet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858436v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01470318v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009ISAL0093" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01858451v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>