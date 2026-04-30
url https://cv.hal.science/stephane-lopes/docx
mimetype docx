--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -66,999 +66,1103 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pattern oriented RDF graphs exploration</w:t>
+                <w:t xml:space="preserve">Inference-based schema discovery for RDF data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanane Ouksili</w:t>
+                <w:t xml:space="preserve">Redouane Bouhamoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoubida Kedad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lopes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvaine Nugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data and Knowledge Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.datak.2017.06.003⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 160, pp.102491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.datak.2025.102491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01757035v1</w:t>
+                <w:t xml:space="preserve">hal-05606977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accès personnalisé à des sources de données multiples : évaluation de deux approches de reformulation de requêtes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mokrane Bouzeghoub</w:t>
+                <w:t xml:space="preserve">Pattern oriented RDF graphs exploration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanane Ouksili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoubida Kedad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Nugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Data and Knowledge Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.datak.2017.06.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00324416v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01757035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unary and n-ary inclusion dependency discovery in relational databases</w:t>
+                <w:t xml:space="preserve">Accès personnalisé à des sources de données multiples : évaluation de deux approches de reformulation de requêtes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien de Marchi</w:t>
+                <w:t xml:space="preserve">Dimitre Kostadinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mokrane Bouzeghoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lopes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Intelligent Information Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00287078v1</w:t>
+                <w:t xml:space="preserve">hal-00324416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couvertures parfaites des motifs fréquents</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lotfi Lakhal</w:t>
+                <w:t xml:space="preserve">Unary and n-ary inclusion dependency discovery in relational databases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien de Marchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Intelligent Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10844-007-0048-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00286906v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00287078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'inférence des dépendances fonctionnelles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Couvertures parfaites des motifs fréquents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Casali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosine Cicchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Lakhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lopes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noël Novelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 9 (3-4), pp.161-182</w:t>
+              <w:t xml:space="preserve">, 2005, 10 (2), pp.117-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00286809v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00286906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding existing databases at the logical level: the DBA companion project</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'inférence des dépendances fonctionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Farouk Toumani</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Novelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIGMOD record</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 32 (1), pp.47-52</w:t>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 9 (3-4), pp.161-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00286717v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00286809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional and approximate dependency mining: database and FCA points of view</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Understanding existing databases at the logical level: the DBA companion project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien de Marchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lotfi Lakhal</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Toumani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental and Theoretical Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 14 (2-3), pp.93-114</w:t>
+              <w:t xml:space="preserve">SIGMOD record</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 32 (1), pp.47-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00286642v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00286717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovering Interesting Inclusion Dependencies: Application to Logical Database Tuning</w:t>
+                <w:t xml:space="preserve">Functional and approximate dependency mining: database and FCA points of view</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Farouk Toumani</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Lakhal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Experimental and Theoretical Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 14 (2-3), pp.93-114</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00286638v1</w:t>
+                <w:t xml:space="preserve">hal-00286642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Discovering Interesting Inclusion Dependencies: Application to Logical Database Tuning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Toumani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 27 (1), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0306-4379(01)00027-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00286638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dep-Miner: Un Algorithme d'Extraction des Dépendances Fonctionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Lakhal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 19 (10), pp.1399-1428</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00271562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1068,524 +1172,524 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scaling Up Schema Discovery for RDF Datasets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Bouhamoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenza Kellou-Menouer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoubida Kedad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data Engineering meets the Semantic Web (DESWeb'2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Paris, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDEW.2018.00021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01757028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Patterns for Keyword Search in RDF Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanane Ouksili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoubida Kedad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Nugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Querying Graph Structured Data (GraphQ) of the EDBT/ICDT 2017 Joint Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01757034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PatEx: Pattern Oriented RDF Graphs Exploration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Pattern-Based Keyword Search on RDF Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanane Ouksili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoubida Kedad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Nugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Applications of Natural Language to Information Systems (NLDB)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-41754-7_9⟩</w:t>
+              <w:t xml:space="preserve">The Semantic Web: ESWC 2016 Satellite Events</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Heraklion, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-47602-5_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01757151v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01757142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pattern-Based Keyword Search on RDF Data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">PatEx: Pattern Oriented RDF Graphs Exploration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanane Ouksili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoubida Kedad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Nugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Semantic Web: ESWC 2016 Satellite Events</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-47602-5_7⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Applications of Natural Language to Information Systems (NLDB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Salford, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-41754-7_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01757142v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01757151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Tool for Theme Identification in RDF Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanane Ouksili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoubida Kedad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1600,87 +1704,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Applications of Natural Language to Information Systems (NLDB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01757134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theme Identification in RDF Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanane Ouksili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoubida Kedad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1695,1838 +1799,1838 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Model and Data Engineering (MEDI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Larnaca, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01757129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A contextualization service for a Personalized Access Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Abbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mokrane Bouzeghoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitre Kostadinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Strasbourg, France. pp.265-270</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01588330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Personalized Access Model: Concepts and Services for Content Delivery Platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Abbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mokrane Bouzeghoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitre Kostadinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armen Aghasaryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Information Integration and Web-based Applications &amp; Services (iiWAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Linz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00324497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personalized Access Model : Concepts and Services for Content Delivery Plateforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Abbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mokrane Bouzeghoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitre Kostadinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armen Aghasaryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ièmes journées Bases de données avancées (BDA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Guilherand-Granges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00324494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Query Rewriting Based on User's Profile Knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitre Kostadinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mokrane Bouzeghoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23èmes Journées Bases de Données Avancées (BDA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00286919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accès personnalisé à des sources de données multiples: évaluation de deux approches de reformulation de requêtes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitre Kostadinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mokrane Bouzeghoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVème Congrès sur l'Informatique des Organisations et Systèmes d'Information et de Décision (INFORSID)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Perros-Guirec, France. pp.73-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00286910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DBA Companion: A Tool for Logical Database Tuning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Motifs essentiels et inférence des fréquences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Casali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosine Cicchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Lakhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lopes</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Data Engineering (ICDE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Boston, United States. pp.859</w:t>
+              <w:t xml:space="preserve">20èmes Journées Bases de Données Avancées (BDA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Montpellier, France. pp.535-554</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00286777v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00286874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motifs essentiels et inférence des fréquences</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DBA Companion: A Tool for Logical Database Tuning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien de Marchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20èmes Journées Bases de Données Avancées (BDA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Montpellier, France. pp.535-554</w:t>
+              <w:t xml:space="preserve">20th International Conference on Data Engineering (ICDE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Boston, United States. pp.859</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00286874v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00286777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samples for Understanding Data-semantics in Relations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien de Marchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Methodologies for Intelligent Systems (ISMIS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Lyon, France. pp.565-573</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00286649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Algorithms for Mining Inclusion Dependencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien de Marchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Extending Database Technology (EDBT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Prague, Czech Republic. pp.464-476</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00286653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DBA Companion : un outil pour l'analyse des Bases de Données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien de Marchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Bases de Données Avancées (BDA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Evry, France. pp.523-527</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00286647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Informative Armstrong Relations: Application to Database Analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Framework for Understanding Existing Databases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Lakhal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Bases de Données Avancées (BDA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2001, Agadir, Morocco. pp.211-217</w:t>
+              <w:t xml:space="preserve">International Database Engineering &amp; Applications Symposium (IDEAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Grenoble, France. pp.330-338</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00286636v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00286627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DBA Companion: a Tool for Database Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Reverse Engineering for Information Systems (RETIS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00286629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Framework for Understanding Existing Databases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mind: Algorithme par niveaux de découverte des dépendances d'inclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien de Marchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Rivon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Petit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lotfi Lakhal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Database Engineering &amp; Applications Symposium (IDEAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Grenoble, France. pp.330-338</w:t>
+              <w:t xml:space="preserve">Congrès sur l'Informatique des Organisations et Systèmes d'Information et de Décision (INFORSID)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2001, Martigny, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00286627v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00286634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mind: Algorithme par niveaux de découverte des dépendances d'inclusion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Informative Armstrong Relations: Application to Database Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien de Marchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès sur l'Informatique des Organisations et Systèmes d'Information et de Décision (INFORSID)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2001, Martigny, Suisse</w:t>
+              <w:t xml:space="preserve">Journées Bases de Données Avancées (BDA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2001, Agadir, Morocco. pp.211-217</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00286634v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00286636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Discovery of Functional Dependencies and Armstrong Relations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Lakhal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Extending Database Technology (EDBT 2000)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2000, Constance, Germany. pp.350-364, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/3-540-46439-5_24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00271567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovering Agree Sets for Database Relation Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Lakhal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bases de Données Avancées (BDA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2000, Blois, France. pp.181-200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00271559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithmes pour l'analyse de schémas de bases de données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du 18ème Congrès sur l'Informatique des Organisations et Systèmes d'Information et de Décision (INFORSID)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00286625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovery of &amp;quot;Interesting&amp;quot; Data Dependencies from a Workload of SQL Statements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Toumani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Principles of Data Mining and Knowledge Discovery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1999, Prague, Czech Republic. pp.430-435, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/b72280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00258685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3536,349 +3640,349 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une introduction à la science informatique pour les enseignants de la discipline en lycée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dowek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Baccelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Boldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bouhineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gilles Dowek. CRDP Paris, pp.376, 2011, Repères pour agir (RPA disciplines &amp; compétences), Christine Moulin, 978-2-86631-188-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00765226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrepôts de données et Analyse en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Grigori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Zeitouni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cépaduès, pp.200, 2006, Numéro spécial de la revue RNTI</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00324554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrepôts de données et Analyse en ligne (Actes de la conférence EDA 2006)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Grigori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cépaduès, pp.200, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00325642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3888,128 +3992,128 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personalization Paradigm in Service Delivery Platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Abbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mokrane Bouzeghoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Syed A. Ahson and Mohammad Ilyas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Service Delivery Platforms: Developing and Deploying Converged Multimedia Services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, pp.650, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00664254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4019,433 +4123,433 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réécriture de requêtes guidé par le profil utilisateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitre Kostadinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Peralta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mokrane Bouzeghoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00332678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State of the Art on User Profiling and Data Personalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Abbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mokrane Bouzeghoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitre Kostadinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00324517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a Meta Model for User Profile Definition and Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Abbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mokrane Bouzeghoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitre Kostadinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00324518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profile Matching: Approaches, Techniques, and Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Abbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mokrane Bouzeghoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitre Kostadinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00324520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4455,157 +4559,157 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CLEMI: Extraction de connaissances pour les données juridiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Gruchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoubida Kedad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Rihany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Szkopinski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Versailles Saint-Quentin (Paris Saclay). 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04501670v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId91"/>
+      <w:footerReference w:type="default" r:id="rId93"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4752,51 +4856,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757035v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Ouksili" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubida Kedad" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lopes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Nugier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2017.06.003" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V0Z7N8R9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324416v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitre Kostadinov" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokrane Bouzeghoub" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287078v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien de Marchi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Petit" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10844-007-0048-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZT03CDFF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286906v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Casali" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Cicchetti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Lakhal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286809v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Novelli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286717v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Toumani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286642v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286638v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0306-4379(01)00027-8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PN2Q0FNR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271562v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757028v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Bouhamoum" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Kellou-Menouer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDEW.2018.00021" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757034v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757151v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41754-7_9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757142v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47602-5_7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757134v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757129v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588330v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Abbar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324497v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armen Aghasaryan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324494v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286919v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286910v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286777v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286874v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286649v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286653v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286647v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286636v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286629v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286627v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286634v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Rivon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271567v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-46439-5_24" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KVLB3KQW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271559v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286625v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258685v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b72280" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00765226v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dowek" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Archambault" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baccelli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boldo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouhineau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324554v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Grigori" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Nguyen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Zeitouni" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325642v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664254v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332678v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Peralta" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324517v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324518v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324520v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501670v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gruchet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Rihany" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Szkopinski" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606977v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Bouhamoum" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubida Kedad" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lopes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2025.102491" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757035v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Ouksili" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Nugier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2017.06.003" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V0Z7N8R9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324416v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitre Kostadinov" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokrane Bouzeghoub" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287078v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien de Marchi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Petit" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10844-007-0048-x" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZT03CDFF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286906v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Casali" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Cicchetti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Lakhal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286809v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Novelli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286717v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Toumani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286642v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286638v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0306-4379(01)00027-8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PN2Q0FNR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271562v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757028v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Kellou-Menouer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDEW.2018.00021" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757034v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757142v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47602-5_7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757151v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41754-7_9" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757134v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757129v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588330v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Abbar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324497v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armen Aghasaryan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324494v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286919v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286910v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286874v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286777v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286649v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286653v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286647v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286627v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286629v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286634v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Rivon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286636v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271567v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-46439-5_24" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KVLB3KQW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271559v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286625v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258685v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b72280" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00765226v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dowek" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Archambault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baccelli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boldo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouhineau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324554v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Grigori" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Nguyen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Zeitouni" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325642v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664254v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332678v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Peralta" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324517v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324518v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324520v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501670v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gruchet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Rihany" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Szkopinski" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>