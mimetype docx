--- v0 (2026-03-15)
+++ v1 (2026-05-02)
@@ -2017,217 +2017,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03595285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a quantum algorithm for evaluating WCETs: an overview</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriella Bettonte</w:t>
+                <w:t xml:space="preserve">Benchmarking QAOA through Maximum Cardinality Matching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Sirdey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Louise</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renaud Sirdey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03596241v1</w:t>
+                <w:t xml:space="preserve">hal-03596174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmarking QAOA through Maximum Cardinality Matching</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Gilbert</w:t>
+                <w:t xml:space="preserve">Towards a quantum algorithm for evaluating WCETs: an overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Bettonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Louise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Sirdey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Louise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03596174v1</w:t>
+                <w:t xml:space="preserve">hal-03596241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum approaches for WCET-related optimization problems</w:t>
               </w:r>
@@ -3050,485 +3050,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01425902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Empirical Evaluation of a Programming Model for Context-Dependent Real-time Streaming Applications</w:t>
+                <w:t xml:space="preserve">Managing the Latency of Data-Dependent Tasks in Embedded Streaming Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan Khanh Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Louise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Cohen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Architecture, Languages, Compilation and Hardware support for Emerging ManYcore systems (ALCHEMY 2015, associated with ICCS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Reykjavik, Iceland</w:t>
+              <w:t xml:space="preserve">IEEE 9th International Symposium on Embedded Multicore/Many-core Systems-on-Chip (MCSoC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01257237v1</w:t>
+                <w:t xml:space="preserve">hal-01257231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hybrid Scheduling Algorithm Based on Self-Timed and Periodic Scheduling for Embedded Streaming Applications</w:t>
+                <w:t xml:space="preserve">Toward a model of computation for time-constrained applications on manycores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amira Dkhil</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christine Rochange</w:t>
+                <w:t xml:space="preserve">S. Louise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd Euromicro International Conference on Parallel, Distributed, and Network-Based Processing (PDP 2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PDP.2015.109⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the 10th International Conference on Evaluation of Novel Approaches to Software Engineering - Volume 1: ENASE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Barcelona, Spain. pp.45-50, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0005467900450050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03190205v1</w:t>
+                <w:t xml:space="preserve">cea-01844036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a model of computation for time-constrained applications on manycores</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An Empirical Evaluation of a Programming Model for Context-Dependent Real-time Streaming Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Khanh Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Louise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Dubrulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Goubier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 10th International Conference on Evaluation of Novel Approaches to Software Engineering - Volume 1: ENASE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop on Architecture, Languages, Compilation and Hardware support for Emerging ManYcore systems (ALCHEMY 2015, associated with ICCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Reykjavik, Iceland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01844036v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01257237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing the Latency of Data-Dependent Tasks in Embedded Streaming Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xuan Khanh Do</w:t>
+                <w:t xml:space="preserve">A Hybrid Scheduling Algorithm Based on Self-Timed and Periodic Scheduling for Embedded Streaming Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Dkhil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuankhanh Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Louise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Albert Cohen</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rochange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 9th International Symposium on Embedded Multicore/Many-core Systems-on-Chip (MCSoC 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">23rd Euromicro International Conference on Parallel, Distributed, and Network-Based Processing (PDP 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Turku, Finland. pp.711--715, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PDP.2015.109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01257231v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03190205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Performance Prediction for Automatic Placement of Heterogeneous Workloads on Many-cores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Louise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 IEEE 9th International Symposium on Embedded Multicore/Many-core Systems-on-Chip</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Turin, Italy. pp.159-166, </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3588,51 +3588,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X.K. Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dkhil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Louise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Algorithms and Architectures for Parallel Processing. ICA3PP 2015. Lecture Notes in Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Zhangjiajie, China. pp.458-478, </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3660,369 +3660,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01832764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model of computation for real-time applications on embedded manycores</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using the Spring Physical Model to Extend a Cooperative Caching Protocol for Many-Core Processors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Dubrulle</w:t>
+                <w:t xml:space="preserve">Safae Dahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Goubier</w:t>
+                <w:t xml:space="preserve">Loïc Cudennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rémi Louise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Gogniat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE 8th International Symposium on Embedded Multicore/Manycore SoCs</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE 8th International Symposium on Embedded Multicore/Many-core Systems-on-Chip (MCSoC-14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Aizu-Wakamatsu, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01838146v1</w:t>
+                <w:t xml:space="preserve">hal-01071470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Timed Periodic Scheduling For Cyclo-Static DataFlow Model</w:t>
+                <w:t xml:space="preserve">A model of computation for real-time applications on embedded manycores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amira Dkhil</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christine Rochange</w:t>
+                <w:t xml:space="preserve">S. Louise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dubrulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Goubier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Architecture, Languages, Compilation and Hardware support for Emerging ManYcore systems - ALCHEMY 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2014 IEEE 8th International Symposium on Embedded Multicore/Manycore SoCs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Aizu-Wakamatsu, Japan. pp.333-340, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MCSoC.2014.54⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procs.2014.05.102⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01136092v1</w:t>
+                <w:t xml:space="preserve">cea-01838146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using the Spring Physical Model to Extend a Cooperative Caching Protocol for Many-Core Processors</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guy Gogniat</w:t>
+                <w:t xml:space="preserve">Self-Timed Periodic Scheduling For Cyclo-Static DataFlow Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Dkhil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuankhanh Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Dubrulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Louise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rochange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 8th International Symposium on Embedded Multicore/Many-core Systems-on-Chip (MCSoC-14)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Workshop on Architecture, Languages, Compilation and Hardware support for Emerging ManYcore systems - ALCHEMY 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Cairns, Australia. pp.1134--1145, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2014.05.102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01071470v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01136092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing the StreamIt and ΣC Languages for Manycore Processors</w:t>
               </w:r>
@@ -4237,77 +4237,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Worst-Case Communication Overhead in a Many-Core based Shared-Memory Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Dkhil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Louise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rochange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Junior Researcher Workshop on Real-Time Computing (JRWRTC 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Sophia Antipolis, France. pp.53-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4332,51 +4332,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A formal evaluation of mean-time access latencies for interleaved on-chip shared banked-memory in manycores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Louise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 IEEE 7th International Symposium on Embedded Multicore Socs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Tokyo, Japan. pp.19-24, </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4436,51 +4436,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jussara Marandola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Louise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Cudennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Thomas Acquaviva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5437,51 +5437,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An OpenMP backend for the Σc streaming language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Louise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 108, pp.1073-1082. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5528,51 +5528,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pattern based cache coherency architecture for embedded manycores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Marandola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Louise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cudennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5632,51 +5632,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A first step to performance prediction for heterogeneous processing on manycores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Louise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 51, pp.2952-2956. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5736,100 +5736,100 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dkhil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X.K. Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dubrulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Louise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rochange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 29, pp.1134-1145. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.procs.2014.05.102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01831558v1</w:t>
@@ -5840,51 +5840,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relativistic structure of heavy quarkonia. Application to their leptonic decays.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Louise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Dugne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6442,51 +6442,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcul de majorants sûrs de temps d'exécution au pire pour des tâches d'applications temps-réels critiques, pour des systèmes disposants de caches mémoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rémi Louise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Systèmes embarqués. Université Paris Sud - Paris XI, 2002. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6603,51 +6603,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B032D101"/>
+    <w:nsid w:val="42F44D11"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6834,51 +6834,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-louise" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4604-6453" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528587v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Louise" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-13852-1_26" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528841v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barbaresco" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Schopfer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vergnaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rioux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labreuche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-13852-1_22" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462718v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Goubier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Martinovi&#269;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dubrulle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ganne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50454-0_24" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462837v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ajmar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmine D&#8217;amico" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Grita" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29029-0_21" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879612v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roumage" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Azaiez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Faure" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881750v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881272v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316271v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Sirdey" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447376v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo de Oliveira Castro" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barthou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456250v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QCE65121.2025.00217" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570920v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gilbert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rodriguez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QCE60285.2024.00068" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394545v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-36030-5_18" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495505v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benoit" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSoC60832.2023.00039" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495483v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-36030-5_13" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03960155v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Louise" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSoC57363.2022.00010" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495534v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Bettonte" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08760-8_18" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595285v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596241v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596174v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655977v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294504v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455669v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462757v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Scionti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Martinovic" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Terzo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Walter" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Levrier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22354-0_19" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495518v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI49217.2020.00058" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273072v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3310273.3322830" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281021v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01425902v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Khanh Do" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Cohen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257237v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190205v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Dkhil" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuankhanh Do" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rochange" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2015.109" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01844036v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Louise" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005467900450050" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257231v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01838137v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benoit" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSoC.2015.39" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01832764v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.K. Do" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dkhil" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27122-4_32" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01838146v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dubrulle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Goubier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSoC.2014.54" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136092v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2014.05.102" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01071470v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safae Dahmani" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Cudennec" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane R&#233;mi Louise" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Gogniat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257246v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00832504v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Aubry" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Beaucamps" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blanc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bodin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiu Carpov" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2013.05.330" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239714v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01838149v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSoC.2013.16" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00741947v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jussara Marandola" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Thomas Acquaviva" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bader" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551680v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551572v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551584v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCS.2010.5547134" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00263920v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chabrol" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent David" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aussagues" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Vidal-Naquet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00261314v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495468v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Phab" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocs.2023.102004" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462577v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-021-00483-1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220146v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaston" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Kosmatov" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Lapitre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-16722-6_22" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01831553v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2017.05.251" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01831555v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marandola" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cudennec" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2016.05.481" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01831557v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2015.05.493" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01831558v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022875v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Dugne" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Mathiot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04520657v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04520724v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462521v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003176664" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952318v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119332015.ch7" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00695930v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-louise" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4604-6453" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528587v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Louise" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-13852-1_26" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528841v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barbaresco" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Schopfer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vergnaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rioux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labreuche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-13852-1_22" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462718v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Goubier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Martinovi&#269;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dubrulle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ganne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50454-0_24" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462837v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ajmar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmine D&#8217;amico" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Grita" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29029-0_21" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879612v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roumage" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Azaiez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Faure" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881750v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881272v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316271v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Sirdey" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447376v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo de Oliveira Castro" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barthou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456250v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QCE65121.2025.00217" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570920v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gilbert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rodriguez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QCE60285.2024.00068" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394545v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-36030-5_18" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495505v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benoit" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSoC60832.2023.00039" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495483v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-36030-5_13" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03960155v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Louise" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSoC57363.2022.00010" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495534v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Bettonte" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08760-8_18" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595285v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596174v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596241v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655977v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294504v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455669v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462757v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Scionti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Martinovic" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Terzo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Walter" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Levrier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22354-0_19" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495518v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI49217.2020.00058" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273072v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3310273.3322830" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281021v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01425902v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Khanh Do" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Cohen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257231v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01844036v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Louise" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005467900450050" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257237v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190205v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Dkhil" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuankhanh Do" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rochange" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2015.109" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01838137v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benoit" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSoC.2015.39" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01832764v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.K. Do" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dkhil" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27122-4_32" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01071470v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safae Dahmani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Cudennec" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane R&#233;mi Louise" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Gogniat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01838146v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dubrulle" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Goubier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSoC.2014.54" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136092v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2014.05.102" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257246v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00832504v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Aubry" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Beaucamps" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blanc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bodin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiu Carpov" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2013.05.330" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239714v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01838149v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSoC.2013.16" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00741947v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jussara Marandola" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Thomas Acquaviva" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bader" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551680v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551572v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551584v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCS.2010.5547134" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00263920v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chabrol" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent David" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aussagues" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Vidal-Naquet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00261314v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495468v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Phab" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocs.2023.102004" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462577v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-021-00483-1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220146v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaston" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Kosmatov" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Lapitre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-16722-6_22" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01831553v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2017.05.251" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01831555v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marandola" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cudennec" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2016.05.481" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01831557v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2015.05.493" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01831558v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022875v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Dugne" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Mathiot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04520657v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04520724v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462521v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003176664" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952318v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119332015.ch7" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00695930v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>