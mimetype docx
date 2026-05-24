--- v1 (2026-05-02)
+++ v2 (2026-05-24)
@@ -85,50 +85,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0003-4604-6453</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=3QalTo4AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -152,520 +173,520 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G-Score, the Maximum Cardinality Matching Gn Series as a Benchmark for Quantum Computers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Louise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QUEST-IS 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Paris, France. 2743, Springer Nature Switzerland, pp.260-269, 2026, Communications in Computer and Information Science, 978-3-032-13851-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-032-13852-1_26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05528587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BACQ - Application-Oriented Benchmarks for Quantum Computing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Barbaresco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicien Schopfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Labreuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QUEST-IS 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Paris, France. 2743, Springer Nature Switzerland, pp.217-226, 2026, Communications in Computer and Information Science, 978-3-032-13851-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-032-13852-1_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05528841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-Time Model of Computation over HPC/Cloud Orchestration - The LEXIS Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Goubier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Martinovič</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dubrulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ganne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Louise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Complex, Intelligent, and Software Intensive Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Intelligent Systems and Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1194, Springer International Publishing, pp.255-266, 2021, Advances in Intelligent Systems and Computing, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-50454-0_24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04462718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Earthquake and Tsunami Workflow Leveraging the Modern HPC/Cloud Environment in the LEXIS Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Goubier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Ajmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmine D’amico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dubrulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanna Grita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Network-Based Information Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1036, Springer International Publishing, pp.223-234, 2020, Advances in Intelligent Systems and Computing, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-29029-0_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04462837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -675,508 +696,508 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time Mode-Aware Dataflow: A Dataflow Model to Specify and Analyze Mode-dependent CPSs under Relaxed Timing Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Roumage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selma Azaiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Louise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04879612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Extended Survey and a Comparison Framework for Dataflow Models of Computation and Communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Roumage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selma Azaiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Louise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04881750v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Ingenuity Mars Helicopter Specified and Analyzed with the Real-time Mode-aware Dataflow Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Roumage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selma Azaiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Louise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04881272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting old combinatorial beasts in the quantum age: quantum annealing versus maximal matching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Vert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Sirdey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Louise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02316271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design-Space Exploration of Stream Programs through Semantic-Preserving Transformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo de Oliveira Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Louise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Barthou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00447376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1186,3896 +1207,3896 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vector Annealing, a Quantum-Inspired Technique: Benchmarking Performance Against Quantum and Simulated Annealing within the BACQ Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Louise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 IEEE International Conference on Quantum Computing and Engineering (QCE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Albuquerque, France. pp.1989-1996, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/QCE65121.2025.00217⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05456250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmarking Quantum Annealers with Near-Optimal Minor-Embedded Instances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Louise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QCE 2024 - 5th International Conference on Quantum Computing and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Montréal, Canada. pp.531-537, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/QCE60285.2024.00068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04570920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving Higher Order Binary Optimization Problems on NISQ Devices: Experiments and Limitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Louise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Sirdey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCS 2023 - 23rd International Conference on Computational Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Prague, Czech Republic. pp.224-232, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-36030-5_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04394545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Runtime support for automatic placement of workloads on heterogeneous processors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Louise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 IEEE 16th International Symposium on Embedded Multicore/Many-core Systems-on-Chip (MCSoC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Singapore, Singapore. pp.210-217, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MCSoC60832.2023.00039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04495505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TAQOS: A Benchmark Protocol for Quantum Optimization Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Louise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Sirdey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Prague, Czech Republic. pp.168-176, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-36030-5_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04495483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A survey of main dataflow MoCCs for CPS design and verification</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stephane Louise</w:t>
+                <w:t xml:space="preserve">Quantum approaches for WCET-related optimization problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Bettonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Vert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Louise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Sirdey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MCSoC 2022 - 2022 IEEE 15th International Symposium on Embedded Multicore/Many-core Systems-on-Chip</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MCSoC57363.2022.00010⟩</w:t>
+              <w:t xml:space="preserve">ICCS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Londres, United Kingdom. pp.202--217, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-08760-8_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03960155v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04495534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum approaches for WCET-related optimization problems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Evaluation des performances du recuit quantique sur des instances de couplage biparti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Vert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Louise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Sirdey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04495534v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03595285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des performances du recuit quantique sur des instances de couplage biparti</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Renaud Sirdey</w:t>
+                <w:t xml:space="preserve">A survey of main dataflow MoCCs for CPS design and verification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Roumage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selma Azaiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Louise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MCSoC 2022 - 2022 IEEE 15th International Symposium on Embedded Multicore/Many-core Systems-on-Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Dec 2022, Penang, Malaysia. pp.1-9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MCSoC57363.2022.00010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03595285v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03960155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmarking QAOA through Maximum Cardinality Matching</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Towards a quantum algorithm for evaluating WCETs: an overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Bettonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Louise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Sirdey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Louise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03596174v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03596241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a quantum algorithm for evaluating WCETs: an overview</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Benchmarking QAOA through Maximum Cardinality Matching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Sirdey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Louise</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renaud Sirdey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03596241v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03596174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum approaches for WCET-related optimization problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Bettonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Vert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Louise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Sirdey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON COMPUTATIONAL SCIENCE ICCS 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03655977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two real-time applications of quantum computing for the evaluation of WCETs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Bettonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Louise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Sirdey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compas2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Lyon (online), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03294504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a quantum algorithm for evaluating WCETs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Bettonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Louise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Sirdey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Quantum Software Engineering and Technology Workshop | IEEE Quantum Week 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Virtual Conference, United States. pp.66-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03455669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HPC, Cloud and Big-Data Convergent Architectures: The LEXIS Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Scionti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Martinovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Terzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Levrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Book cover Book cover Conference on Complex, Intelligent, and Software Intensive Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Seville (Spain), France. pp.200-212, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-22354-0_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04462757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Operational Quantum Annealers are Cursed by their Qubits Interconnection Topologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Vert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Sirdey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Louise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 IEEE Computer Society Annual Symposium on VLSI (ISVLSI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Limassol, Cyprus. pp.282-287, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISVLSI49217.2020.00058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04495518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the limitations of the chimera graph topology in using analog quantum computers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Vert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Sirdey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Louise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the 16th ACM International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Alghero, Italy. pp.226-229, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3310273.3322830⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02273072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers l'exploitation de calculateurs quantiques analogiques pour l'optimisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Vert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Sirdey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Louise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2019 : 20ème congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02281021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transaction Parameterized Dataflow: A Model for Context-Dependent Streaming Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan Khanh Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Louise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Design, Automation &amp; Test in Europe Conference &amp; Exhibition (DATE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01425902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing the Latency of Data-Dependent Tasks in Embedded Streaming Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan Khanh Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Louise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 9th International Symposium on Embedded Multicore/Many-core Systems-on-Chip (MCSoC 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01257231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a model of computation for time-constrained applications on manycores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Louise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 10th International Conference on Evaluation of Novel Approaches to Software Engineering - Volume 1: ENASE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Barcelona, Spain. pp.45-50, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0005467900450050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01844036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Empirical Evaluation of a Programming Model for Context-Dependent Real-time Streaming Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan Khanh Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Louise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dubrulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Goubier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Architecture, Languages, Compilation and Hardware support for Emerging ManYcore systems (ALCHEMY 2015, associated with ICCS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01257237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Hybrid Scheduling Algorithm Based on Self-Timed and Periodic Scheduling for Embedded Streaming Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Dkhil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuankhanh Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Louise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rochange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd Euromicro International Conference on Parallel, Distributed, and Network-Based Processing (PDP 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Turku, Finland. pp.711--715, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/PDP.2015.109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03190205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Performance Prediction for Automatic Placement of Heterogeneous Workloads on Many-cores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Louise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 IEEE 9th International Symposium on Embedded Multicore/Many-core Systems-on-Chip</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Turin, Italy. pp.159-166, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MCSoC.2015.39⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01838137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-timed periodic scheduling of data-dependent tasks in embedded streaming applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X.K. Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dkhil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Louise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Algorithms and Architectures for Parallel Processing. ICA3PP 2015. Lecture Notes in Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Zhangjiajie, China. pp.458-478, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-27122-4_32⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01832764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using the Spring Physical Model to Extend a Cooperative Caching Protocol for Many-Core Processors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safae Dahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Cudennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rémi Louise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Gogniat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 8th International Symposium on Embedded Multicore/Many-core Systems-on-Chip (MCSoC-14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Aizu-Wakamatsu, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01071470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model of computation for real-time applications on embedded manycores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Louise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dubrulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Goubier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 IEEE 8th International Symposium on Embedded Multicore/Manycore SoCs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Aizu-Wakamatsu, Japan. pp.333-340, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MCSoC.2014.54⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01838146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Timed Periodic Scheduling For Cyclo-Static DataFlow Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Dkhil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuankhanh Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dubrulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Louise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rochange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Architecture, Languages, Compilation and Hardware support for Emerging ManYcore systems - ALCHEMY 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Cairns, Australia. pp.1134--1145, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2014.05.102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01136092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing the StreamIt and ΣC Languages for Manycore Processors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan Khanh Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Louise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourth International workshop on Data-Flow Models for extreme scale computing (DFM 2014, associated with PACT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Edmonton, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01257246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extended Cyclostatic Dataflow Program Compilation and Execution for an Integrated Manycore Processor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Edouard Beaucamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergiu Carpov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alchemy 2013 - Architecture, Languages, Compilation and Hardware support for Emerging ManYcore systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Barcelona, Spain. pp.1624-1633, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.procs.2013.05.330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00832504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Worst-Case Communication Overhead in a Many-Core based Shared-Memory Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Dkhil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Louise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rochange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Junior Researcher Workshop on Real-Time Computing (JRWRTC 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Sophia Antipolis, France. pp.53-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01239714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A formal evaluation of mean-time access latencies for interleaved on-chip shared banked-memory in manycores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Louise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 IEEE 7th International Symposium on Embedded Multicore Socs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Tokyo, Japan. pp.19-24, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MCSoC.2013.16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01838149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing Cache Coherent Architectures with Access Patterns for Embedded Manycore Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jussara Marandola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Louise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Cudennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Thomas Acquaviva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on System-on-Chip 2012 (SoC 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tampere University of Technology, Department of Computer Systems, Oct 2012, Tampere, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00741947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Mapping of Stream Programs on Multicore Architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo de Oliveira Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Louise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Barthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Compilers for Parallel Computers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00551680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multidimensional array slicing DSL for Stream Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo de Oliveira Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Louise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Barthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International IEEE Workshop on Practical Aspects of High-Level Parallel Programming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2010, Krakow, Poland. p913-918</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00551572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing Memory Requirements of Stream Programs by Graph Transformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo de Oliveira Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Louise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Barthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International IEEE Conference on High Performance Computing and Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Caen, France. p171-180, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HPCS.2010.5547134⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00551584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OASIS: A chain of Development for Fault-Tolerant Deterministic Distributed Real-Time Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Aussagues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Louise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Vidal-Naquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Braunschweig Conference Automation Assitance and Embedded Real Time Platforms of Transportation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2005, Braunschweig, Germany. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00263920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OASIS: A chain of development for safety-critical embedded real-time systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Vidal-Naquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Vidal-Naquet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christophe Aussagues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Louise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd European Congress Embedded Real Time Software. (ERTS 2004)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2004, Toulouse, France. CD-ROM Proceedings - 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00261314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5085,865 +5106,865 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First Attempts at Cryptanalyzing a (Toy) Block Cipher by Means of Quantum Optimization Approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Phab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Louise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Sirdey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of computational science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 69, pp.102004. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jocs.2023.102004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04495468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmarking Quantum Annealing Against “Hard” Instances of the Bipartite Matching Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Vert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Sirdey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Louise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SN Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 2 (2), pp.106. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42979-021-00483-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04462577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A data flow model with frequency arithmetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dubrulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gaston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolai Kosmatov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnault Lapitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Louise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11424, pp.369-385. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-16722-6_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04220146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An OpenMP backend for the Σc streaming language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Louise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 108, pp.1073-1082. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2017.05.251⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01831553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pattern based cache coherency architecture for embedded manycores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Marandola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Louise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cudennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 80, pp.1542-1553. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.procs.2016.05.481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01831555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A first step to performance prediction for heterogeneous processing on manycores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Louise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 51, pp.2952-2956. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2015.05.493⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01831557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-timed periodic scheduling for a cyclo-static dataflow model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dkhil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Dkhil</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">X.K. Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dubrulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Louise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rochange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 29, pp.1134-1145. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.procs.2014.05.102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01831558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relativistic structure of heavy quarkonia. Application to their leptonic decays.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Louise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Dugne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Mathiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 472, pp.357-365</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00022875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5953,219 +5974,219 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From static analyses to runtime verification of cyber-physical systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Roumage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selma Azaiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Louise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DAC 2023 - 2023 60th ACM/IEEE Design Automation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, San Francisco, United States. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04520657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A runtime adaptation tool for cyber-physical systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Roumage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selma Azaiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Louise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACACES 2022 - 18th International Summer School on Advanced Computer Architecture and Compilation for High-performance Embedded Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Fiuggi, Italy. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04520724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6175,250 +6196,250 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HPC, Big Data, and AI Convergence Towards Exascale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Terzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Martinovič</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Martinovič</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thierry Goubier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Louise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HPC, Big Data, and AI Convergence Towards Exascale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, CRC Press, 2022, 9781003176664. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/9781003176664⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04462521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DSL Stream Programming on Multicore Architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo de Oliveira Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Louise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Barthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Programming multi-core and many-core computing systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Wiley and Sons, chapter 12, 2014, 978-0-470-93690-0. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119332015.ch7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00952318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6428,114 +6449,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcul de majorants sûrs de temps d'exécution au pire pour des tâches d'applications temps-réels critiques, pour des systèmes disposants de caches mémoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rémi Louise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Systèmes embarqués. Université Paris Sud - Paris XI, 2002. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00695930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId165"/>
+      <w:footerReference w:type="default" r:id="rId166"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6603,51 +6624,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="42F44D11"/>
+    <w:nsid w:val="00F06ABB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6834,51 +6855,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-louise" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4604-6453" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528587v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Louise" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-13852-1_26" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528841v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barbaresco" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Schopfer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vergnaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rioux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labreuche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-13852-1_22" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462718v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Goubier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Martinovi&#269;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dubrulle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ganne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50454-0_24" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462837v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ajmar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmine D&#8217;amico" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Grita" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29029-0_21" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879612v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roumage" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Azaiez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Faure" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881750v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881272v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316271v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Sirdey" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447376v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo de Oliveira Castro" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barthou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456250v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QCE65121.2025.00217" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570920v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gilbert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rodriguez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QCE60285.2024.00068" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394545v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-36030-5_18" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495505v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benoit" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSoC60832.2023.00039" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495483v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-36030-5_13" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03960155v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Louise" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSoC57363.2022.00010" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495534v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Bettonte" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08760-8_18" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595285v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596174v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596241v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655977v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294504v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455669v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462757v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Scionti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Martinovic" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Terzo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Walter" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Levrier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22354-0_19" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495518v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI49217.2020.00058" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273072v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3310273.3322830" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281021v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01425902v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Khanh Do" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Cohen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257231v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01844036v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Louise" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005467900450050" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257237v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190205v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Dkhil" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuankhanh Do" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rochange" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2015.109" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01838137v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benoit" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSoC.2015.39" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01832764v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.K. Do" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dkhil" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27122-4_32" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01071470v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safae Dahmani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Cudennec" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane R&#233;mi Louise" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Gogniat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01838146v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dubrulle" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Goubier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSoC.2014.54" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136092v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2014.05.102" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257246v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00832504v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Aubry" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Beaucamps" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blanc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bodin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiu Carpov" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2013.05.330" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239714v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01838149v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSoC.2013.16" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00741947v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jussara Marandola" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Thomas Acquaviva" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bader" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551680v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551572v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551584v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCS.2010.5547134" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00263920v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chabrol" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent David" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aussagues" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Vidal-Naquet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00261314v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495468v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Phab" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocs.2023.102004" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462577v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-021-00483-1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220146v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaston" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Kosmatov" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Lapitre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-16722-6_22" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01831553v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2017.05.251" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01831555v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marandola" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cudennec" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2016.05.481" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01831557v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2015.05.493" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01831558v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022875v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Dugne" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Mathiot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04520657v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04520724v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462521v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003176664" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952318v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119332015.ch7" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00695930v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-louise" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4604-6453" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=3QalTo4AAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528587v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Louise" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-13852-1_26" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528841v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barbaresco" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Schopfer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vergnaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rioux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labreuche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-13852-1_22" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462718v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Goubier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Martinovi&#269;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dubrulle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ganne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50454-0_24" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462837v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ajmar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmine D&#8217;amico" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Grita" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29029-0_21" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879612v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roumage" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Azaiez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Faure" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881750v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881272v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316271v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Sirdey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447376v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo de Oliveira Castro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barthou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456250v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QCE65121.2025.00217" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570920v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gilbert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rodriguez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QCE60285.2024.00068" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394545v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-36030-5_18" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495505v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benoit" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSoC60832.2023.00039" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495483v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-36030-5_13" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495534v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Bettonte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08760-8_18" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595285v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03960155v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Louise" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSoC57363.2022.00010" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596241v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596174v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655977v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294504v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455669v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462757v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Scionti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Martinovic" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Terzo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Walter" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Levrier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22354-0_19" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495518v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI49217.2020.00058" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273072v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3310273.3322830" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281021v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01425902v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Khanh Do" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Cohen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257231v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01844036v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Louise" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005467900450050" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257237v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190205v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Dkhil" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuankhanh Do" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rochange" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2015.109" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01838137v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benoit" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSoC.2015.39" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01832764v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.K. Do" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dkhil" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27122-4_32" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01071470v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safae Dahmani" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Cudennec" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane R&#233;mi Louise" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Gogniat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01838146v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dubrulle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Goubier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSoC.2014.54" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136092v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2014.05.102" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257246v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00832504v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Aubry" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Beaucamps" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blanc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bodin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiu Carpov" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2013.05.330" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239714v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01838149v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSoC.2013.16" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00741947v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jussara Marandola" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Thomas Acquaviva" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bader" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551680v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551572v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551584v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCS.2010.5547134" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00263920v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chabrol" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent David" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aussagues" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Vidal-Naquet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00261314v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495468v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Phab" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocs.2023.102004" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462577v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-021-00483-1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220146v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaston" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Kosmatov" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Lapitre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-16722-6_22" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01831553v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2017.05.251" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01831555v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marandola" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cudennec" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2016.05.481" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01831557v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2015.05.493" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01831558v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022875v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Dugne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Mathiot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04520657v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04520724v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462521v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003176664" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952318v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119332015.ch7" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00695930v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>