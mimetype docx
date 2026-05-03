--- v0 (2026-03-17)
+++ v1 (2026-05-03)
@@ -337,169 +337,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05369667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La différence pragmatiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Madelrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Pragmatism and American Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, XVI (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04581308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La critique comme attitude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Madelrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyse Opinion Critique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04511646v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04581308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naturalisme et nature humaine : la théorie pragmatiste des instincts</w:t>
               </w:r>
@@ -3538,199 +3538,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00920541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fantômes de vivants</w:t>
+                <w:t xml:space="preserve">Recherches psychiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Madelrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Waterlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frédéric Worms; Arnaud François; Camille Riquier; Stéphane Madelrieux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'énergie spirituelle / Henri Bergson</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires de France, pp.273--289, 2009, Quadrige. Grands textes, 978-2-13-057023-3</w:t>
+              <w:t xml:space="preserve">, Presses universitaires de France, pp.410-421, 2009, Quadrige. Grands textes, 978-2-13-057023-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01172802v1</w:t>
+                <w:t xml:space="preserve">halshs-01172801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherches psychiques</w:t>
+                <w:t xml:space="preserve">Fantômes de vivants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Madelrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Waterlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frédéric Worms; Arnaud François; Camille Riquier; Stéphane Madelrieux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'énergie spirituelle / Henri Bergson</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires de France, pp.410-421, 2009, Quadrige. Grands textes, 978-2-13-057023-3</w:t>
+              <w:t xml:space="preserve">, Presses universitaires de France, pp.273--289, 2009, Quadrige. Grands textes, 978-2-13-057023-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01172801v1</w:t>
+                <w:t xml:space="preserve">halshs-01172802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3870,441 +3870,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03970487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La philosophie de John Dewey : repères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Madelrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Librairie philosophique J. Vrin, pp.224, 2016, repères philosophiques, 978-2-7116-2646-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01286679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’influence de Darwin sur la philosophie et autres essais de philosophie contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Dewey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Madelrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Chataigné Pouteyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gallimard, pp.346, 2016, Bibliothèque de philosophie, 978-2-07-014462-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Dewey</w:t>
+                <w:t xml:space="preserve">halshs-01327707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rêve ; Fantômes de vivants et recherche psychique / Henri Bergson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Madelrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude Gautier</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bergson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Madelrieux</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sibertin-Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lucie Chataigné Pouteyo</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Waterlot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédéric Worms. Presses Universitaires de France, pp.126, 2013, Quadrige, 978-2-13-059048-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur le pragmatisme de William James / Henri Bergson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Madelrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Gallimard, pp.346, 2016, Bibliothèque de philosophie, 978-2-07-014462-4</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bergson Henri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUF. Presses Universitaires de France, pp.167, 2011, Quadrige, 978-2-13-058812-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Librairie philosophique J. Vrin, pp.224, 2016, repères philosophiques, 978-2-7116-2646-5</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bergson et James, cent ans après</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Madelrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de France, pp.151, 2011, Science, histoire et société. Travaux et recherches, 978-2-13-058205-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...162 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00920362v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-00920371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écrits philosophiques</w:t>
               </w:r>
@@ -5230,51 +5230,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le postulat de l'empirisme immédiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Dewey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Madelrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5404,51 +5404,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="603F2E38"/>
+    <w:nsid w:val="5F6C5322"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5635,51 +5635,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-madelrieux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7942-4433" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113929137" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05030468v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Madelrieux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.882.0043" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05369667v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.942.0018" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04511646v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04581308v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04576878v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.872.0023" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04576881v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.731.0140" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04121078v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03970554v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19053/01235095.v8.n30.2022.13481" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03970611v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rphi.224.0475" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03629102v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03629059v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11016-021-00660-1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02421702v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.823.0505" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02421715v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Shusterman" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.823.0557" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02421790v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18758185-01402005" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01745126v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4454/philinq.v5i2.194" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02421777v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5380/dp.v14i2.57240" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02421796v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/SF2017-003008" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02421803v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01753370v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01286706v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01286700v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01286714v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.2529" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00919438v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/intel.2013.1061" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01286720v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejpap.549" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00919445v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/theoremes.376" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00919460v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.787.1043" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03631156v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brahami" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophique.142" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-QCF8S39K-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03631222v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03631195v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03631129v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.693.0375" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03970599v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03970586v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241172v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03970528v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03629069v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Bergsonian-Mind/Sinclair-Wolf/p/book/9780367074333" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03629077v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Jamesian-Mind/Marchetti/p/book/9780367140007" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03629083v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/John-Deweys-Ethical-Theory-The-1932-Ethics/Frega-Levine/p/book/9780367201593" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02421765v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108367455.004" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01753297v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01753187v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gautier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01286688v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00920536v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.worms.2013.02.0101" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00920541v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172802v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Waterlot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172801v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04277080v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03970487v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327707v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Dewey" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chataign&#233; Pouteyo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Renault" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01286679v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00920498v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bergson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sibertin-Blanc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00920362v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00920371v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bergson Henri" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00920507v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Worms" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bouaniche" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie During" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00920524v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fran&#231;ois" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00920518v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03972848v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03972840v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02421681v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01744837v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gontier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-05782-6" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01753236v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01753325v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03631232v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.787.1014" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-madelrieux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7942-4433" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113929137" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05030468v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Madelrieux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.882.0043" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05369667v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.942.0018" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04581308v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04511646v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04576878v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.872.0023" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04576881v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.731.0140" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04121078v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03970554v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19053/01235095.v8.n30.2022.13481" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03970611v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rphi.224.0475" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03629102v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03629059v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11016-021-00660-1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02421702v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.823.0505" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02421715v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Shusterman" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.823.0557" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02421790v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18758185-01402005" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01745126v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4454/philinq.v5i2.194" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02421777v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5380/dp.v14i2.57240" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02421796v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/SF2017-003008" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02421803v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01753370v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01286706v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01286700v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01286714v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.2529" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00919438v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/intel.2013.1061" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01286720v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejpap.549" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00919445v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/theoremes.376" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00919460v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.787.1043" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03631156v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brahami" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophique.142" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-QCF8S39K-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03631222v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03631195v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03631129v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.693.0375" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03970599v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03970586v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241172v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03970528v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03629069v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Bergsonian-Mind/Sinclair-Wolf/p/book/9780367074333" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03629077v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Jamesian-Mind/Marchetti/p/book/9780367140007" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03629083v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/John-Deweys-Ethical-Theory-The-1932-Ethics/Frega-Levine/p/book/9780367201593" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02421765v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108367455.004" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01753297v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01753187v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gautier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01286688v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00920536v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.worms.2013.02.0101" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00920541v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172801v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Waterlot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172802v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04277080v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03970487v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01286679v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327707v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Dewey" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chataign&#233; Pouteyo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Renault" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00920498v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bergson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sibertin-Blanc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00920371v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bergson Henri" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00920362v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00920507v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Worms" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bouaniche" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie During" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00920524v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fran&#231;ois" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00920518v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03972848v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03972840v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02421681v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01744837v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gontier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-05782-6" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01753236v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01753325v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03631232v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.787.1014" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>