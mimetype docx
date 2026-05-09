--- v0 (2026-03-15)
+++ v1 (2026-05-09)
@@ -529,553 +529,571 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Steyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion et management public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 7 (2)</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 7 (2), pp.73-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gmp.072.0073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05522417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation packaging responsable : quel design pour les consommateurs à faible sensibilité écoresponsable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Magne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Organisation Responsable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 13 (2), pp 37-59</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 13 (2), pp 37-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ror.132.0037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05522413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essai de mesure de l’attitude esthétique du consommateur face au packaging du produit : une application au design de couvertures de livres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Magne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 196 (1), pp 33-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05522410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (48)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (47)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">EN SOUMISSION : Intelligence territoriale et acceptabilité sociale des innovations énergétiques : le cas du débat public Fos-Berre Provence.</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand les fractures culturelles deviennent un levier d’innovation managériale : expériences, dispositifs et création de valeur publique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eléna Moczulski</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Steyer</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Côme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stela Raytcheva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème colloque de l’Association Internationale de Recherche en Management Public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIRMAP, May 2026, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">EN SOUMISSION : Quand les fractures culturelles deviennent un levier d’innovation managériale : expériences, dispositifs et création de valeur publique.</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05522364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intelligence territoriale et acceptabilité sociale des innovations énergétiques : le cas du débat public Fos-Berre Provence.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Coelho</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléna Moczulski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stela Raytcheva</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Steyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème colloque de l’Association Internationale de Recherche en Management Public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIRMAP, May 2026, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05522365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gamification citoyenne au secours de l'écofatigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Leprieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Côme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIRMAP 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIRMAP - Université Versailles Saint-Quentin, Jun 2025, Saint-Quentin en Yvelines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05522012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leviers pour un Management Responsable Intégré au musée : le cas du musée des Beaux-Arts de Tours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1091,73 +1109,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIRMAP 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIRMAP - Université Versailles Saint-Quentin, Jun 2025, Saint-Quentin en Yveline, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05522017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Public Innovation and social ethics in cultural policies: the question of cultural rights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1173,276 +1191,371 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Ethics and Innovation in Public Administration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LAREQUOI, ISM-IAE de l’Université de Versailles Saint-Quentin-en-Yvelines, Jan 2024, Saint-Quentin-en-Yvelines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05521936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation explicative des achats responsables des clients d'une enseigne de distribution : le rôle des valeurs du consommateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05521936v1</w:t>
-[...34 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Leprieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Coutelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MASHS 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris 1 - Maison des Sciences économiques, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05521968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mieux comprendre le processus de formation de la valeur durable perçue : Une approche par les chaînages cognitifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Leprieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Coutelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Durif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18eme journée AFM du Marketing agroalimentaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFM - IAE de Montpellier, Sep 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05521983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le consentement à payer les produits alimentaires durables : les valorisations en fonction des caractéristiques personnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Leprieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Magne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Coutelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée AFM Prix et Valeur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFM - IAE de Tours, May 2024, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05521977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduire la fracture culturelle par des politiques culturelles innovantes : quels leviers, pour quelle(s) valeur(s) publique(s) ? 13ème colloque AIRMAP, IAE d’Amiens. 12-13 et 14 juin.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1484,168 +1597,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème colloque AIRMAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAE d’Amiens, Jun 2024, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05521952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Budget participatif des villes : instrument de la permanence dans le changement ? Une comparaison entre 4 capitales européennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1674,306 +1692,306 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème colloque AIRMAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIRMAP, May 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05521866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution de la RSE à la valeur stratégique de l’enseigne Picard pour les directions fonctionnelles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Coutelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Leprieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Magne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Etienne Thil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Etienne Thil, Oct 2022, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05521854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La perception du packaging responsable : suffit-il d’afficher la couleur ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Magne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier Design Bleu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agence de design packaging CALYPSO; Groupe AMSTRONG, Nov 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05524310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux du packaging responsable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Magne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chaire de Positive Business</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Ateliers d’éclairage du Marketing Positif organisés par l’ADETEM; Dr Béatrice Bellini, Sep 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05524306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'expérience client physique à l'expérience client digitale : du concept à la mesure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1989,73 +2007,155 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium Management de la qualité et de l’expérience client : enjeux, pratiques et méthodes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chaire La Poste de l’Institut Supérieur du Management (ISM), Université de Versailles Saint Quentin en Yvelines, laboratoire LAREQUOI, Mar 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05524295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mesurer l’expérience client : enjeux et obstacles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Magne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Côme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium : Management de la qualité et de l’expérience client : enjeux, pratiques et méthodes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chaire La Poste de l’Institut Supérieur du Management (ISM), Université de Versailles Saint Quentin en Yvelines, laboratoire LAREQUOI, Mar 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05524288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une expérience client innovante : réflexion(s) sur le point de distribution de services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2071,73 +2171,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère rencontre de la Filière Qualité Satisfaction Client</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Versailles Saint-Quentin, Jan 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05524261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adoption des mobilités urbaines innovantes : le rôle de la sensibilité écoresponsable du citoyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2166,155 +2266,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème colloque AIRMAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIRMAP, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05521838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’implication citoyenne par les outils digitaux du marketing participatif : innovation dans la gouvernance des collectivités locales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Côme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2330,73 +2348,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème colloque AIRMAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIRMAP, May 2018, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05521827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorisation de l’innovation par les grandes villes françaises sur leurs sites web : comment forger l’identité de marque d’une smart city ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2425,73 +2443,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Rencontre du Groupe de Recherche « Innovation » de l’AIMS,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIMS, Sep 2017, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05521817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explorer la réponse esthétique du consommateur : de l’analyse des données textuelles aux modèles quantiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2507,280 +2525,280 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier méthodologie de l’AIMS, La quantification des données qualitatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIMS - ESSCA, Nov 2016, Boulogne Billancourt, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05521732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signes perçus et valorisations des formes innovantes du design produit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Magne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère Journée de l’innovation Abbé Grégoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNAM-AIMS et Académie de l’Entrepreneuriat et de l’Innovation, Mar 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05521805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explorer les effets du design de produit sur la réponse esthétique du consommateur: en quête de méthodologies innovantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Magne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de recherche PRISM-GREGOR, « Quelles méthodologies de recherche innovantes pour les sciences de gestion ? »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAE de Paris, May 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05521811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des stimuli centraux aux signes périphériques de l’innovation packaging durable : faut-il en finir avec les « écolabels » ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Magne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Rencontre du Groupe de Recherche Thématique «Innovation » de l’AIMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIMS, Sep 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05521789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La valorisation de la marque-ville : le rôle du site web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2796,142 +2814,142 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Smart Cities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LAREQUOI, Université de Versailles Saint-Quentin-en-Yvelines, May 2016, Saint-Quentin-en-Yvelines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05521782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La cocréation de produits et services au service de l’innovation par le design : Essai de classification des pratiques de co-création de produits et services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Magne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Rencontre du Groupe de Recherche Thématique « Innovation » de l’AIMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIMS, Sep 2015, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05521709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Labels et confiance : La marque Europe… quelle est l’influence du territoire sur le passage à l’acte du consommateur/citoyen ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2947,73 +2965,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Citoyenneté et intégration européennes - Les entreprises et l’intégration européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISM-LAREQUOI, Université de Versailles Saint-Quentin-en-Yvelines, Jan 2015, Saint-Quentin-en-Yvelines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05521714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment faire agir le citoyen/consommateur face au développement durable ? - les processus d'influence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3029,1526 +3047,1457 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Développement Durable: de l’intention à l’action, Communication et Transition Sociétale.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAE de Toulouse, Apr 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05524256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’apparence des cosmétiques : les choix marketing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Magne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Droit et Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire CDA-Epitoul, Université Toulouse 1, Jun 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05521706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La perception par les consommateurs des stratégies de marques dans l’audiovisuel : le cas des sagas chez les jeunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Magne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Les stratégies de marque dans l’audiovisuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESAV – Université Toulouse 2, Apr 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05521703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marque et Marketing : construire la personnalité d’une marque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Magne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Les Métamorphoses de la marque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire CDA-Epitoul, Université Toulouse 1, Jun 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05521701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que pensent les Français du design ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Magne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Brand Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris X Nanterre, Mar 2010, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05524252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éco-communication et marketing vert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Magne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Journées Emballage-Entreprises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IUT de Castres, Mar 2010, Castres, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05524245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation Packaging et Développement durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Magne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Salon Easyfair Packaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Espace Diagora, Jun 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05524240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design, Marketing and Innovation: Italian Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Magne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Design IAE Toulouse - Domus Academy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAE de Toulouse, Oct 2006, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05524233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’innovation packaging par la sensorialité : la dimension tactile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Magne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Packagings Innovants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INDP (Institut National du Design de Packaging); Cité de l’Espace, 2006, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05524217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’expérience olfactive du consommateur, comprendre les effets des stimuli olfactifs sur le consommateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Magne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée sur le marketing olfactif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAE de Toulouse, Sep 2006, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05524224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and Marketing: A Question of Form(s)?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Magne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brand Design Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Politecnico di Milano - School of Design, 2005, Milano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05524210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sous le design, les idéologies : design et marketing, une question de formes?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Magne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère Journée AFM sur le Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFM, Jan 2004, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05521698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Film Marketing: Results and Consequences of an Inflationary Trend</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Laurichesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIIe conférence Management Arts &amp; Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIMAC, Jun 2003, Milan (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05521695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sous le design, les idéologies : les conflits idéologiques de la gestion des formes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Magne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Rencontres Histoire et Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05522282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Sensibilité Esthétique Personnelle et design de produit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Magne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du Luxe, de l’Emballage et du Conditionnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFEC (Institut Français de l’Emballage et du Conditionnement), 2002, Cognac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05524201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensibilité Esthétique Personnelle” et design de produit : à la recherche de types esthétiques de consommateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Magne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère Journée AFM sur le Marketing Sensoriel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CERAM, Jun 2002, Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05521683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Sensibilité Esthétique Personnelle : à la recherche de types esthétiques de consommateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Magne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lettre bimestrielle Human Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EUROSYN Paris, 2001, Paris, France. pp 25-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05524190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment mesurer l’attitude esthétique ? Validation d’une échelle de mesure appliquée au design de couvertures de livres.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Durrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Magne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15e Congrès International de l’Association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFM, May 1999, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05521651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un modèle de l’expérience esthétique du consommateur : apports et limites de la notion de forme-design et des deux concepts d’attitude esthétique et de sensibilité esthétique personnelle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Magne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marketing des objets de mode : pratiques et controverses.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association pour l’Université de la Mode, Université Lyon 2 / E.M. Lyon / IAE : Université Jean Moulin, Jun 1999, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05521666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche qualitative du construit de “Sensibilité Esthétique Personnelle” : une grille d'interprétation jungienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Magne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14e Congrès International de l’Association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFM, May 1998, Bordeaux, France. pp. 795-829</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05521634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation du design de produit et du design de packaging : un état de l’art sur la notion de forme-design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Magne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e Congrès International de l’Association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFM, May 1997, Toulouse, France. pp. 1108-1147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05521657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4558,420 +4507,420 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instruments de Design Management : théories et cas pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cabirio Cautelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Zurlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Benyoussef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Magne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DE BOECK, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cabirio Cautelo</w:t>
+                <w:t xml:space="preserve">hal-05522392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brand Design – construire la personnalité d’une marque gagnante (2ème édition)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Bassani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francesco Zurlo</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Benyoussef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Magne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saverio Sbalchiero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05522385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brand Design – construire la personnalité d’une marque gagnante (1ère édition)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Bassani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saverio Sbalchiero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Benyoussef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Magne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">DE BOECK, 2012</w:t>
+              <w:t xml:space="preserve">DE BOECK, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05522382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Design et Marketing – gérer l’idée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gino Finizio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Marco Bassani</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Benyoussef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">2010</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Magne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ESKA, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...135 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05522375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4981,51 +4930,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethical and Responsible Cultural Governance: A Public Value Framework for Museums Worldwide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5041,159 +4990,159 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Responsible Management in Public Organizations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05522357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrer l'écofatigue citoyenne : l'apport des algorithmes et nudges conversationnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Leprieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilles Rouet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intelligence Artificielle : enjeux et responsabilités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès; CNRS éditions, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05522351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultural rights levers for public innovation in the service of ethical cultural policies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5213,73 +5162,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editeur : Gilles Rouet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethics and Innovation in Public Administration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05522341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participatory city budgets: behind the words, the euros. Empirical study of 4043 projects in Paris (2014-2021)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Côme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5312,73 +5261,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editeur : Gilles Rouet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Participatory and Digital Democracy at the local level: European Discourses and Practices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05522337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les algorithmes au service de l’implication citoyenne : outil de gestion performant ou illusion démocratique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Côme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5388,1110 +5337,1110 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Magne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilles Rouet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algorithmes et décisions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Essentiels d’Hermès; CNRS éditions, pp. 193-219, 2019, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.editionscnrs.46232⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.editionscnrs.46232⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05522331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le marketing relationnel</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le marketing automation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Côme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editeur : Gilles Rouet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les 100 notions de Management numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Éditions de l’Immatériel, pp. 215-219, 2017</w:t>
+              <w:t xml:space="preserve">, Éditions de l’Immatériel, pp. 209-214, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Ubérisation et marketing</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05522329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le marketing relationnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Côme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editeur : Gilles Rouet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les 100 notions de Management numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Éditions de l’Immatériel, pp. 297-302, 2017</w:t>
+              <w:t xml:space="preserve">, Éditions de l’Immatériel, pp. 215-219, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Stephane Magne</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05522327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ubérisation et marketing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Magne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Côme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editeur : Gilles Rouet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les 100 notions de Management numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Éditions de l’Immatériel, 2017</w:t>
+              <w:t xml:space="preserve">, Éditions de l’Immatériel, pp. 297-302, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...22 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05522318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’expérience consommateur digitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Magne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editeur : Gilles Rouet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les 100 notions de Management numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Éditions de l’Immatériel, pp. 205-208, 2017</w:t>
+              <w:t xml:space="preserve">, Éditions de l’Immatériel, pp. 153-158, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05522309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le management numérique du sport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Côme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Magne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editeur : Gilles Rouet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les 100 notions de Management numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Éditions de l’Immatériel, pp. 153-158, 2017</w:t>
+              <w:t xml:space="preserve">, Éditions de l’Immatériel, pp. 205-208, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Thierry Côme</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05522317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phygital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Magne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editeur : Gilles Rouet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les 100 notions de Management numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Éditions de l’Immatériel, pp. 209-214, 2017</w:t>
+              <w:t xml:space="preserve">, Éditions de l’Immatériel, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05522312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Labels et confiance : La marque Europe : influence du territoire sur l’attitude du consommateur envers les labels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Magne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Côme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editeur : Gilles Rouet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les entreprises et l’intégration européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L’Harmattan, pp. 113-142, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05522307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design-driven Innovation: an approach for global markets?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Alfiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Venuti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Edited by Demetris Vrontis, Stefano Bresciani and Matteo Rossi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Managing Globalization. New Business Models, Strategies and Innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge Scholars Publishing, pp. 182-206, 2016, ISBN (10): 1-4438-8897-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05522305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impliquer le consommateur dans le design-management : une forme d’innovation managériale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Magne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L’Harmattan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations managériales : enjeux et perspectives / Managerial innovations: Stakes and Prospects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L’Harmattan, pp. 63-99, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05522301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marque et marketing: : construire la personnalité d’une marque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Magne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de l'Université Toulouse 1-Capitole. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les métamorphoses de la marque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L.G.D.J. - Toulouse 1, pp. 37-53, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05522297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le point de vente exalte la perception de la marque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Magne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">DE BOECK. </w:t>
+              <w:t xml:space="preserve">Marco Bassani, Kamel Ben Youssef, Stéphane Magne, Saverio Sbalchiero. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brand Design – construire la personnalité d’une marque gagnante</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2ème édition revue et augmentée, DE BOECK, pp. 196-235, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05522294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les grands courants du design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Magne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Paul Pothet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Référentiels DUNOD - Emballage et Conditionnement : Marketing – Techniques - Mise en œuvre – Qualité - Réglementation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Partie 5 (Chapitre 15), DUNOD, pp.1-29, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05522291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Sensibilité Esthétique Personnelle du consommateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Magne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DUNOD. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emballage et Conditionnement : Marketing – Techniques - Mise en œuvre – Qualité - Réglementation - Les Référentiels DUNOD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Partie 5 (Chapitre 14), DUNOD, pp.1-34, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05522288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6501,91 +6450,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des facteurs qualitatifs d’un plan d’expériences : une application au re-design de couvertures de livres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Magne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05522398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6595,100 +6544,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essai de mesure de l’attitude esthétique du consommateur envers la forme-design du packaging et d’une variable explicative, la Sensibilité Esthétique Personnelle : une application au design de couvertures de livres.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Magne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. Université Toulouse 1, 1999. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05188679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6698,105 +6647,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innover pour cocréer de la valeur avec le client-citoyen : le rôle médiateur des expériences individuelles vécues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Magne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. Université Paris-Saclay UVSQ – Université de Versailles Saint-Quentin-en-Yvelines; Laboratoire LAREQUOI, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05520655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId108"/>
+      <w:footerReference w:type="default" r:id="rId109"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6864,51 +6813,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="770ED96D"/>
+    <w:nsid w:val="A6E93651"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7095,51 +7044,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-magne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-1750-8941" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522403v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry C&#244;me" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Magne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Steyer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522417v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522413v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522410v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522365v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Moczulski" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522364v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coelho" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stela Raytcheva" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522012v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leprieur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522017v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521936v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521968v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Coutelle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521983v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Durif" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521952v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521977v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521866v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521854v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524310v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524306v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524295v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524261v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521838v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524288v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521827v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521817v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521732v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521805v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521811v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521789v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521782v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521709v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521714v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524256v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521706v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521703v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521701v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524252v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524245v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524240v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524233v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524217v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524224v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524210v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521698v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521695v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Laurichesse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522282v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521673v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524201v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521683v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524190v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521651v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Durrieu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521666v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521634v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521657v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522392v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cabirio Cautelo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Zurlo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Benyoussef" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522385v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bassani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saverio Sbalchiero" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522382v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522375v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Finizio" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522357v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522351v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522341v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522337v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522331v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.46232" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522327v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522318v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522312v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522317v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522309v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522329v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522305v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Alfiero" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Venuti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522307v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522301v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522297v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522294v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522291v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522288v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522398v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05188679v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05520655v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-magne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-1750-8941" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522403v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry C&#244;me" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Magne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Steyer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522417v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.072.0073" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522413v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.132.0037" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522410v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522364v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coelho" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stela Raytcheva" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522365v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Moczulski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522012v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leprieur" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522017v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521936v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521968v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Coutelle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521983v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Durif" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521977v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521952v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521866v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521854v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524310v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524306v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524295v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524288v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524261v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521838v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521827v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521817v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521732v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521805v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521811v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521789v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521782v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521709v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521714v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524256v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521706v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521703v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521701v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524252v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524245v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524240v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524233v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524217v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524224v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524210v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521698v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521695v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Laurichesse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522282v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524201v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521683v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524190v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521651v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Durrieu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521666v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521634v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521657v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522392v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cabirio Cautelo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Zurlo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Benyoussef" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522385v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bassani" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saverio Sbalchiero" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522382v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522375v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Finizio" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522357v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522351v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522341v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522337v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522331v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.46232" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522329v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522327v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522318v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522309v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522317v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522312v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522307v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522305v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Alfiero" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Venuti" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522301v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522297v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522294v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522291v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522288v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522398v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05188679v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05520655v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>