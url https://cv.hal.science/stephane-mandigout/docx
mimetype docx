--- v0 (2026-03-19)
+++ v1 (2026-05-01)
@@ -189,7733 +189,7733 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (95)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (96)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Community Stroke Rehabilitation Teams and Social Deprivation: Challenges and Perspectives</w:t>
+                <w:t xml:space="preserve">Methods for assessing coactivation in the lower limb muscles during overground walking poststroke: a systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soléane Vielotte</w:t>
+                <w:t xml:space="preserve">Clément Doumenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alix Poyet</w:t>
+                <w:t xml:space="preserve">Antoine Frasie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Salle</w:t>
+                <w:t xml:space="preserve">Camille Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxence Compagnat</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Neurological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1-9. </w:t>
+              <w:t xml:space="preserve">International Journal of Rehabilitation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/cjn.2025.10482⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/MRR.0000000000000704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05524886v1</w:t>
+                <w:t xml:space="preserve">hal-05590083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of intradialytic exercise training on hemodialysis-induced myocardial stunning: a pilot-controlled trial</w:t>
+                <w:t xml:space="preserve">Community Stroke Rehabilitation Teams and Social Deprivation: Challenges and Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Josse</w:t>
+                <w:t xml:space="preserve">Soléane Vielotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Patrier</w:t>
+                <w:t xml:space="preserve">Alix Poyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Cristol</w:t>
+                <w:t xml:space="preserve">Jean-Yves Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Isnard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Grandperrin</w:t>
+                <w:t xml:space="preserve">Maxence Compagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Kidney Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ckj/sfae352⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Neurological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/cjn.2025.10482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04967819v1</w:t>
+                <w:t xml:space="preserve">hal-05524886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommended moderate to vigorous physical activity levels for people in the chronic phase of stroke can be achieved in outpatient physiotherapy: a multicentre observational study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of intradialytic exercise training on hemodialysis-induced myocardial stunning: a pilot-controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Goncalves</w:t>
+                <w:t xml:space="preserve">Laure Patrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Le Bourvellec</w:t>
+                <w:t xml:space="preserve">Jean-Paul Cristol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noemie C. Duclos</w:t>
+                <w:t xml:space="preserve">Myriam Isnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Mandigout</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antoine Grandperrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Topics in Stroke Rehabilitation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 32 (3), pp.219-228. </w:t>
+              <w:t xml:space="preserve">Clinical Kidney Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (1), pp.sfae352. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10749357.2024.2392447⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ckj/sfae352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04733432v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04967819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Virtual Reality Sessions on the Mental Health of Institutionalized Older Adults</w:t>
+                <w:t xml:space="preserve">Recommended moderate to vigorous physical activity levels for people in the chronic phase of stroke can be achieved in outpatient physiotherapy: a multicentre observational study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Restout</w:t>
+                <w:t xml:space="preserve">Stephanie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iouri Bernache-Assollant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
+                <w:t xml:space="preserve">Morgane Le Bourvellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïck Perrochon</w:t>
+                <w:t xml:space="preserve">Noemie C. Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Gerontologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/07317115.2025.2462002⟩</w:t>
+              <w:t xml:space="preserve">Topics in Stroke Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32 (3), pp.219-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10749357.2024.2392447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05117501v1</w:t>
+                <w:t xml:space="preserve">hal-04733432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility and Acceptance of a Remotely Supervised Home-Based Group Mobility Exercise for Older Adults Using a Mobile Robotic Telepresence: A Pilot Study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of Virtual Reality Sessions on the Mental Health of Institutionalized Older Adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Borel</w:t>
+                <w:t xml:space="preserve">Julie Restout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iouri Bernache-Assollant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Sebiyo Batcho</w:t>
+                <w:t xml:space="preserve">Anaïck Perrochon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Aging and Physical Activity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 33 (4), pp.336-349. </w:t>
+              <w:t xml:space="preserve">Clinical Gerontologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1123/japa.2024-0062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/07317115.2025.2462002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05247090v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05117501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of motion sensor and heart rate monitor for assessment of physical activity intensity in stroke outpatient rehabilitation sessions: an observational study</w:t>
+                <w:t xml:space="preserve">Feasibility and Acceptance of a Remotely Supervised Home-Based Group Mobility Exercise for Older Adults Using a Mobile Robotic Telepresence: A Pilot Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Goncalves</w:t>
+                <w:t xml:space="preserve">Louise Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Noémie C Duclos</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle de Serres-Lafontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Sebiyo Batcho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rehabilitation Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2340/jrm.v56.40559⟩</w:t>
+              <w:t xml:space="preserve">Journal of Aging and Physical Activity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (4), pp.336-349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/japa.2024-0062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04674187v1</w:t>
+                <w:t xml:space="preserve">hal-05247090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What kind of non-pharmacological strategy for reducing sedentary behavior in COPD? Data from a scoping review</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rôle des croyances (mindsets) relatives à la participation aux Activités de la vie quotidienne sur l’engagement de patients inclus dans un programme de réadaptation en ergothérapie : une étude exploratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Robin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Borel</w:t>
+                <w:t xml:space="preserve">Simon Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iouri Bernache-Assollant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respiratory Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rmed.2024.107662⟩</w:t>
+              <w:t xml:space="preserve">French Journal of Occupational Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2 (1), pp.15-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60856/fjot-2024-2-1-0020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04678479v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05118325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardioprotective effect of intradialytic exercise on left atrial mechanics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physical activity levels in cystic fibrosis patients before and after triple modulator therapy: A single-center retrospective pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Barrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Maufrais</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Myriam Isnard</w:t>
+                <w:t xml:space="preserve">David Armando Chaparro Obando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Dupuy-Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Languepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physiology. Renal Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/ajprenal.00380.2023⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Education and Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (5), pp.123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7752/jpes.2024.05123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04698708v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between Muscle Mass and Physical Activity Level in Older Adults at Risk of Falling: The FITNESS Study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cardioprotective effect of intradialytic exercise on left atrial mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Pambet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P Gillain</w:t>
+                <w:t xml:space="preserve">Claire Maufrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Patrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Grandperrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Isnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Frailty &amp; Aging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14283/jfa.2024.53⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Physiology. Renal Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 326 (5), pp.F694-F703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajprenal.00380.2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04674182v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical activity levels in cystic fibrosis patients before and after triple modulator therapy: A single-center retrospective pilot study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What kind of non-pharmacological strategy for reducing sedentary behavior in COPD? Data from a scoping review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Barrero</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
+                <w:t xml:space="preserve">L. Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Armando Chaparro Obando</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B. Borel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Education and Sport</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7752/jpes.2024.05123⟩</w:t>
+              <w:t xml:space="preserve">Respiratory Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 228, pp.107662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rmed.2024.107662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04678507v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des croyances (mindsets) relatives à la participation aux Activités de la vie quotidienne sur l’engagement de patients inclus dans un programme de réadaptation en ergothérapie : une étude exploratoire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Léger</w:t>
+                <w:t xml:space="preserve">Comparison of motion sensor and heart rate monitor for assessment of physical activity intensity in stroke outpatient rehabilitation sessions: an observational study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iouri Bernache-Assollant</w:t>
+                <w:t xml:space="preserve">Morgane Le Bourvellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie C Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Journal of Occupational Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.60856/fjot-2024-2-1-0020⟩</w:t>
+              <w:t xml:space="preserve">Journal of Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 56, pp.jrm40559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2340/jrm.v56.40559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05118325v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social Participation and Physical Activity Incentive at Home in Stroke Survivor: Contribution of Technologies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxence Compagnat</w:t>
+                <w:t xml:space="preserve">Correlation between Muscle Mass and Physical Activity Level in Older Adults at Risk of Falling: The FITNESS Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-B Gauvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Lacroix</w:t>
+                <w:t xml:space="preserve">S Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M Pambet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Monseu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Gillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/SHTI230650⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Frailty &amp; Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14283/jfa.2024.53⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04193028v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validity of Estimated Results from a Wearable Device for the Tests Time Up and Go and Sit to Stand in Young Adults and in People with Chronic Diseases</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Feasibility and potential cognitive impact of a cognitive-motor dual-task training program using a custom exergame in older adults: A pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fadel Hamdan</w:t>
+                <w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Conchon</w:t>
+                <w:t xml:space="preserve">Romain Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaick Perrochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s23125742⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15, pp.1046676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnagi.2023.1046676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04674573v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04027991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measured and Perceived Exercise Intensity During the Performance of Single-Task, Cognitive-Motor Dual-Task, and Exergame Training: Transversal Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Feasibility and potential cognitive impact of a cognitive-motor dual-task training program using a custom exergame in older adults: A pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Serious Games</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/36126⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnagi.2023.1046676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04028021v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between perceived fatigability and the values of biological and biometric markers in young professional and amateur rugby players during a sporting season</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le partenariat entre parents et ergothérapeutes dans l’accompagnement des Troubles Alimentaires Pédiatriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clélia Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Cellié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lou Deconchas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Goubeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Scientifique des travaux de fin d'Étude en Rééducation et Réadaptation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25965/rse2r.106⟩</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25965/rse2r.124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04674195v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’ergothérapie et la douleur cancéreuse : État des lieux de la prise en charge antalgique et de fin de vie</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cardioprotective Effect of Acute Intradialytic Exercise: A Comprehensive Speckle-Tracking Echocardiography Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Patrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Isnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Turc-Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Grandperrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Scientifique des travaux de fin d'Étude en Rééducation et Réadaptation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25965/rse2r.160⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Society of Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 34, pp.1445 - 1455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1681/asn.0000000000000149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04674211v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social participation and physical activity incentive at home in stroke survivor: contribution of technologies</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Effect of Individualized Coaching at Home on Quality of Life in Subacute Stroke Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodeline Telfils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Gelineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/SHTI230650⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (10), pp.5908. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph20105908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04674564v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’impact du positionnement sur les troubles de la déglutition des patients ayant une sclérose latérale amyotrophique avec un syndrome de la tête tombante – Etat des lieux de la pratique des ergothérapeutes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Influence of daily physical activity on fine motor skills of adults around a Fitts task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hermand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Gelineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Scientifique des travaux de fin d'Étude en Rééducation et Réadaptation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25965/rse2r.197⟩</w:t>
+              <w:t xml:space="preserve">Folia Medica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 65 (6), pp.950-957. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/folmed.65.e103060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04674230v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04431499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of a clustering method to describe the clinical profiles of older fallers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M Pambet</w:t>
+                <w:t xml:space="preserve">Relationships between cardiorespiratory fitness, physical activity practices, and functional outcomes one-year post-stroke in northern Benin: A case–control study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oyéné Kossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bonnechère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mendinatou Agbetou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J B Gauvain</w:t>
+                <w:t xml:space="preserve">Ruth Somasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Valery</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S Mandigout</w:t>
+                <w:t xml:space="preserve">Athanase Hokpo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geriatric Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s41999-023-00829-3⟩</w:t>
+              <w:t xml:space="preserve">Topics in Stroke Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10749357.2023.2207286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04193030v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measured and Perceived Exercise Intensity During the Performance of Single-Task, Cognitive-Motor Dual-Task, and Exergame Training: Transversal Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stephane Mandigout</w:t>
+                <w:t xml:space="preserve">Social Participation and Physical Activity Incentive at Home in Stroke Survivor: Contribution of Technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Compagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Serious Games</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/36126⟩</w:t>
+              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Studies in Health Technology and Informatics, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/SHTI230650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04193040v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facteur d’association entre l’épicondylite latérale et la dyskinésie scapulaire</w:t>
+                <w:t xml:space="preserve">Validity of Estimated Results from a Wearable Device for the Tests Time Up and Go and Sit to Stand in Young Adults and in People with Chronic Diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Bouissou</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kokouvi Geovani Agbohessou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Sahuguede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadel Hamdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Conchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Scientifique des travaux de fin d'Étude en Rééducation et Réadaptation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25965/rse2r.224⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s23125742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04674242v1</w:t>
+                <w:t xml:space="preserve">hal-04674573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of daily physical activity on fine motor skills of adults around a Fitts task</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eric Hermand</w:t>
+                <w:t xml:space="preserve">Measured and Perceived Exercise Intensity During the Performance of Single-Task, Cognitive-Motor Dual-Task, and Exergame Training: Transversal Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaick Perrochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axelle Gelineau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maxence Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Folia Medica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 65, pp.950 - 957. </w:t>
+              <w:t xml:space="preserve">JMIR Serious Games</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.e36126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3897/folmed.65.e103060⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2196/36126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04674192v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04028021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parler de vie intime et sexuelle après un traumatisme crânien : un enjeu pour les soignants ?</w:t>
+                <w:t xml:space="preserve">Relationship between perceived fatigability and the values of biological and biometric markers in young professional and amateur rugby players during a sporting season</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Garillon-Ducla</w:t>
+                <w:t xml:space="preserve">Antoine Chiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oyéné Kossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Devanneaux</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jennifer Teinturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Alaphilippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Scientifique des travaux de fin d'Étude en Rééducation et Réadaptation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25965/rse2r.171⟩</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25965/rse2r.106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04674220v1</w:t>
+                <w:t xml:space="preserve">hal-04674195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les médiations artistiques pour le développement des habiletés sociales dans le cadre du Trouble de la Personnalité Borderline : une revue de portée</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lydia Darsy</w:t>
+                <w:t xml:space="preserve">L’ergothérapie et la douleur cancéreuse : État des lieux de la prise en charge antalgique et de fin de vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaïa Papeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cessac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Scientifique des travaux de fin d'Étude en Rééducation et Réadaptation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25965/rse2r.212⟩</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25965/rse2r.160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04674231v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility and potential cognitive impact of a cognitive-motor dual-task training program using a custom exergame in older adults: A pilot study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Social participation and physical activity incentive at home in stroke survivor: contribution of technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compagnat Maxence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnagi.2023.1046676⟩</w:t>
+              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/SHTI230650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04193038v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measured and Perceived Exercise Intensity During the Performance of Single-Task, Cognitive-Motor Dual-Task, and Exergame Training: Transversal Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stephane Mandigout</w:t>
+                <w:t xml:space="preserve">Facteur d’association entre l’épicondylite latérale et la dyskinésie scapulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bouissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Serious Games</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/36126⟩</w:t>
+              <w:t xml:space="preserve">Revue Scientifique des travaux de fin d'Étude en Rééducation et Réadaptation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25965/rse2r.224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04674597v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broader Estimates of Gastrocnemius Activity Generated a More Representative Cocontraction Index: A Study in Pediatric Population</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Measured and Perceived Exercise Intensity During the Performance of Single-Task, Cognitive-Motor Dual-Task, and Exergame Training: Transversal Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaick Perrochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Neural Systems and Rehabilitation Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JMIR Serious Games</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.e36126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/36126⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/tnsre.2023.3329057⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04674555v1</w:t>
+                <w:t xml:space="preserve">hal-04193040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardioprotective Effect of Acute Intradialytic Exercise: A Comprehensive Speckle-Tracking Echocardiography Analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Myriam Isnard</w:t>
+                <w:t xml:space="preserve">Use of a clustering method to describe the clinical profiles of older fallers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Pambet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Turc-Baron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Grandperrin</w:t>
+                <w:t xml:space="preserve">J B Gauvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Valery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Annweiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Society of Nephrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1681/ASN.0000000000000149⟩</w:t>
+              <w:t xml:space="preserve">European Geriatric Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41999-023-00829-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04436987v1</w:t>
+                <w:t xml:space="preserve">hal-04193030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Individualized Coaching at Home on Quality of Life in Subacute Stroke Patients</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’impact du positionnement sur les troubles de la déglutition des patients ayant une sclérose latérale amyotrophique avec un syndrome de la tête tombante – Etat des lieux de la pratique des ergothérapeutes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorine Guilloton Sindou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Thomasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sombardier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Scientifique des travaux de fin d'Étude en Rééducation et Réadaptation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25965/rse2r.197⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph20105908⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04674574v1</w:t>
+                <w:t xml:space="preserve">hal-04674230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility and potential cognitive impact of a cognitive-motor dual-task training program using a custom exergame in older adults: A pilot study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Influence of daily physical activity on fine motor skills of adults around a Fitts task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime T Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hermand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Gelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnagi.2023.1046676⟩</w:t>
+              <w:t xml:space="preserve">Folia Medica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 65, pp.950 - 957. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/folmed.65.e103060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04674593v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le partenariat entre parents et ergothérapeutes dans l’accompagnement des Troubles Alimentaires Pédiatriques</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Goubeau</w:t>
+                <w:t xml:space="preserve">Parler de vie intime et sexuelle après un traumatisme crânien : un enjeu pour les soignants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Garillon-Ducla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Devanneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Scientifique des travaux de fin d'Étude en Rééducation et Réadaptation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25965/rse2r.171⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25965/rse2r.124⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04674207v1</w:t>
+                <w:t xml:space="preserve">hal-04674220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility and potential cognitive impact of a cognitive-motor dual-task training program using a custom exergame in older adults: A pilot study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anaick Perrochon</w:t>
+                <w:t xml:space="preserve">Les médiations artistiques pour le développement des habiletés sociales dans le cadre du Trouble de la Personnalité Borderline : une revue de portée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alizée Fournaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Darsy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnagi.2023.1046676⟩</w:t>
+              <w:t xml:space="preserve">Revue Scientifique des travaux de fin d'Étude en Rééducation et Réadaptation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25965/rse2r.212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04027991v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between cardiorespiratory fitness, physical activity practices, and functional outcomes one-year post-stroke in northern Benin: A case–control study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Athanase Hokpo</w:t>
+                <w:t xml:space="preserve">Feasibility and potential cognitive impact of a cognitive-motor dual-task training program using a custom exergame in older adults: A pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Topics in Stroke Rehabilitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10749357.2023.2207286⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnagi.2023.1046676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04193032v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardioprotective Effect of Acute Intradialytic Exercise: A Comprehensive Speckle-Tracking Echocardiography Analysis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measured and Perceived Exercise Intensity During the Performance of Single-Task, Cognitive-Motor Dual-Task, and Exergame Training: Transversal Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaick Perrochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Society of Nephrology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JMIR Serious Games</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/36126⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1681/asn.0000000000000149⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04674569v1</w:t>
+                <w:t xml:space="preserve">hal-04674597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of daily physical activity on fine motor skills of adults around a Fitts task</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Broader Estimates of Gastrocnemius Activity Generated a More Representative Cocontraction Index: A Study in Pediatric Population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Robert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Axelle Gelineau</w:t>
+                <w:t xml:space="preserve">Maria Vinti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manob Jyoti Saikia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Donoghue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Compagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Folia Medica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3897/folmed.65.e103060⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Neural Systems and Rehabilitation Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31, pp.4382 - 4389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/tnsre.2023.3329057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04431499v1</w:t>
+                <w:t xml:space="preserve">hal-04674555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Individualized Coaching at Home on Quality of Life in Subacute Stroke Patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benoit Borel</w:t>
+                <w:t xml:space="preserve">Cardioprotective Effect of Acute Intradialytic Exercise: A Comprehensive Speckle-Tracking Echocardiography Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Patrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Isnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Turc-Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Grandperrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph20105908⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Society of Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 34 (8), pp.1445-1455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1681/ASN.0000000000000149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04193035v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04436987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INFLUENCE OF CLIMATE AND NUTRITION ON THE PHYSICAL TRAINING OF NATIONAL LEVEL LONG- DISTANCE RUNNERS - CASE STUDY</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effect of Individualized Coaching at Home on Quality of Life in Subacute Stroke Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodeline Telfils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Gelineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Study &amp; Research Chemistry &amp; Chemical Engineering, Biotechnology, Food Industry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph20105908⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03752477v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupational therapy for improving occupational performance in COPD patients: A scoping review</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effectiveness of home-based rehabilitation using active video games on quality of life, cognitive and motor functions in people with Parkinson’s disease: a systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Nuic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Compagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M L Welter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Occupational Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/00084174221148037⟩</w:t>
+              <w:t xml:space="preserve">Disability and Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 44 (26), pp.8222 - 8233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09638288.2021.2022780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04193041v1</w:t>
+                <w:t xml:space="preserve">hal-04674603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compliance with Upper Limb Home-Based Exergaming Interventions for Stroke Patients: A Narrative Review</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Exergame and cognitive-motor dual-task training in the healthy elderly (INCOME): a study protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Sherley Almeida Prado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rehabilitation Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2340/jrm.v54.2270⟩</w:t>
+              <w:t xml:space="preserve">European Rehabilitation Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (1), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52057/erj.v2i1.8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03828128v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03723765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of the energy cost of walking on the quality of life of post-stroke individuals: A one-year longitudinal study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measured and Perceived Effects of Upper Limb Home-Based Exergaming Interventions on Activity after Stroke: A Systematic Review and Meta-Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Gelineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaick Perrochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxence Compagnat</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean Christophe Daviet</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disability and Health Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dhjo.2022.101345⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (15), pp.9112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph19159112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03710920v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03748609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measured and Perceived Effects of Upper Limb Home-Based Exergaming Interventions on Activity after Stroke: A Systematic Review and Meta-Analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">The impact of the energy cost of walking on the quality of life of post-stroke individuals: A one-year longitudinal study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Compagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaick Perrochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph19159112⟩</w:t>
+              <w:t xml:space="preserve">Disability and Health Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.101345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dhjo.2022.101345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03748609v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03710920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exergame and cognitive-motor dual-task training in the healthy elderly (INCOME): a study protocol</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Compliance with Upper Limb Home-Based Exergaming Interventions for Stroke Patients: A Narrative Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Gelineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaick Perrochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Rehabilitation Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.52057/erj.v2i1.8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2340/jrm.v54.2270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04674620v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03828128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of a home-based coaching program on heart rate variability in subacute stroke patients: a randomized controlled trial</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Occupational therapy for improving occupational performance in COPD patients: A scoping review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Goubeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sombardier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Borel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Rehabilitation Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Canadian Journal of Occupational Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.000841742211480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/00084174221148037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/MRR.0000000000000529⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03710924v1</w:t>
+                <w:t xml:space="preserve">hal-04193041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measured and Perceived Effects of Upper Limb Home-Based Exergaming Interventions on Activity after Stroke: A Systematic Review and Meta-Analysis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
+                <w:t xml:space="preserve">INFLUENCE OF CLIMATE AND NUTRITION ON THE PHYSICAL TRAINING OF NATIONAL LEVEL LONG- DISTANCE RUNNERS - CASE STUDY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalina Ababei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina-Loredana Ifrim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Ababei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina-Ioana Alexe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Scientific Study &amp; Research Chemistry &amp; Chemical Engineering, Biotechnology, Food Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04674614v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03752477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictors of women’s attendance in a home-based adapted physical activity program during localized breast cancer treatment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Venat</w:t>
+                <w:t xml:space="preserve">Exergame and cognitive-motor dual-task training in the healthy elderly (INCOME): a study protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Sherley Almeida Prado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Supportive Care in Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00520-022-07417-4⟩</w:t>
+              <w:t xml:space="preserve">European Rehabilitation Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (1), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52057/erj.v2i1.8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836418v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupational therapy for improving occupational performance in COPD patients: A scoping review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Goubeau</w:t>
+                <w:t xml:space="preserve">The effect of a home-based coaching program on heart rate variability in subacute stroke patients: a randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Guediri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Chaparro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Compagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Occupational Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/00084174221148037⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Rehabilitation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Publish Ahead of Print, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/MRR.0000000000000529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04038742v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03710924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bringing rehabilitation home with an e-health platform to treat stroke patients: study protocol of a randomized clinical trial (RGS@home)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measured and Perceived Effects of Upper Limb Home-Based Exergaming Interventions on Activity after Stroke: A Systematic Review and Meta-Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Gelineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaick Perrochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13063-022-06444-0⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph19159112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03710914v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of home-based rehabilitation using active video games on quality of life, cognitive and motor functions in people with Parkinson’s disease: a systematic review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Welter</w:t>
+                <w:t xml:space="preserve">Predictors of women’s attendance in a home-based adapted physical activity program during localized breast cancer treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Deveautour-Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Tubiana-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Léobon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Venat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disability and Rehabilitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09638288.2021.2022780⟩</w:t>
+              <w:t xml:space="preserve">Supportive Care in Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00520-022-07417-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03517284v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of home-based rehabilitation using active video games on quality of life, cognitive and motor functions in people with Parkinson’s disease: a systematic review</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Mandigout</w:t>
+                <w:t xml:space="preserve">Occupational therapy for improving occupational performance in COPD patients: A scoping review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Goubeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sombardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Compagnat</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benoît Borel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disability and Rehabilitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09638288.2021.2022780⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Occupational Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.000841742211480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/00084174221148037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04674603v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04038742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exergame and cognitive-motor dual-task training in the healthy elderly (INCOME): a study protocol</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
+                <w:t xml:space="preserve">Bringing rehabilitation home with an e-health platform to treat stroke patients: study protocol of a randomized clinical trial (RGS@home)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Mura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Maier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belén Rubio Ballester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier de la Torre Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judit López-Luque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Rehabilitation Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.52057/erj.v2i1.8⟩</w:t>
+              <w:t xml:space="preserve">Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (1), pp.518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13063-022-06444-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03723765v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03710914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Functional Independence of Patients With Stroke Sequelae: How Important Is the Speed, Oxygen Consumption, and Energy Cost of Walking?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
+                <w:t xml:space="preserve">Effectiveness of home-based rehabilitation using active video games on quality of life, cognitive and motor functions in people with Parkinson’s disease: a systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gallou-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Nuic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Compagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Welter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Physical Medicine and Rehabilitation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Disability and Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09638288.2021.2022780⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apmr.2021.01.085⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03226603v1</w:t>
+                <w:t xml:space="preserve">hal-03517284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equations for estimating the oxygen cost of walking in stroke patients: a systematic review.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Reliability of ActiGraph GT3X+ placement location in the estimation of energy expenditure during moderate and high-intensity physical activities in young and older adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oyéné Kossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Sèbiyo Batcho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Julien-Vergonjanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rehab.2021.101514⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02640414.2021.1880689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03226600v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03226604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which method should be chosen to estimate the oxygen cost of walking in post-stroke individuals?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">The Functional Independence of Patients With Stroke Sequelae: How Important Is the Speed, Oxygen Consumption, and Energy Cost of Walking?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Compagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaick Perrochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2021.07.017⟩</w:t>
+              <w:t xml:space="preserve">Archives of Physical Medicine and Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apmr.2021.01.085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03517308v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03226603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceived exertion and energy expenditure during physical activities in healthy young people and older adults</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Justine Lacroix</w:t>
+                <w:t xml:space="preserve">Equations for estimating the oxygen cost of walking in stroke patients: a systematic review.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Compagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxence Compagnat</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaick Perrochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Folia Medica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3897/folmed.63.e56679⟩</w:t>
+              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.101514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2021.101514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03753282v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03226600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réentraîner les seniors à faire deux choses à la fois : le projet INCOME à Limoges</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Which method should be chosen to estimate the oxygen cost of walking in post-stroke individuals?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Compagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaick Perrochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trajectoires Humaines Transcontinentales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25965/trahs.3945⟩</w:t>
+              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 89, pp.217-219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2021.07.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03723768v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03517308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motivation of stroke victims in self-rehabilitation at home through video games</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Iouri Bernache-Assollant</w:t>
+                <w:t xml:space="preserve">Perceived exertion and energy expenditure during physical activities in healthy young people and older adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oyéné Kossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Compagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trajectoires Humaines Transcontinentales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25965/trahs.3926⟩</w:t>
+              <w:t xml:space="preserve">Folia Medica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 63 (4), pp.502-510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/folmed.63.e56679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03723774v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03753282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can the Six-Minute Walk Test Be Used to Individualize Physical Activity Intensity in Patients with Breast Cancer?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réentraîner les seniors à faire deux choses à la fois : le projet INCOME à Limoges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaick Perrochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers13225851⟩</w:t>
+              <w:t xml:space="preserve">Trajectoires Humaines Transcontinentales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25965/trahs.3945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03517329v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03723768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Energy Expenditure Assessed Using Wrist- and Hip-Worn ActiGraph GT3X in Free-Living Conditions in Young and Older Adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Guediri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothee Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmed.2021.696968⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05005805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability of ActiGraph GT3X+ placement location in the estimation of energy expenditure during moderate and high-intensity physical activities in young and older adults</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Ferry</w:t>
+                <w:t xml:space="preserve">Motivation of stroke victims in self-rehabilitation at home through video games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Gelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Sèbiyo Batcho</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hugo Landais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaick Perrochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iouri Bernache-Assollant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02640414.2021.1880689⟩</w:t>
+              <w:t xml:space="preserve">Trajectoires Humaines Transcontinentales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25965/trahs.3926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03226604v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03723774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biopsychosocial determinants of visuospatial memory performance according to different spaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Can the Six-Minute Walk Test Be Used to Individualize Physical Activity Intensity in Patients with Breast Cancer?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Tubiana-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Bherer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Mandigout</w:t>
+                <w:t xml:space="preserve">Thibault Cornette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Lacroix</w:t>
+                <w:t xml:space="preserve">Sophie Leobon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Ricard</w:t>
+                <w:t xml:space="preserve">François Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 63, pp.101135. </w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (22), pp.5851. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neures.2020.07.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cancers13225851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02954177v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03517329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive and physical impact of cognitive-motor dual-task training in cognitively impaired older adults: An overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7923,51 +7923,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Combourieu-Donnezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Bherer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaick Perrochon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 50 (6), pp.441-453. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8001,103 +8001,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of individualized coaching at home on walking capacity in subacute stroke patients: A randomized controlled trial (Ticaa’dom)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Kammoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Compagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
@@ -8263,2946 +8263,2934 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03226607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multidimensional Data Acquisition as a Preliminary Step to the Secondary Prevention of the Loss of Autonomy for Patients with Traumatic Injury and Stroke: An AMISIA Pilot Study</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biopsychosocial determinants of visuospatial memory performance according to different spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nasser Rezzoug</w:t>
+                <w:t xml:space="preserve">L. Bherer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gallou-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Encelle</w:t>
+                <w:t xml:space="preserve">J. Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.irbm.2020.06.010⟩</w:t>
+              <w:t xml:space="preserve">Neuroscience Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 63, pp.101135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neures.2020.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03107721v1</w:t>
+                <w:t xml:space="preserve">hal-02954177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of exergames and cognitive-motor dual-task training on cognitive, physical and dual-task functions in cognitively healthy older adults: An overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gallou-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bherer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Perrochon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ageing Research Reviews - ARR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 63, pp.101135. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.arr.2020.101135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02954178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validity of wearable actimeter computation of total energy expenditure during walking in post-stroke individuals</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C.S. Batcho</w:t>
+                <w:t xml:space="preserve">A Multidimensional Data Acquisition as a Preliminary Step to the Secondary Prevention of the Loss of Autonomy for Patients with Traumatic Injury and Stroke: An AMISIA Pilot Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaick Perrochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Vuillerme</w:t>
+                <w:t xml:space="preserve">Nasser Rezzoug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.Y. Salle</w:t>
+                <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 63 (3), pp.209-215. </w:t>
+              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 41 (6), pp.316-320. </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rehab.2019.07.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.irbm.2020.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02862396v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen Cost During Walking in Individuals With Stroke: Hemiparesis Versus Cerebellar Ataxia</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
+                <w:t xml:space="preserve">Validity of wearable actimeter computation of total energy expenditure during walking in post-stroke individuals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Compagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Batcho</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Salle</w:t>
+                <w:t xml:space="preserve">C.S. Batcho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Vuillerme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Y. Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurorehabilitation and Neural Repair</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1545968320907076⟩</w:t>
+              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 63 (3), pp.209-215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2019.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02862391v1</w:t>
+                <w:t xml:space="preserve">hal-02862396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Step Count Assessed Using Wrist- and Hip-Worn Actigraph GT3X in Free-Living Conditions in Young and Older Adults</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Timothee Aubourg</w:t>
+                <w:t xml:space="preserve">Oxygen Cost During Walking in Individuals With Stroke: Hemiparesis Versus Cerebellar Ataxia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Compagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Batcho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neurorehabilitation and Neural Repair</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (4), pp.289-298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1545968320907076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmed.2019.00252⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02862426v1</w:t>
+                <w:t xml:space="preserve">hal-02862391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compendium of physical activities strongly underestimates the oxygen cost during activities of daily living in stroke patients</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of Step Count Assessed Using Wrist- and Hip-Worn Actigraph GT3X in Free-Living Conditions in Young and Older Adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Yves Salle</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïck Perrochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zdenek Svoboda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothee Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physical Medicine and Rehabilitation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmed.2019.00252⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/PHM.0000000000001077⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02153492v1</w:t>
+                <w:t xml:space="preserve">hal-02862426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effort Assessment of Stroke Patients in Physiotherapy Session by Accelerometry and Perceived Exertion Score: Preliminary Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Compendium of physical activities strongly underestimates the oxygen cost during activities of daily living in stroke patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Compagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Maxence Compagnat</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Rehabilitation Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5535/arm.2019.43.3.262⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Physical Medicine and Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 98 (4), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/PHM.0000000000001077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02189312v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validity of the Walked Distance Estimated by Wearable Devices in Stroke Individuals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effort Assessment of Stroke Patients in Physiotherapy Session by Accelerometry and Perceived Exertion Score: Preliminary Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Maxence Compagnat</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean Yves Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s19112497⟩</w:t>
+              <w:t xml:space="preserve">Annals of Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 43 (3), pp.262-268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5535/arm.2019.43.3.262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153484v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02189312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validity of the Actigraph GT3x and influence of the sensor positioning for the assessment of active energy expenditure during four activities of daily living in stroke subjects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Validity of the Walked Distance Estimated by Wearable Devices in Stroke Individuals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Compagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Sebiyo Batcho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Rehabilitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0269215518788116⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (11), pp.2497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s19112497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01886932v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Home-based physical activity incentive and education program in subacute phase of stroke recovery (Ticaa’dom): study protocol for a randomized controlled trial</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+                <w:t xml:space="preserve">Validity of the Actigraph GT3x and influence of the sensor positioning for the assessment of active energy expenditure during four activities of daily living in stroke subjects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Compagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13063-017-2410-9⟩</w:t>
+              <w:t xml:space="preserve">Clinical Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.269215518788116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0269215518788116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01882883v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01886932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting the oxygen cost of walking in hemiparetic stroke patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.C. Daviet</w:t>
+                <w:t xml:space="preserve">Home-based physical activity incentive and education program in subacute phase of stroke recovery (Ticaa’dom): study protocol for a randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Chaparro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Kammoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 61 (5), pp.309 - 314. </w:t>
+              <w:t xml:space="preserve">Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (1), pp.309 - 314. </w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rehab.2018.03.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13063-017-2410-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01886936v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01882883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intensity level and on-court role of wheelchair rugby players during competition.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Predicting the oxygen cost of walking in hemiparetic stroke patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Compagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chaparro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Y. Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Daviet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Sports Medicine and Physical Fitness</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23736/S0022-4707.18.08214-2⟩</w:t>
+              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 61 (5), pp.309 - 314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2018.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01886945v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01886936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rating of perceived exertion with Borg scale in stroke over two common activities of the daily living</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intensity level and on-court role of wheelchair rugby players during competition.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxence Compagnat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Yves Salle</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Topics in Stroke Rehabilitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10749357.2017.1399229⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Sports Medicine and Physical Fitness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23736/S0022-4707.18.08214-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01882884v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01886945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can energy expenditure be accurately assessed using accelerometry-based wearable motion detectors for physical activity monitoring in post-stroke patients in the subacute phase?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Compagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Preventive Cardiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 24 (18), pp.2009 - 2016. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/2047487317738593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01886938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speckle tracking echocardiographic analysis of left ventricular systolic and diastolic function in young elite rugby players.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rating of perceived exertion with Borg scale in stroke over two common activities of the daily living</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Compagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Sports Medicine and Physical Fitness</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Topics in Stroke Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (2), pp.145 - 149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10749357.2017.1399229⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03429385v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01882884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speckle tracking echocardiographic analysis of left ventricular systolic and diastolic function in young elite rugby players.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Maufrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Cornette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Alaphilippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Daviet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Sports Medicine and Physical Fitness</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">, 2016, 56 (11), pp.1401-1409</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01216387v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03429385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profil des patients post-AVC volontaires à un programme d’Education Thérapeutique à l’activité physique : étude descriptive.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physical activity level among stroke patients hospitalized in a rehabilitation unit.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Kammoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Salle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Bernikier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science &amp; Sports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, sous presse</w:t>
+              <w:t xml:space="preserve">PM &amp; R : the journal of injury, function, and rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, [Epub ahead of print]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01153656v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01171607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of home-based exercise training on vo2 in breast cancer patients under adjuvant or neoadjuvant chemotherapy (sapa).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId303" w:history="1">
+                <w:t xml:space="preserve">Speckle tracking echocardiographic analysis of left ventricular systolic and diastolic function in young elite rugby players.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Maufrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Cornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Alaphilippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Physical and Rehabilitation Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, sous presse</w:t>
+              <w:t xml:space="preserve">The Journal of Sports Medicine and Physical Fitness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01155508v1</w:t>
+                <w:t xml:space="preserve">hal-01216387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical Activity Level Among Stroke Patients Hospitalized in a Rehabilitation Unit</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Profil des patients post-AVC volontaires à un programme d’Education Thérapeutique à l’activité physique : étude descriptive.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Kammoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bernikier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PM&amp;R</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Science &amp; Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, sous presse</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04678768v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01153656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of a Multicomponent Exercise Program on Spatiotemporal Gait Parameters, Risk of Falling and Physical Activity in Dementia Patients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anaïck Perrochon</w:t>
+                <w:t xml:space="preserve">Effects of home-based exercise training on vo2 in breast cancer patients under adjuvant or neoadjuvant chemotherapy (sapa).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Cornette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M T Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achille Edem Tchalla</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S Leobon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dementia and Geriatric Cognitive Disorders Extra</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Physical and Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, sous presse</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01220809v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01155508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical activity level among stroke patients hospitalized in a rehabilitation unit.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Physical Activity Level Among Stroke Patients Hospitalized in a Rehabilitation Unit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Kammoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐yves Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PM &amp; R : the journal of injury, function, and rehabilitation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PM&amp;R</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (2), pp.97-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pmrj.2015.06.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01171607v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of an additional task on gait parameters in older adults with dementia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Kammoun</w:t>
+                <w:t xml:space="preserve">Effects of a Multicomponent Exercise Program on Spatiotemporal Gait Parameters, Risk of Falling and Physical Activity in Dementia Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïck Perrochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Laval</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId316" w:history="1">
+                <w:t xml:space="preserve">Achille Edem Tchalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Bonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Perucaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science &amp; Sports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scispo.2013.10.003⟩</w:t>
+              <w:t xml:space="preserve">Dementia and Geriatric Cognitive Disorders Extra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (3), pp.350-360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000435772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00911838v1</w:t>
+                <w:t xml:space="preserve">hal-01220809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parkinson's patient runs an ultra marathon: a case report.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11296,90 +11284,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shock absorbers for vascular trans-tibial amputees in environmental situations seem more efficient on comfort than on oxygen consumption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Popielarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnes Fargeas-Gluck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science &amp; Sports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 29 (4, september 2014), pp.203-210. </w:t>
@@ -11423,1093 +11411,1239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01069801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The adapted physical activity or therapeutic education activity, &amp;quot;review of current techniques and opportunities for people with loss of autonomy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of an additional task on gait parameters in older adults with dementia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Kammoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Bonis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Peyrichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achille Edem Tchalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GYMNASIUM, Scientific Journal of Education, Sports, and Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science &amp; Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 29 (6), pp.324-326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scispo.2013.10.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00864398v1</w:t>
+                <w:t xml:space="preserve">hal-00911838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical factors associated with fatigue after stroke: an exploratory study.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">The adapted physical activity or therapeutic education activity, &amp;quot;review of current techniques and opportunities for people with loss of autonomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Kammoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Topics in Stroke Rehabilitation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GYMNASIUM, Scientific Journal of Education, Sports, and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, XIV (1), pp.75-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1310/tsr1905-369⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00733871v1</w:t>
+                <w:t xml:space="preserve">hal-00864398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Firefighters night call emergency: Myocardial autonomic regulation consequences [L'appel d'urgence nocturne chez les pompiers : Conséquences sur la régulation autonome du myocarde]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Longitudinal follow-up of biochemical markers of fatigue throughout a sporting season in young elite rugby players.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Alaphilippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Troubat</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId316" w:history="1">
+                <w:t xml:space="preserve">Sébastien Ratel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Bonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. van Praagh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Chum</w:t>
+                <w:t xml:space="preserve">Daniel Courteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science &amp; Sports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scispo.2011.09.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26 (12), epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1519/JSC.0b013e3182474687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00700145v1</w:t>
+                <w:t xml:space="preserve">hal-00672573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal follow-up of biochemical markers of fatigue throughout a sporting season in young elite rugby players.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Alaphilippe</w:t>
+                <w:t xml:space="preserve">Physical factors associated with fatigue after stroke: an exploratory study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chi Lan Nguyen Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Hamonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Ratel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Daniel Courteix</w:t>
+                <w:t xml:space="preserve">Francisco Macian-Montoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1519/JSC.0b013e3182474687⟩</w:t>
+              <w:t xml:space="preserve">Topics in Stroke Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19 (5), pp.369-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1310/tsr1905-369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00672573v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00733871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Effect of four months of moderate exercise training program on cardiovascular, biometric and psychological parameters in women aged 60 to 72 years] : Bénéfices cardiovasculaires, biométriques et psychologiques suite à un programme d'activité physique d'intensité modérée de quatre mois chez la femme âgée de 60 à 72 ans</w:t>
+                <w:t xml:space="preserve">Firefighters night call emergency: Myocardial autonomic regulation consequences [L'appel d'urgence nocturne chez les pompiers : Conséquences sur la régulation autonome du myocarde]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Troubat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Bonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Cornette</w:t>
+                <w:t xml:space="preserve">E. van Praagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Dalmay</w:t>
+                <w:t xml:space="preserve">P. Chum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science &amp; Sports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 26 (4), pp.216-219. </w:t>
+              <w:t xml:space="preserve">, 2012, 27 (2), pp.107-110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scispo.2011.05.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scispo.2011.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00626681v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00700145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Physical and anthropometric parameters evolution of the young elite of French rugby players] : Évolution des paramètres physique et anthropométrique de jeunes rugbymen de haut niveau sur une saison sportive</w:t>
+                <w:t xml:space="preserve">[Effect of four months of moderate exercise training program on cardiovascular, biometric and psychological parameters in women aged 60 to 72 years] : Bénéfices cardiovasculaires, biométriques et psychologiques suite à un programme d'activité physique d'intensité modérée de quatre mois chez la femme âgée de 60 à 72 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Troubat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Bonis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Alaphilippe</w:t>
+                <w:t xml:space="preserve">T. Cornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Dudognon</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Dalmay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science &amp; Sports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 23 (1), pp.16-18. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 26 (4), pp.216-219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scispo.2011.05.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scispo.2007.11.001⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00626761v1</w:t>
+                <w:t xml:space="preserve">hal-00626681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Interest of the scientific contributions in the research of the performance in handball and rugby] : Intérêt des apports scientifiques dans la recherche de la performance en handball et en rugby</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">[Physical and anthropometric parameters evolution of the young elite of French rugby players] : Évolution des paramètres physique et anthropométrique de jeunes rugbymen de haut niveau sur une saison sportive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alaphilippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Costantini</w:t>
+                <w:t xml:space="preserve">Pierre Dudognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Villepreux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
+                <w:t xml:space="preserve">Bernard Bouteille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science &amp; Sports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 23 (1), pp.1-5. </w:t>
+              <w:t xml:space="preserve">, 2008, 23 (1), pp.16-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scispo.2007.12.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scispo.2007.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00626770v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00626761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">[Interest of the scientific contributions in the research of the performance in handball and rugby] : Intérêt des apports scientifiques dans la recherche de la performance en handball et en rugby</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Costantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Villepreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science &amp; Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 23 (1), pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scispo.2007.12.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00626770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Physical training increases heart rate variability in healthy prepubertal children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Melin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fauchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L N'Guyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Courteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Clinical Investigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 32 (7), pp.479-487. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-2362.2002.01017.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03679787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12519,1229 +12653,1229 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un exergame personnalisé pour les capacités cognitivo- motrices des séniors : le projet INCOME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elpidio Attoh-Mensah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaick Perrochon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque La XR en mouvement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire Havae, Laboratoire M2S, ISM Marseille, Jun 2025, Limoges, France. https://www.unilim.fr/rse2r/854&amp;file=1/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05176584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi et évaluation de l'activité physique des personnes post-AVC à domicile : Contributions des nouvelles technologies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIFAP: CONGRÈS INTERNATIONAL FRANCOPHONE EN ACTIVITÉ PHYSIQUE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UQAM, Nov 2024, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception, développement et évaluation de l’effet d’un exergame personnalisé sur les capacités cognitivo-motrices de séniors : le projet INCOME.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elpidio Attoh-Mensah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaick Perrochon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ème Congrès de l’ACAPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACAPS société savante, Oct 2023, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05176573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AMISIA: A multidisciplinary approach for the secondary prevention of the loss of autonomy for patients with traumatic brain injury and stroke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïck Perrochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Rezzoug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Etude sur la TéléSanté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sorbonne Universités, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02161060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AMISIA : a multidisciplinary apporoach for the secondary prevention of the loss of autonomy for patients with traumatic brain injury and stroke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïck Perrochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Kanellos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence handicap 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02086239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a wearable sensor for monitoring physical activity level in post-stroke patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Toumieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Sahuguede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Julien-Vergonjanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st European Congress of Physical and Rehabilitation Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Vilnius, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01970002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le maintien du bien être physique et psychique des seniors par l'activité physique sportive et de loisirs: action publique et opportunités économiques (table ronde)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé et bien être : les enjeux de la silver économie (silversudoe)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, LIMOGES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00978348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche académique sur la préservation de l'autonomie à domicile en Limousin : l'expérience du laboratoire Handicap Autonomie Vieillissement Activité Environnement (HAVAE) EA 6310.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achille Edem Tchalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dantoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Domotique et psychogériatrie. 29ème congrès de la société de psychogériatrie de langue française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00861550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'activité physique : médicament de demain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">conférence grand publique. L'activité physique : médicament de demain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Chateauroux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00731485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Adapted Physical Activity or Therapeutic Education for activity, &amp;quot;Review of current techniques and prospects for people in loss of autonomy&amp;quot;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Kammoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 4th international conference "achievements and prospects in the field of physical education system"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Bacau, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00799930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi de l'activité physique d'un patient post-AVC en phase subaiguë.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Toumieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Sahuguede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Kammoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Julien-Vergonjanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR STIC-Santé.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00799931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Activité Physique Adaptée dans tous ses états : Bilan des techniques actuelles et perspectives pour les personnes en perte d'autonomie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Activité physique adaptée et prévention de la perte d'autonomie : les enjeux liés à l'utilisation des technologies de l'information et de la communication.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, BRIVE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00700038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13751,232 +13885,232 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des croyances relatives à la participation aux Activité de la Vie Quotidienne sur les niveaux d’engagement (passés et futurs) de patients inclus dans un programme de rééducation en ergothérapie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iouri Bernache-Assollant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38ème Congrès de la SOFMER</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05126243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of personalized 360° virtual reality videos on the well-being of institutionalized older adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Restout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iouri Bernache-Assollant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaick Perrochon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 24th Congress of the European Society for Physical and Rehabilitation Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05119266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13986,157 +14120,157 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the offer of a supervised program improve community-dwelling older adults' engagement in physical activity? A restrospective study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaick Perrochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gallou-Guyoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05078130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId396"/>
+      <w:footerReference w:type="default" r:id="rId401"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14204,51 +14338,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B8A10F61"/>
+    <w:nsid w:val="37591129"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14435,51 +14569,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-mandigout" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2072-3022" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069336911" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/189501615" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000356523006" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524886v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#233;ane Vielotte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Poyet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Salle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mandigout" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Compagnat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/cjn.2025.10482" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967819v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Josse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Patrier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cristol" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Isnard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grandperrin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfae352" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733432v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Goncalves" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Bourvellec" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie C. Duclos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mandigout" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10749357.2024.2392447" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117501v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Restout" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iouri Bernache-Assollant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;ck Perrochon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07317115.2025.2462002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247090v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Robin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Borel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle de Serres-Lafontaine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Sebiyo Batcho" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/japa.2024-0062" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674187v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Goncalves" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie C Duclos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/jrm.v56.40559" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678479v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Younes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mandigout" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Robin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Borel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmed.2024.107662" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698708v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Maufrais" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajprenal.00380.2023" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674182v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B Gauvain" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mandigout" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pambet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Monseu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gillain" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14283/jfa.2024.53" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678507v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Barrero" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Armando Chaparro Obando" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Dupuy-Grasset" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Languepin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7752/jpes.2024.05123" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118325v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon L&#233;ger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60856/fjot-2024-2-1-0020" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04193028v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lacroix" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Daviet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI230650" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674573v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokouvi Geovani Agbohessou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Sahuguede" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadel Hamdan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Conchon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23125742" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028021v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gallou-Guyot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaick Perrochon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marie" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bourgeois" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/36126" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674195v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chiere" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oy&#233;n&#233; Kossi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Teinturier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Alaphilippe" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Duclos" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/rse2r.106" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674211v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#239;a Papeix" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cessac" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/rse2r.160" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674564v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Compagnat Maxence" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674230v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Guilloton Sindou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Thomasson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sombardier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/rse2r.197" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04193030v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J B Gauvain" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Valery" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Annweiler" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41999-023-00829-3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04193040v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674242v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bouissou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/rse2r.224" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674192v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fernandez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime T Robert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hermand" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Gelineau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/folmed.65.e103060" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674220v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Garillon-Ducla" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Devanneaux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/rse2r.171" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674231v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Fournaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Darsy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/rse2r.212" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04193038v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2023.1046676" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674597v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674555v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vinti" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manob Jyoti Saikia" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Donoghue" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tnsre.2023.3329057" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436987v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Turc-Baron" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.0000000000000149" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674574v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodeline Telfils" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20105908" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674593v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674207v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Philippe" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Celli&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Deconchas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Goubeau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/rse2r.124" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027991v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04193032v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bonnech&#232;re" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mendinatou Agbetou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Somasse" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanase Hokpo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10749357.2023.2207286" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674569v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/asn.0000000000000149" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431499v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Robert" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04193035v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752477v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Ababei" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina-Loredana Ifrim" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Ababei" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina-Ioana Alexe" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04193041v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00084174221148037" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828128v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/jrm.v54.2270" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710920v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Salle" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Daviet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dhjo.2022.101345" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748609v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19159112" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674620v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Sherley Almeida Prado" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52057/erj.v2i1.8" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710924v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Guediri" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chaparro" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MRR.0000000000000529" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674614v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836418v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Deveautour-Roy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tubiana-Mathieu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L&#233;obon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vincent" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Venat" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-022-07417-4" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038742v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Borel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710914v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mura" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Maier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Rubio Ballester" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier de la Torre Costa" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit L&#243;pez-Luque" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-022-06444-0" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517284v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gallou-Guyot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nuic" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Compagnat" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Welter" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638288.2021.2022780" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674603v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M L Welter" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723765v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226603v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vuillerme" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2021.01.085" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226600v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2021.101514" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517308v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2021.07.017" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753282v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/folmed.63.e56679" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723768v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Thomas" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/trahs.3945" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723774v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Landais" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/trahs.3926" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517329v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Tubiana-Mathieu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cornette" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leobon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vincent" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13225851" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005805v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Aubourg" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2021.696968" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226604v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Ferry" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles S&#232;biyo Batcho" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Julien-Vergonjanne" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2021.1880689" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02954177v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bherer" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lacroix" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ricard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neures.2020.07.012" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226606v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Combourieu-Donnezan" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bherer" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2020.10.010" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226605v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kammoun" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2020.11.001" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226607v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Girard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Bellavance-Tremblay" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Gaudet-Drouin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lessard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dupont" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2020.09.007" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107721v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Rezzoug" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Encelle" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2020.06.010" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02954178v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrochon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arr.2020.101135" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02862396v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Batcho" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vuillerme" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Salle" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2019.07.002" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02862391v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Batcho" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1545968320907076" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02862426v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenek Svoboda" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2019.00252" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02153492v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/PHM.0000000000001077" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02189312v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5535/arm.2019.43.3.262" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02153484v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19112497" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01886932v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0269215518788116" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01882883v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-017-2410-9" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01886936v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Compagnat" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chaparro" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Daviet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2018.03.001" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K4KG9TXL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01886945v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S0022-4707.18.08214-2" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01882884v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10749357.2017.1399229" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01886938v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2047487317738593" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429385v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Daviet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01216387v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Maufrais" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Cornette" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Alaphilippe" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01153656v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bernikier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01155508v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M T Antonini" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Leobon" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678768v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;yves Salle" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmrj.2015.06.011" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6VL1ZV08-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01220809v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Edem Tchalla" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Bonis" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Perucaud" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000435772" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01171607v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00911838v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Laval" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Peyrichou" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2013.10.003" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L6968MD9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00957701v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Roy" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Quelven-Bertin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Jallageas" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01069801v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Popielarz" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Munoz" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agnes Fargeas-Gluck" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2014.07.007" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2Z9XZK32-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00864398v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00733871v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Lan Nguyen Hoang" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hamonet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Macian-Montoro" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1310/tsr1905-369" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00700145v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Troubat" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. van Praagh" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chum" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2011.09.005" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GFCV7T2C-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00672573v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ratel" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Courteix" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0b013e3182474687" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00626681v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cornette" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dalmay" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2011.05.003" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-08M5QSTQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00626761v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alaphilippe" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dudognon" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bouteille" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2007.11.001" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-02M4PMCZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00626770v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Costantini" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Villepreux" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2007.12.009" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XKWBHJ6D-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679787v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Melin" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fauchier" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L N'Guyen" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Courteix" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2362.2002.01017.x" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-74Q6JZFF-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176584v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elpidio Attoh-Mensah" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04809256v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176573v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161060v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086239v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Kanellos" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970002v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Toumieux" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sahuguede" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00978348v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00861550v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dantoine" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00731485v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00799930v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00799931v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Toumieux" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00700038v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126243v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119266v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078130v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gallou-Guyoy" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-mandigout" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2072-3022" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069336911" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/189501615" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000356523006" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590083v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Doumenc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Frasie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cormier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mandigout" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Daviet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MRR.0000000000000704" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524886v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#233;ane Vielotte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Poyet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Salle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Compagnat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/cjn.2025.10482" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967819v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Josse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Patrier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cristol" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Isnard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grandperrin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfae352" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733432v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Goncalves" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Bourvellec" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie C. Duclos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mandigout" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10749357.2024.2392447" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117501v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Restout" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iouri Bernache-Assollant" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;ck Perrochon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07317115.2025.2462002" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247090v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Robin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Borel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle de Serres-Lafontaine" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Sebiyo Batcho" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/japa.2024-0062" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118325v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon L&#233;ger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60856/fjot-2024-2-1-0020" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678507v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Barrero" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Armando Chaparro Obando" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Dupuy-Grasset" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Languepin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7752/jpes.2024.05123" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698708v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Maufrais" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajprenal.00380.2023" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678479v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Younes" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mandigout" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Robin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Borel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmed.2024.107662" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674187v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Goncalves" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie C Duclos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/jrm.v56.40559" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674182v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B Gauvain" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mandigout" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pambet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Monseu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gillain" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14283/jfa.2024.53" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027991v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gallou-Guyot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaick Perrochon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2023.1046676" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674593v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674207v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Philippe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Celli&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Deconchas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Goubeau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/rse2r.124" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674569v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Turc-Baron" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/asn.0000000000000149" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04193035v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodeline Telfils" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Gelineau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lacroix" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20105908" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431499v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fernandez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Robert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hermand" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/folmed.65.e103060" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04193032v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oy&#233;n&#233; Kossi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bonnech&#232;re" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mendinatou Agbetou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Somasse" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanase Hokpo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10749357.2023.2207286" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04193028v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI230650" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674573v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokouvi Geovani Agbohessou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Sahuguede" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadel Hamdan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Conchon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23125742" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028021v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bourgeois" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/36126" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674195v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chiere" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Teinturier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Alaphilippe" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Duclos" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/rse2r.106" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674211v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#239;a Papeix" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cessac" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/rse2r.160" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674564v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Compagnat Maxence" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674242v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bouissou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/rse2r.224" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04193040v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04193030v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J B Gauvain" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Valery" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Annweiler" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41999-023-00829-3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674230v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Guilloton Sindou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Thomasson" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sombardier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/rse2r.197" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674192v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime T Robert" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674220v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Garillon-Ducla" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Devanneaux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/rse2r.171" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674231v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Fournaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Darsy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/rse2r.212" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04193038v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674597v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674555v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vinti" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manob Jyoti Saikia" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Donoghue" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tnsre.2023.3329057" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436987v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.0000000000000149" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674574v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674603v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nuic" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Compagnat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M L Welter" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638288.2021.2022780" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723765v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Sherley Almeida Prado" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52057/erj.v2i1.8" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748609v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19159112" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710920v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Salle" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Daviet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dhjo.2022.101345" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828128v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/jrm.v54.2270" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04193041v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00084174221148037" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752477v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Ababei" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina-Loredana Ifrim" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Ababei" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina-Ioana Alexe" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674620v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710924v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Guediri" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chaparro" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MRR.0000000000000529" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674614v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836418v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Deveautour-Roy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tubiana-Mathieu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L&#233;obon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vincent" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Venat" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-022-07417-4" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038742v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Borel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710914v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mura" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Maier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Rubio Ballester" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier de la Torre Costa" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit L&#243;pez-Luque" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-022-06444-0" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517284v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gallou-Guyot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Welter" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226604v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Ferry" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles S&#232;biyo Batcho" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Julien-Vergonjanne" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2021.1880689" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226603v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vuillerme" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2021.01.085" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226600v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2021.101514" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517308v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2021.07.017" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753282v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/folmed.63.e56679" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723768v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Thomas" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/trahs.3945" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005805v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Aubourg" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2021.696968" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723774v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Landais" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/trahs.3926" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517329v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Tubiana-Mathieu" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cornette" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leobon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vincent" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13225851" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226606v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Combourieu-Donnezan" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bherer" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2020.10.010" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226605v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kammoun" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2020.11.001" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226607v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Girard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Bellavance-Tremblay" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Gaudet-Drouin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lessard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dupont" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2020.09.007" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02954177v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bherer" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lacroix" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ricard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neures.2020.07.012" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02954178v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrochon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arr.2020.101135" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107721v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Rezzoug" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Encelle" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2020.06.010" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02862396v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Batcho" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vuillerme" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Salle" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2019.07.002" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02862391v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Batcho" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1545968320907076" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02862426v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenek Svoboda" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2019.00252" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02153492v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/PHM.0000000000001077" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02189312v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5535/arm.2019.43.3.262" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02153484v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19112497" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01886932v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0269215518788116" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01882883v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-017-2410-9" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01886936v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Compagnat" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chaparro" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Daviet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2018.03.001" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K4KG9TXL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01886945v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S0022-4707.18.08214-2" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01886938v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2047487317738593" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01882884v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10749357.2017.1399229" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429385v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Daviet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01171607v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01216387v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Maufrais" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Cornette" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Alaphilippe" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01153656v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bernikier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01155508v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M T Antonini" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Leobon" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678768v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;yves Salle" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmrj.2015.06.011" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6VL1ZV08-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01220809v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Edem Tchalla" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Bonis" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Perucaud" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000435772" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00957701v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Roy" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Quelven-Bertin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Jallageas" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01069801v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Popielarz" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Munoz" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agnes Fargeas-Gluck" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2014.07.007" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2Z9XZK32-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00911838v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Laval" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Peyrichou" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2013.10.003" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L6968MD9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00864398v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00672573v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ratel" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Courteix" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0b013e3182474687" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00733871v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Lan Nguyen Hoang" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hamonet" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Macian-Montoro" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1310/tsr1905-369" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00700145v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Troubat" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. van Praagh" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chum" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2011.09.005" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GFCV7T2C-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00626681v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cornette" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dalmay" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2011.05.003" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-08M5QSTQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00626761v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alaphilippe" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dudognon" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bouteille" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2007.11.001" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-02M4PMCZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00626770v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Costantini" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Villepreux" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2007.12.009" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XKWBHJ6D-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679787v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Melin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fauchier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L N'Guyen" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Courteix" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2362.2002.01017.x" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-74Q6JZFF-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176584v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elpidio Attoh-Mensah" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04809256v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176573v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161060v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086239v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Kanellos" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970002v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Toumieux" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sahuguede" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00978348v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00861550v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dantoine" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00731485v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00799930v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00799931v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Toumieux" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00700038v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126243v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119266v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078130v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gallou-Guyoy" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>