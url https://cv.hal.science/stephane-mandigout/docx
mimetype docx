--- v1 (2026-05-01)
+++ v2 (2026-05-24)
@@ -189,51 +189,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (96)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (97)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -625,6665 +625,6648 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04967819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommended moderate to vigorous physical activity levels for people in the chronic phase of stroke can be achieved in outpatient physiotherapy: a multicentre observational study</w:t>
+                <w:t xml:space="preserve">Effect of Virtual Reality Sessions on the Mental Health of Institutionalized Older Adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Goncalves</w:t>
+                <w:t xml:space="preserve">Julie Restout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Le Bourvellec</w:t>
+                <w:t xml:space="preserve">Iouri Bernache-Assollant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noemie C. Duclos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stephane Mandigout</w:t>
+                <w:t xml:space="preserve">Anaïck Perrochon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Topics in Stroke Rehabilitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10749357.2024.2392447⟩</w:t>
+              <w:t xml:space="preserve">Clinical Gerontologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07317115.2025.2462002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04733432v1</w:t>
+                <w:t xml:space="preserve">hal-05117501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Virtual Reality Sessions on the Mental Health of Institutionalized Older Adults</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Feasibility and Acceptance of a Remotely Supervised Home-Based Group Mobility Exercise for Older Adults Using a Mobile Robotic Telepresence: A Pilot Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Restout</w:t>
+                <w:t xml:space="preserve">Benoit Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iouri Bernache-Assollant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
+                <w:t xml:space="preserve">Annabelle de Serres-Lafontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïck Perrochon</w:t>
+                <w:t xml:space="preserve">Charles Sebiyo Batcho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Gerontologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1-11. </w:t>
+              <w:t xml:space="preserve">Journal of Aging and Physical Activity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (4), pp.336-349. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/07317115.2025.2462002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1123/japa.2024-0062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05117501v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05247090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility and Acceptance of a Remotely Supervised Home-Based Group Mobility Exercise for Older Adults Using a Mobile Robotic Telepresence: A Pilot Study</w:t>
+                <w:t xml:space="preserve">Recommended moderate to vigorous physical activity levels for people in the chronic phase of stroke can be achieved in outpatient physiotherapy: a multicentre observational study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Robin</w:t>
+                <w:t xml:space="preserve">Stephanie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Borel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
+                <w:t xml:space="preserve">Morgane Le Bourvellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle de Serres-Lafontaine</w:t>
+                <w:t xml:space="preserve">Noemie C. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Sebiyo Batcho</w:t>
+                <w:t xml:space="preserve">Stephane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Aging and Physical Activity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 33 (4), pp.336-349. </w:t>
+              <w:t xml:space="preserve">Topics in Stroke Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32 (3), pp.219-228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1123/japa.2024-0062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10749357.2024.2392447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05247090v1</w:t>
+                <w:t xml:space="preserve">hal-04733432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des croyances (mindsets) relatives à la participation aux Activités de la vie quotidienne sur l’engagement de patients inclus dans un programme de réadaptation en ergothérapie : une étude exploratoire</w:t>
+                <w:t xml:space="preserve">Comparison of motion sensor and heart rate monitor for assessment of physical activity intensity in stroke outpatient rehabilitation sessions: an observational study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Léger</w:t>
+                <w:t xml:space="preserve">Stéphanie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Iouri Bernache-Assollant</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Le Bourvellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie C Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Journal of Occupational Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.60856/fjot-2024-2-1-0020⟩</w:t>
+              <w:t xml:space="preserve">Journal of Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 56, pp.jrm40559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2340/jrm.v56.40559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05118325v1</w:t>
+                <w:t xml:space="preserve">hal-04674187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical activity levels in cystic fibrosis patients before and after triple modulator therapy: A single-center retrospective pilot study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cardioprotective effect of intradialytic exercise on left atrial mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Armando Chaparro Obando</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Languepin</w:t>
+                <w:t xml:space="preserve">Claire Maufrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Patrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Grandperrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Isnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Education and Sport</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7752/jpes.2024.05123⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Physiology. Renal Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 326 (5), pp.F694-F703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajprenal.00380.2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04678507v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardioprotective effect of intradialytic exercise on left atrial mechanics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What kind of non-pharmacological strategy for reducing sedentary behavior in COPD? Data from a scoping review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Maufrais</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Borel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physiology. Renal Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/ajprenal.00380.2023⟩</w:t>
+              <w:t xml:space="preserve">Respiratory Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 228, pp.107662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rmed.2024.107662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04698708v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What kind of non-pharmacological strategy for reducing sedentary behavior in COPD? Data from a scoping review</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Correlation between Muscle Mass and Physical Activity Level in Older Adults at Risk of Falling: The FITNESS Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Mandigout</w:t>
+                <w:t xml:space="preserve">J-B Gauvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Robin</w:t>
+                <w:t xml:space="preserve">S Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Borel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M Pambet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Monseu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Gillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respiratory Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rmed.2024.107662⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Frailty &amp; Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14283/jfa.2024.53⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04678479v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of motion sensor and heart rate monitor for assessment of physical activity intensity in stroke outpatient rehabilitation sessions: an observational study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Goncalves</w:t>
+                <w:t xml:space="preserve">Rôle des croyances (mindsets) relatives à la participation aux Activités de la vie quotidienne sur l’engagement de patients inclus dans un programme de réadaptation en ergothérapie : une étude exploratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Le Bourvellec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Noémie C Duclos</w:t>
+                <w:t xml:space="preserve">Iouri Bernache-Assollant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rehabilitation Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2340/jrm.v56.40559⟩</w:t>
+              <w:t xml:space="preserve">French Journal of Occupational Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2 (1), pp.15-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60856/fjot-2024-2-1-0020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04674187v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05118325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between Muscle Mass and Physical Activity Level in Older Adults at Risk of Falling: The FITNESS Study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Physical activity levels in cystic fibrosis patients before and after triple modulator therapy: A single-center retrospective pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Mandigout</w:t>
+                <w:t xml:space="preserve">Anna Barrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Pambet</w:t>
+                <w:t xml:space="preserve">David Armando Chaparro Obando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Monseu</w:t>
+                <w:t xml:space="preserve">Magalie Dupuy-Grasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Gillain</w:t>
+                <w:t xml:space="preserve">Jeanne Languepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Frailty &amp; Aging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 7, </w:t>
+              <w:t xml:space="preserve">Journal of Physical Education and Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (5), pp.123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14283/jfa.2024.53⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7752/jpes.2024.05123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04674182v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility and potential cognitive impact of a cognitive-motor dual-task training program using a custom exergame in older adults: A pilot study</w:t>
+                <w:t xml:space="preserve">Facteur d’association entre l’épicondylite latérale et la dyskinésie scapulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anaick Perrochon</w:t>
+                <w:t xml:space="preserve">Céline Bouissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnagi.2023.1046676⟩</w:t>
+              <w:t xml:space="preserve">Revue Scientifique des travaux de fin d'Étude en Rééducation et Réadaptation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25965/rse2r.224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04027991v1</w:t>
+                <w:t xml:space="preserve">hal-04674242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility and potential cognitive impact of a cognitive-motor dual-task training program using a custom exergame in older adults: A pilot study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Measured and Perceived Exercise Intensity During the Performance of Single-Task, Cognitive-Motor Dual-Task, and Exergame Training: Transversal Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaick Perrochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnagi.2023.1046676⟩</w:t>
+              <w:t xml:space="preserve">JMIR Serious Games</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.e36126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/36126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04674593v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le partenariat entre parents et ergothérapeutes dans l’accompagnement des Troubles Alimentaires Pédiatriques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lou Deconchas</w:t>
+                <w:t xml:space="preserve">Use of a clustering method to describe the clinical profiles of older fallers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Pambet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Goubeau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J B Gauvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Valery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Annweiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Scientifique des travaux de fin d'Étude en Rééducation et Réadaptation</w:t>
+              <w:t xml:space="preserve">European Geriatric Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25965/rse2r.124⟩</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41999-023-00829-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04674207v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardioprotective Effect of Acute Intradialytic Exercise: A Comprehensive Speckle-Tracking Echocardiography Analysis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’impact du positionnement sur les troubles de la déglutition des patients ayant une sclérose latérale amyotrophique avec un syndrome de la tête tombante – Etat des lieux de la pratique des ergothérapeutes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorine Guilloton Sindou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Thomasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sombardier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Society of Nephrology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Scientifique des travaux de fin d'Étude en Rééducation et Réadaptation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25965/rse2r.197⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1681/asn.0000000000000149⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04674569v1</w:t>
+                <w:t xml:space="preserve">hal-04674230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Individualized Coaching at Home on Quality of Life in Subacute Stroke Patients</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’ergothérapie et la douleur cancéreuse : État des lieux de la prise en charge antalgique et de fin de vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaïa Papeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cessac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Scientifique des travaux de fin d'Étude en Rééducation et Réadaptation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25965/rse2r.160⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph20105908⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04193035v1</w:t>
+                <w:t xml:space="preserve">hal-04674211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of daily physical activity on fine motor skills of adults around a Fitts task</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Axelle Gelineau</w:t>
+                <w:t xml:space="preserve">Relationship between perceived fatigability and the values of biological and biometric markers in young professional and amateur rugby players during a sporting season</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oyéné Kossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Teinturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Alaphilippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Folia Medica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3897/folmed.65.e103060⟩</w:t>
+              <w:t xml:space="preserve">Revue Scientifique des travaux de fin d'Étude en Rééducation et Réadaptation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25965/rse2r.106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04431499v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between cardiorespiratory fitness, physical activity practices, and functional outcomes one-year post-stroke in northern Benin: A case–control study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Social Participation and Physical Activity Incentive at Home in Stroke Survivor: Contribution of Technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Compagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Topics in Stroke Rehabilitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10749357.2023.2207286⟩</w:t>
+              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Studies in Health Technology and Informatics, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/SHTI230650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04193032v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social Participation and Physical Activity Incentive at Home in Stroke Survivor: Contribution of Technologies</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Validity of Estimated Results from a Wearable Device for the Tests Time Up and Go and Sit to Stand in Young Adults and in People with Chronic Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kokouvi Geovani Agbohessou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Sahuguede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadel Hamdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Conchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s23125742⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/SHTI230650⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04193028v1</w:t>
+                <w:t xml:space="preserve">hal-04674573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validity of Estimated Results from a Wearable Device for the Tests Time Up and Go and Sit to Stand in Young Adults and in People with Chronic Diseases</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measured and Perceived Exercise Intensity During the Performance of Single-Task, Cognitive-Motor Dual-Task, and Exergame Training: Transversal Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaick Perrochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JMIR Serious Games</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.e36126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/36126⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s23125742⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04674573v1</w:t>
+                <w:t xml:space="preserve">hal-04028021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measured and Perceived Exercise Intensity During the Performance of Single-Task, Cognitive-Motor Dual-Task, and Exergame Training: Transversal Study</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Social participation and physical activity incentive at home in stroke survivor: contribution of technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxence Bourgeois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stephane Mandigout</w:t>
+                <w:t xml:space="preserve">Compagnat Maxence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Serious Games</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/36126⟩</w:t>
+              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/SHTI230650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04028021v1</w:t>
+                <w:t xml:space="preserve">hal-04674564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between perceived fatigability and the values of biological and biometric markers in young professional and amateur rugby players during a sporting season</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of daily physical activity on fine motor skills of adults around a Fitts task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Chiere</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Oyéné Kossi</w:t>
+                <w:t xml:space="preserve">Maxime T Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Teinturier</w:t>
+                <w:t xml:space="preserve">Eric Hermand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Alaphilippe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martine Duclos</w:t>
+                <w:t xml:space="preserve">Axelle Gelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Scientifique des travaux de fin d'Étude en Rééducation et Réadaptation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25965/rse2r.106⟩</w:t>
+              <w:t xml:space="preserve">Folia Medica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 65, pp.950 - 957. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/folmed.65.e103060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04674195v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’ergothérapie et la douleur cancéreuse : État des lieux de la prise en charge antalgique et de fin de vie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parler de vie intime et sexuelle après un traumatisme crânien : un enjeu pour les soignants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Garillon-Ducla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaïa Papeix</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Louise Robin</w:t>
+                <w:t xml:space="preserve">Brigitte Devanneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Scientifique des travaux de fin d'Étude en Rééducation et Réadaptation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25965/rse2r.160⟩</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25965/rse2r.171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04674211v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social participation and physical activity incentive at home in stroke survivor: contribution of technologies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les médiations artistiques pour le développement des habiletés sociales dans le cadre du Trouble de la Personnalité Borderline : une revue de portée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alizée Fournaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compagnat Maxence</w:t>
+                <w:t xml:space="preserve">Lydia Darsy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
+              <w:t xml:space="preserve">Revue Scientifique des travaux de fin d'Étude en Rééducation et Réadaptation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/SHTI230650⟩</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25965/rse2r.212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04674564v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facteur d’association entre l’épicondylite latérale et la dyskinésie scapulaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Bouissou</w:t>
+                <w:t xml:space="preserve">Impact of Active Physiotherapy on Physical Activity Level in Stroke Survivors: A Systematic Review and Meta-Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Le Bourvellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Scientifique des travaux de fin d'Étude en Rééducation et Réadaptation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25965/rse2r.224⟩</w:t>
+              <w:t xml:space="preserve">Stroke</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 54 (12), pp.3097-3106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/STROKEAHA.123.043629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04674242v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04249626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measured and Perceived Exercise Intensity During the Performance of Single-Task, Cognitive-Motor Dual-Task, and Exergame Training: Transversal Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Feasibility and potential cognitive impact of a cognitive-motor dual-task training program using a custom exergame in older adults: A pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Serious Games</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/36126⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnagi.2023.1046676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04193040v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of a clustering method to describe the clinical profiles of older fallers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measured and Perceived Exercise Intensity During the Performance of Single-Task, Cognitive-Motor Dual-Task, and Exergame Training: Transversal Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaick Perrochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geriatric Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s41999-023-00829-3⟩</w:t>
+              <w:t xml:space="preserve">JMIR Serious Games</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/36126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04193030v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’impact du positionnement sur les troubles de la déglutition des patients ayant une sclérose latérale amyotrophique avec un syndrome de la tête tombante – Etat des lieux de la pratique des ergothérapeutes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Broader Estimates of Gastrocnemius Activity Generated a More Representative Cocontraction Index: A Study in Pediatric Population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Vinti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manob Jyoti Saikia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorine Guilloton Sindou</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">John Donoghue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Compagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Scientifique des travaux de fin d'Étude en Rééducation et Réadaptation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25965/rse2r.197⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Neural Systems and Rehabilitation Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31, pp.4382 - 4389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/tnsre.2023.3329057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04674230v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of daily physical activity on fine motor skills of adults around a Fitts task</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Axelle Gelineau</w:t>
+                <w:t xml:space="preserve">Cardioprotective Effect of Acute Intradialytic Exercise: A Comprehensive Speckle-Tracking Echocardiography Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Patrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Isnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Turc-Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Grandperrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Folia Medica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3897/folmed.65.e103060⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Society of Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 34 (8), pp.1445-1455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1681/ASN.0000000000000149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04674192v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04436987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parler de vie intime et sexuelle après un traumatisme crânien : un enjeu pour les soignants ?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effect of Individualized Coaching at Home on Quality of Life in Subacute Stroke Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodeline Telfils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Gelineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Scientifique des travaux de fin d'Étude en Rééducation et Réadaptation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25965/rse2r.171⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph20105908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04674220v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les médiations artistiques pour le développement des habiletés sociales dans le cadre du Trouble de la Personnalité Borderline : une revue de portée</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lydia Darsy</w:t>
+                <w:t xml:space="preserve">Feasibility and potential cognitive impact of a cognitive-motor dual-task training program using a custom exergame in older adults: A pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaick Perrochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Scientifique des travaux de fin d'Étude en Rééducation et Réadaptation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25965/rse2r.212⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15, pp.1046676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnagi.2023.1046676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04674231v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04027991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility and potential cognitive impact of a cognitive-motor dual-task training program using a custom exergame in older adults: A pilot study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
+                <w:t xml:space="preserve">Cardioprotective Effect of Acute Intradialytic Exercise: A Comprehensive Speckle-Tracking Echocardiography Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Patrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Isnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Turc-Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Grandperrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnagi.2023.1046676⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Society of Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 34, pp.1445 - 1455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1681/asn.0000000000000149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04193038v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measured and Perceived Exercise Intensity During the Performance of Single-Task, Cognitive-Motor Dual-Task, and Exergame Training: Transversal Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Feasibility and potential cognitive impact of a cognitive-motor dual-task training program using a custom exergame in older adults: A pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Serious Games</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/36126⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnagi.2023.1046676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04674597v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broader Estimates of Gastrocnemius Activity Generated a More Representative Cocontraction Index: A Study in Pediatric Population</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le partenariat entre parents et ergothérapeutes dans l’accompagnement des Troubles Alimentaires Pédiatriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clélia Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Cellié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lou Deconchas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Goubeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Neural Systems and Rehabilitation Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/tnsre.2023.3329057⟩</w:t>
+              <w:t xml:space="preserve">Revue Scientifique des travaux de fin d'Étude en Rééducation et Réadaptation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25965/rse2r.124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04674555v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardioprotective Effect of Acute Intradialytic Exercise: A Comprehensive Speckle-Tracking Echocardiography Analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antoine Grandperrin</w:t>
+                <w:t xml:space="preserve">Influence of daily physical activity on fine motor skills of adults around a Fitts task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hermand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Gelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Society of Nephrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1681/ASN.0000000000000149⟩</w:t>
+              <w:t xml:space="preserve">Folia Medica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 65 (6), pp.950-957. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/folmed.65.e103060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04436987v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04431499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Individualized Coaching at Home on Quality of Life in Subacute Stroke Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodeline Telfils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Gelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 20, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+              <w:t xml:space="preserve">, 2023, 20 (10), pp.5908. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijerph20105908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04674574v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of home-based rehabilitation using active video games on quality of life, cognitive and motor functions in people with Parkinson’s disease: a systematic review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t>
+                <w:t xml:space="preserve">Relationships between cardiorespiratory fitness, physical activity practices, and functional outcomes one-year post-stroke in northern Benin: A case–control study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oyéné Kossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bonnechère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mendinatou Agbetou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth Somasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Nuic</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M L Welter</w:t>
+                <w:t xml:space="preserve">Athanase Hokpo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disability and Rehabilitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09638288.2021.2022780⟩</w:t>
+              <w:t xml:space="preserve">Topics in Stroke Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10749357.2023.2207286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04674603v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exergame and cognitive-motor dual-task training in the healthy elderly (INCOME): a study protocol</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Romain Marie</w:t>
+                <w:t xml:space="preserve">Measured and Perceived Effects of Upper Limb Home-Based Exergaming Interventions on Activity after Stroke: A Systematic Review and Meta-Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Gelineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaick Perrochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Rehabilitation Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.52057/erj.v2i1.8⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (15), pp.9112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph19159112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03723765v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03748609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measured and Perceived Effects of Upper Limb Home-Based Exergaming Interventions on Activity after Stroke: A Systematic Review and Meta-Analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">The impact of the energy cost of walking on the quality of life of post-stroke individuals: A one-year longitudinal study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Compagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaick Perrochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph19159112⟩</w:t>
+              <w:t xml:space="preserve">Disability and Health Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.101345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dhjo.2022.101345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03748609v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03710920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of the energy cost of walking on the quality of life of post-stroke individuals: A one-year longitudinal study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Compliance with Upper Limb Home-Based Exergaming Interventions for Stroke Patients: A Narrative Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Gelineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaick Perrochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Christophe Daviet</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disability and Health Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dhjo.2022.101345⟩</w:t>
+              <w:t xml:space="preserve">Journal of Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2340/jrm.v54.2270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03710920v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03828128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compliance with Upper Limb Home-Based Exergaming Interventions for Stroke Patients: A Narrative Review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Occupational therapy for improving occupational performance in COPD patients: A scoping review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Goubeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axelle Gelineau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
+                <w:t xml:space="preserve">Thierry Sombardier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Borel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rehabilitation Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2340/jrm.v54.2270⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Occupational Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.000841742211480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/00084174221148037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03828128v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupational therapy for improving occupational performance in COPD patients: A scoping review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Goubeau</w:t>
+                <w:t xml:space="preserve">INFLUENCE OF CLIMATE AND NUTRITION ON THE PHYSICAL TRAINING OF NATIONAL LEVEL LONG- DISTANCE RUNNERS - CASE STUDY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalina Ababei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina-Loredana Ifrim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Ababei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina-Ioana Alexe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoit Borel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Occupational Therapy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Scientific Study &amp; Research Chemistry &amp; Chemical Engineering, Biotechnology, Food Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04193041v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03752477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INFLUENCE OF CLIMATE AND NUTRITION ON THE PHYSICAL TRAINING OF NATIONAL LEVEL LONG- DISTANCE RUNNERS - CASE STUDY</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exergame and cognitive-motor dual-task training in the healthy elderly (INCOME): a study protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalina Ababei</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patricia Sherley Almeida Prado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Study &amp; Research Chemistry &amp; Chemical Engineering, Biotechnology, Food Industry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Rehabilitation Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (1), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52057/erj.v2i1.8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03752477v1</w:t>
+                <w:t xml:space="preserve">hal-04674620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exergame and cognitive-motor dual-task training in the healthy elderly (INCOME): a study protocol</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t>
+                <w:t xml:space="preserve">The effect of a home-based coaching program on heart rate variability in subacute stroke patients: a randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Guediri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Chaparro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Compagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Rehabilitation Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.52057/erj.v2i1.8⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Rehabilitation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Publish Ahead of Print, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/MRR.0000000000000529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04674620v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03710924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of a home-based coaching program on heart rate variability in subacute stroke patients: a randomized controlled trial</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maxence Compagnat</w:t>
+                <w:t xml:space="preserve">Measured and Perceived Effects of Upper Limb Home-Based Exergaming Interventions on Activity after Stroke: A Systematic Review and Meta-Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Gelineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaick Perrochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Rehabilitation Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/MRR.0000000000000529⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph19159112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03710924v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measured and Perceived Effects of Upper Limb Home-Based Exergaming Interventions on Activity after Stroke: A Systematic Review and Meta-Analysis</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Predictors of women’s attendance in a home-based adapted physical activity program during localized breast cancer treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Deveautour-Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Tubiana-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Léobon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Venat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph19159112⟩</w:t>
+              <w:t xml:space="preserve">Supportive Care in Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00520-022-07417-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04674614v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictors of women’s attendance in a home-based adapted physical activity program during localized breast cancer treatment</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Vincent</w:t>
+                <w:t xml:space="preserve">Occupational therapy for improving occupational performance in COPD patients: A scoping review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Goubeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sombardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Venat</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benoît Borel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Supportive Care in Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00520-022-07417-4⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Occupational Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.000841742211480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/00084174221148037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836418v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04038742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupational therapy for improving occupational performance in COPD patients: A scoping review</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Sombardier</w:t>
+                <w:t xml:space="preserve">Bringing rehabilitation home with an e-health platform to treat stroke patients: study protocol of a randomized clinical trial (RGS@home)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Mura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Borel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Martina Maier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belén Rubio Ballester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier de la Torre Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judit López-Luque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Occupational Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/00084174221148037⟩</w:t>
+              <w:t xml:space="preserve">Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (1), pp.518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13063-022-06444-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04038742v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03710914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bringing rehabilitation home with an e-health platform to treat stroke patients: study protocol of a randomized clinical trial (RGS@home)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effectiveness of home-based rehabilitation using active video games on quality of life, cognitive and motor functions in people with Parkinson’s disease: a systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judit López-Luque</w:t>
+                <w:t xml:space="preserve">M. Gallou-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Nuic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Compagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Welter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13063-022-06444-0⟩</w:t>
+              <w:t xml:space="preserve">Disability and Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09638288.2021.2022780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03710914v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03517284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of home-based rehabilitation using active video games on quality of life, cognitive and motor functions in people with Parkinson’s disease: a systematic review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Welter</w:t>
+                <w:t xml:space="preserve">Exergame and cognitive-motor dual-task training in the healthy elderly (INCOME): a study protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Sherley Almeida Prado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disability and Rehabilitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09638288.2021.2022780⟩</w:t>
+              <w:t xml:space="preserve">European Rehabilitation Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (1), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52057/erj.v2i1.8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03517284v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03723765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability of ActiGraph GT3X+ placement location in the estimation of energy expenditure during moderate and high-intensity physical activities in young and older adults</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Ferry</w:t>
+                <w:t xml:space="preserve">Effectiveness of home-based rehabilitation using active video games on quality of life, cognitive and motor functions in people with Parkinson’s disease: a systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Nuic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Compagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Sèbiyo Batcho</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Julien-Vergonjanne</w:t>
+                <w:t xml:space="preserve">M L Welter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02640414.2021.1880689⟩</w:t>
+              <w:t xml:space="preserve">Disability and Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 44 (26), pp.8222 - 8233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09638288.2021.2022780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03226604v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Functional Independence of Patients With Stroke Sequelae: How Important Is the Speed, Oxygen Consumption, and Energy Cost of Walking?</w:t>
+                <w:t xml:space="preserve">Equations for estimating the oxygen cost of walking in stroke patients: a systematic review.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Compagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaick Perrochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Physical Medicine and Rehabilitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apmr.2021.01.085⟩</w:t>
+              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.101514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2021.101514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03226603v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03226600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equations for estimating the oxygen cost of walking in stroke patients: a systematic review.</w:t>
+                <w:t xml:space="preserve">The Functional Independence of Patients With Stroke Sequelae: How Important Is the Speed, Oxygen Consumption, and Energy Cost of Walking?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Compagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaick Perrochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rehab.2021.101514⟩</w:t>
+              <w:t xml:space="preserve">Archives of Physical Medicine and Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apmr.2021.01.085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03226600v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03226603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which method should be chosen to estimate the oxygen cost of walking in post-stroke individuals?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Compagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaick Perrochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gait &amp; Posture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 89, pp.217-219. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2021.07.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03517308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceived exertion and energy expenditure during physical activities in healthy young people and older adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oyéné Kossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Compagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7301,1776 +7284,1776 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Folia Medica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 63 (4), pp.502-510. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3897/folmed.63.e56679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03753282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réentraîner les seniors à faire deux choses à la fois : le projet INCOME à Limoges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaick Perrochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trajectoires Humaines Transcontinentales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25965/trahs.3945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03723768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Energy Expenditure Assessed Using Wrist- and Hip-Worn ActiGraph GT3X in Free-Living Conditions in Young and Older Adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Guediri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothee Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmed.2021.696968⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05005805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motivation of stroke victims in self-rehabilitation at home through video games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Gelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Landais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaick Perrochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iouri Bernache-Assollant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trajectoires Humaines Transcontinentales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25965/trahs.3926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03723774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can the Six-Minute Walk Test Be Used to Individualize Physical Activity Intensity in Patients with Breast Cancer?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Tubiana-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Cornette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Tubiana-Mathieu</w:t>
+                <w:t xml:space="preserve">Sophie Leobon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (22), pp.5851. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/cancers13225851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03517329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive and physical impact of cognitive-motor dual-task training in cognitively impaired older adults: An overview</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
+                <w:t xml:space="preserve">Reliability of ActiGraph GT3X+ placement location in the estimation of energy expenditure during moderate and high-intensity physical activities in young and older adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oyéné Kossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Sèbiyo Batcho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Combourieu-Donnezan</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne Julien-Vergonjanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neucli.2020.10.010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02640414.2021.1880689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03226606v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03226604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of individualized coaching at home on walking capacity in subacute stroke patients: A randomized controlled trial (Ticaa’dom)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoit Borel</w:t>
+                <w:t xml:space="preserve">Biopsychosocial determinants of visuospatial memory performance according to different spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bherer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gallou-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Kammoun</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maxence Compagnat</w:t>
+                <w:t xml:space="preserve">J. Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rehab.2020.11.001⟩</w:t>
+              <w:t xml:space="preserve">Neuroscience Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 63, pp.101135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neures.2020.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03226605v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cardiorespiratory strain during stroke rehabilitation: Are patients trained enough? A systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicky Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Bellavance-Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Gaudet-Drouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Lessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.101443. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rehab.2020.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03226607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biopsychosocial determinants of visuospatial memory performance according to different spaces</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Mandigout</w:t>
+                <w:t xml:space="preserve">Cognitive and physical impact of cognitive-motor dual-task training in cognitively impaired older adults: An overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Lacroix</w:t>
+                <w:t xml:space="preserve">Laure Combourieu-Donnezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Ricard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Louis Bherer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaick Perrochon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 63, pp.101135. </w:t>
+              <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 50 (6), pp.441-453. </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neures.2020.07.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neucli.2020.10.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02954177v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03226606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of exergames and cognitive-motor dual-task training on cognitive, physical and dual-task functions in cognitively healthy older adults: An overview</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Bherer</w:t>
+                <w:t xml:space="preserve">Effect of individualized coaching at home on walking capacity in subacute stroke patients: A randomized controlled trial (Ticaa’dom)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Chaparro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Perrochon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benjamin Kammoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Compagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ageing Research Reviews - ARR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 63, pp.101135. </w:t>
+              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.arr.2020.101135⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2020.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02954178v1</w:t>
+                <w:t xml:space="preserve">hal-03226605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multidimensional Data Acquisition as a Preliminary Step to the Secondary Prevention of the Loss of Autonomy for Patients with Traumatic Injury and Stroke: An AMISIA Pilot Study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laure Fernandez</w:t>
+                <w:t xml:space="preserve">Effects of exergames and cognitive-motor dual-task training on cognitive, physical and dual-task functions in cognitively healthy older adults: An overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gallou-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bherer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nasser Rezzoug</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Perrochon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.irbm.2020.06.010⟩</w:t>
+              <w:t xml:space="preserve">Ageing Research Reviews - ARR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 63, pp.101135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.arr.2020.101135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03107721v1</w:t>
+                <w:t xml:space="preserve">hal-02954178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validity of wearable actimeter computation of total energy expenditure during walking in post-stroke individuals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Mandigout</w:t>
+                <w:t xml:space="preserve">A Multidimensional Data Acquisition as a Preliminary Step to the Secondary Prevention of the Loss of Autonomy for Patients with Traumatic Injury and Stroke: An AMISIA Pilot Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaick Perrochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Rezzoug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.S. Batcho</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J.Y. Salle</w:t>
+                <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rehab.2019.07.002⟩</w:t>
+              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 41 (6), pp.316-320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.irbm.2020.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02862396v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen Cost During Walking in Individuals With Stroke: Hemiparesis Versus Cerebellar Ataxia</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
+                <w:t xml:space="preserve">Validity of wearable actimeter computation of total energy expenditure during walking in post-stroke individuals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Compagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.S. Batcho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Batcho</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Salle</w:t>
+                <w:t xml:space="preserve">J.Y. Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurorehabilitation and Neural Repair</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 34 (4), pp.289-298. </w:t>
+              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 63 (3), pp.209-215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1545968320907076⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2019.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02862391v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02862396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Step Count Assessed Using Wrist- and Hip-Worn Actigraph GT3X in Free-Living Conditions in Young and Older Adults</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anaïck Perrochon</w:t>
+                <w:t xml:space="preserve">Oxygen Cost During Walking in Individuals With Stroke: Hemiparesis Versus Cerebellar Ataxia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Compagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zdenek Svoboda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Timothee Aubourg</w:t>
+                <w:t xml:space="preserve">Charles Batcho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 6, </w:t>
+              <w:t xml:space="preserve">Neurorehabilitation and Neural Repair</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (4), pp.289-298. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmed.2019.00252⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1545968320907076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02862426v1</w:t>
+                <w:t xml:space="preserve">hal-02862391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compendium of physical activities strongly underestimates the oxygen cost during activities of daily living in stroke patients</w:t>
               </w:r>
@@ -9095,64 +9078,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Physical Medicine and Rehabilitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 98 (4), pp.1. </w:t>
@@ -9184,3466 +9167,3600 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02153492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effort Assessment of Stroke Patients in Physiotherapy Session by Accelerometry and Perceived Exertion Score: Preliminary Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Comparison of Step Count Assessed Using Wrist- and Hip-Worn Actigraph GT3X in Free-Living Conditions in Young and Older Adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Maxence Compagnat</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïck Perrochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zdenek Svoboda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothee Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Rehabilitation Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5535/arm.2019.43.3.262⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmed.2019.00252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02189312v1</w:t>
+                <w:t xml:space="preserve">hal-02862426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validity of the Walked Distance Estimated by Wearable Devices in Stroke Individuals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effort Assessment of Stroke Patients in Physiotherapy Session by Accelerometry and Perceived Exertion Score: Preliminary Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Compagnat</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean Yves Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 43 (3), pp.262-268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5535/arm.2019.43.3.262⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s19112497⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02153484v1</w:t>
+                <w:t xml:space="preserve">hal-02189312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validity of the Actigraph GT3x and influence of the sensor positioning for the assessment of active energy expenditure during four activities of daily living in stroke subjects</w:t>
+                <w:t xml:space="preserve">Validity of the Walked Distance Estimated by Wearable Devices in Stroke Individuals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Compagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Sebiyo Batcho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Rehabilitation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (11), pp.2497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s19112497⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0269215518788116⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01886932v1</w:t>
+                <w:t xml:space="preserve">hal-02153484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Home-based physical activity incentive and education program in subacute phase of stroke recovery (Ticaa’dom): study protocol for a randomized controlled trial</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+                <w:t xml:space="preserve">Validity of the Actigraph GT3x and influence of the sensor positioning for the assessment of active energy expenditure during four activities of daily living in stroke subjects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Compagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinical Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.269215518788116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0269215518788116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13063-017-2410-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01882883v1</w:t>
+                <w:t xml:space="preserve">hal-01886932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting the oxygen cost of walking in hemiparetic stroke patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.C. Daviet</w:t>
+                <w:t xml:space="preserve">Home-based physical activity incentive and education program in subacute phase of stroke recovery (Ticaa’dom): study protocol for a randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Chaparro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Kammoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rehab.2018.03.001⟩</w:t>
+              <w:t xml:space="preserve">Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (1), pp.309 - 314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13063-017-2410-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01886936v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01882883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intensity level and on-court role of wheelchair rugby players during competition.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Predicting the oxygen cost of walking in hemiparetic stroke patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Compagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chaparro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Y. Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Daviet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Sports Medicine and Physical Fitness</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 61 (5), pp.309 - 314. </w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23736/S0022-4707.18.08214-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2018.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01886945v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01886936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can energy expenditure be accurately assessed using accelerometry-based wearable motion detectors for physical activity monitoring in post-stroke patients in the subacute phase?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intensity level and on-court role of wheelchair rugby players during competition.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Preventive Cardiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Sports Medicine and Physical Fitness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23736/S0022-4707.18.08214-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/2047487317738593⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01886938v1</w:t>
+                <w:t xml:space="preserve">hal-01886945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rating of perceived exertion with Borg scale in stroke over two common activities of the daily living</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Compagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topics in Stroke Rehabilitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 25 (2), pp.145 - 149. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10749357.2017.1399229⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01882884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speckle tracking echocardiographic analysis of left ventricular systolic and diastolic function in young elite rugby players.</w:t>
+                <w:t xml:space="preserve">Can energy expenditure be accurately assessed using accelerometry-based wearable motion detectors for physical activity monitoring in post-stroke patients in the subacute phase?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Compagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Sports Medicine and Physical Fitness</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Preventive Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (18), pp.2009 - 2016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/2047487317738593⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03429385v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01886938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical activity level among stroke patients hospitalized in a rehabilitation unit.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Speckle tracking echocardiographic analysis of left ventricular systolic and diastolic function in young elite rugby players.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Maufrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Cornette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Alaphilippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Daviet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PM &amp; R : the journal of injury, function, and rehabilitation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, [Epub ahead of print]</w:t>
+              <w:t xml:space="preserve">The Journal of Sports Medicine and Physical Fitness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 56 (11), pp.1401-1409</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01171607v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03429385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speckle tracking echocardiographic analysis of left ventricular systolic and diastolic function in young elite rugby players.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Maufrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Cornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Alaphilippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Sports Medicine and Physical Fitness</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01216387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profil des patients post-AVC volontaires à un programme d’Education Thérapeutique à l’activité physique : étude descriptive.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Kammoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bernikier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science &amp; Sports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, sous presse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01153656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of home-based exercise training on vo2 in breast cancer patients under adjuvant or neoadjuvant chemotherapy (sapa).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Cornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M T Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Leobon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Physical and Rehabilitation Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, sous presse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01155508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical Activity Level Among Stroke Patients Hospitalized in a Rehabilitation Unit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Kammoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐yves Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PM&amp;R</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 8 (2), pp.97-104. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pmrj.2015.06.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04678768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of a Multicomponent Exercise Program on Spatiotemporal Gait Parameters, Risk of Falling and Physical Activity in Dementia Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïck Perrochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achille Edem Tchalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Bonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Perucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dementia and Geriatric Cognitive Disorders Extra</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 5 (3), pp.350-360. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1159/000435772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01220809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parkinson's patient runs an ultra marathon: a case report.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physical activity level among stroke patients hospitalized in a rehabilitation unit.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Kammoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eur J Phys Rehabil Med</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 50 (4), pp.447-51</w:t>
+              <w:t xml:space="preserve">PM &amp; R : the journal of injury, function, and rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, [Epub ahead of print]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00957701v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01171607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shock absorbers for vascular trans-tibial amputees in environmental situations seem more efficient on comfort than on oxygen consumption</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of an additional task on gait parameters in older adults with dementia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Kammoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Bonis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Popielarz</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Salle</w:t>
+                <w:t xml:space="preserve">Sophie Peyrichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achille Edem Tchalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science &amp; Sports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 29 (4, september 2014), pp.203-210. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scispo.2014.07.007⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 29 (6), pp.324-326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scispo.2013.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01069801v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00911838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of an additional task on gait parameters in older adults with dementia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Kammoun</w:t>
+                <w:t xml:space="preserve">Shock absorbers for vascular trans-tibial amputees in environmental situations seem more efficient on comfort than on oxygen consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Popielarz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Laval</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Achille Edem Tchalla</w:t>
+                <w:t xml:space="preserve">Marie-Agnes Fargeas-Gluck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science &amp; Sports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 29 (6), pp.324-326. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 29 (4, september 2014), pp.203-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scispo.2014.07.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scispo.2013.10.003⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00911838v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01069801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The adapted physical activity or therapeutic education activity, &amp;quot;review of current techniques and opportunities for people with loss of autonomy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parkinson's patient runs an ultra marathon: a case report.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Salle</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Quelven-Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Jallageas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GYMNASIUM, Scientific Journal of Education, Sports, and Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, XIV (1), pp.75-80</w:t>
+              <w:t xml:space="preserve">Eur J Phys Rehabil Med</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50 (4), pp.447-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00864398v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00957701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal follow-up of biochemical markers of fatigue throughout a sporting season in young elite rugby players.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Alaphilippe</w:t>
+                <w:t xml:space="preserve">The adapted physical activity or therapeutic education activity, &amp;quot;review of current techniques and opportunities for people with loss of autonomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Kammoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GYMNASIUM, Scientific Journal of Education, Sports, and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, XIV (1), pp.75-80</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00672573v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00864398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical factors associated with fatigue after stroke: an exploratory study.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Firefighters night call emergency: Myocardial autonomic regulation consequences [L'appel d'urgence nocturne chez les pompiers : Conséquences sur la régulation autonome du myocarde]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Troubat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Bonis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chi Lan Nguyen Hoang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
+                <w:t xml:space="preserve">E. van Praagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Hamonet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francisco Macian-Montoro</w:t>
+                <w:t xml:space="preserve">P. Chum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Topics in Stroke Rehabilitation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science &amp; Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27 (2), pp.107-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scispo.2011.09.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1310/tsr1905-369⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00733871v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00700145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Firefighters night call emergency: Myocardial autonomic regulation consequences [L'appel d'urgence nocturne chez les pompiers : Conséquences sur la régulation autonome du myocarde]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physical factors associated with fatigue after stroke: an exploratory study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chi Lan Nguyen Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. van Praagh</w:t>
+                <w:t xml:space="preserve">Julia Hamonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Chum</w:t>
+                <w:t xml:space="preserve">Francisco Macian-Montoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science &amp; Sports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 27 (2), pp.107-110. </w:t>
+              <w:t xml:space="preserve">Topics in Stroke Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19 (5), pp.369-76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scispo.2011.09.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1310/tsr1905-369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00700145v1</w:t>
+                <w:t xml:space="preserve">hal-00733871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Effect of four months of moderate exercise training program on cardiovascular, biometric and psychological parameters in women aged 60 to 72 years] : Bénéfices cardiovasculaires, biométriques et psychologiques suite à un programme d'activité physique d'intensité modérée de quatre mois chez la femme âgée de 60 à 72 ans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Longitudinal follow-up of biochemical markers of fatigue throughout a sporting season in young elite rugby players.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Alaphilippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ratel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Bonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Cornette</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Dalmay</w:t>
+                <w:t xml:space="preserve">Daniel Courteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science &amp; Sports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scispo.2011.05.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26 (12), epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1519/JSC.0b013e3182474687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00626681v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00672573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Physical and anthropometric parameters evolution of the young elite of French rugby players] : Évolution des paramètres physique et anthropométrique de jeunes rugbymen de haut niveau sur une saison sportive</w:t>
+                <w:t xml:space="preserve">[Effect of four months of moderate exercise training program on cardiovascular, biometric and psychological parameters in women aged 60 to 72 years] : Bénéfices cardiovasculaires, biométriques et psychologiques suite à un programme d'activité physique d'intensité modérée de quatre mois chez la femme âgée de 60 à 72 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Troubat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Bonis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Cornette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dalmay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science &amp; Sports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 23 (1), pp.16-18. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scispo.2007.11.001⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 26 (4), pp.216-219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scispo.2011.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00626761v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00626681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Interest of the scientific contributions in the research of the performance in handball and rugby] : Intérêt des apports scientifiques dans la recherche de la performance en handball et en rugby</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">[Physical and anthropometric parameters evolution of the young elite of French rugby players] : Évolution des paramètres physique et anthropométrique de jeunes rugbymen de haut niveau sur une saison sportive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alaphilippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dudognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bouteille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science &amp; Sports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 23 (1), pp.1-5. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scispo.2007.12.009⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 23 (1), pp.16-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scispo.2007.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00626770v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00626761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">[Interest of the scientific contributions in the research of the performance in handball and rugby] : Intérêt des apports scientifiques dans la recherche de la performance en handball et en rugby</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Costantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Villepreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science &amp; Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 23 (1), pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scispo.2007.12.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00626770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Physical training increases heart rate variability in healthy prepubertal children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Melin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fauchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L N'Guyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Courteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Clinical Investigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 32 (7), pp.479-487. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1046/j.1365-2362.2002.01017.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03679787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12653,884 +12770,884 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un exergame personnalisé pour les capacités cognitivo- motrices des séniors : le projet INCOME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elpidio Attoh-Mensah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaick Perrochon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque La XR en mouvement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire Havae, Laboratoire M2S, ISM Marseille, Jun 2025, Limoges, France. https://www.unilim.fr/rse2r/854&amp;file=1/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05176584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi et évaluation de l'activité physique des personnes post-AVC à domicile : Contributions des nouvelles technologies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIFAP: CONGRÈS INTERNATIONAL FRANCOPHONE EN ACTIVITÉ PHYSIQUE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UQAM, Nov 2024, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception, développement et évaluation de l’effet d’un exergame personnalisé sur les capacités cognitivo-motrices de séniors : le projet INCOME.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elpidio Attoh-Mensah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaick Perrochon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ème Congrès de l’ACAPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACAPS société savante, Oct 2023, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05176573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AMISIA: A multidisciplinary approach for the secondary prevention of the loss of autonomy for patients with traumatic brain injury and stroke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïck Perrochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Rezzoug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Etude sur la TéléSanté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sorbonne Universités, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02161060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AMISIA : a multidisciplinary apporoach for the secondary prevention of the loss of autonomy for patients with traumatic brain injury and stroke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïck Perrochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Kanellos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence handicap 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02086239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a wearable sensor for monitoring physical activity level in post-stroke patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Toumieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Sahuguede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Julien-Vergonjanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st European Congress of Physical and Rehabilitation Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Vilnius, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01970002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le maintien du bien être physique et psychique des seniors par l'activité physique sportive et de loisirs: action publique et opportunités économiques (table ronde)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé et bien être : les enjeux de la silver économie (silversudoe)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, LIMOGES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00978348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche académique sur la préservation de l'autonomie à domicile en Limousin : l'expérience du laboratoire Handicap Autonomie Vieillissement Activité Environnement (HAVAE) EA 6310.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achille Edem Tchalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dantoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Domotique et psychogériatrie. 29ème congrès de la société de psychogériatrie de langue française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00861550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'activité physique : médicament de demain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13546,336 +13663,336 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">conférence grand publique. L'activité physique : médicament de demain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Chateauroux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00731485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Adapted Physical Activity or Therapeutic Education for activity, &amp;quot;Review of current techniques and prospects for people in loss of autonomy&amp;quot;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Kammoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 4th international conference "achievements and prospects in the field of physical education system"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Bacau, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00799930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi de l'activité physique d'un patient post-AVC en phase subaiguë.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Toumieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Sahuguede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Kammoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Julien-Vergonjanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR STIC-Santé.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00799931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Activité Physique Adaptée dans tous ses états : Bilan des techniques actuelles et perspectives pour les personnes en perte d'autonomie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Activité physique adaptée et prévention de la perte d'autonomie : les enjeux liés à l'utilisation des technologies de l'information et de la communication.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, BRIVE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00700038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13885,232 +14002,232 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des croyances relatives à la participation aux Activité de la Vie Quotidienne sur les niveaux d’engagement (passés et futurs) de patients inclus dans un programme de rééducation en ergothérapie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iouri Bernache-Assollant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38ème Congrès de la SOFMER</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05126243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of personalized 360° virtual reality videos on the well-being of institutionalized older adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Restout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iouri Bernache-Assollant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaick Perrochon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 24th Congress of the European Society for Physical and Rehabilitation Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05119266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14120,157 +14237,157 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the offer of a supervised program improve community-dwelling older adults' engagement in physical activity? A restrospective study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaick Perrochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gallou-Guyoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05078130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId401"/>
+      <w:footerReference w:type="default" r:id="rId404"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14338,51 +14455,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="37591129"/>
+    <w:nsid w:val="CC8850F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14569,51 +14686,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-mandigout" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2072-3022" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069336911" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/189501615" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000356523006" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590083v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Doumenc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Frasie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cormier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mandigout" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Daviet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MRR.0000000000000704" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524886v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#233;ane Vielotte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Poyet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Salle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Compagnat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/cjn.2025.10482" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967819v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Josse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Patrier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cristol" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Isnard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grandperrin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfae352" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733432v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Goncalves" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Bourvellec" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie C. Duclos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mandigout" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10749357.2024.2392447" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117501v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Restout" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iouri Bernache-Assollant" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;ck Perrochon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07317115.2025.2462002" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247090v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Robin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Borel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle de Serres-Lafontaine" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Sebiyo Batcho" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/japa.2024-0062" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118325v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon L&#233;ger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60856/fjot-2024-2-1-0020" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678507v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Barrero" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Armando Chaparro Obando" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Dupuy-Grasset" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Languepin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7752/jpes.2024.05123" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698708v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Maufrais" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajprenal.00380.2023" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678479v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Younes" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mandigout" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Robin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Borel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmed.2024.107662" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674187v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Goncalves" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie C Duclos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/jrm.v56.40559" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674182v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B Gauvain" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mandigout" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pambet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Monseu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gillain" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14283/jfa.2024.53" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027991v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gallou-Guyot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaick Perrochon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2023.1046676" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674593v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674207v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Philippe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Celli&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Deconchas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Goubeau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/rse2r.124" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674569v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Turc-Baron" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/asn.0000000000000149" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04193035v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodeline Telfils" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Gelineau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lacroix" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20105908" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431499v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fernandez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Robert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hermand" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/folmed.65.e103060" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04193032v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oy&#233;n&#233; Kossi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bonnech&#232;re" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mendinatou Agbetou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Somasse" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanase Hokpo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10749357.2023.2207286" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04193028v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI230650" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674573v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokouvi Geovani Agbohessou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Sahuguede" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadel Hamdan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Conchon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23125742" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028021v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bourgeois" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/36126" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674195v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chiere" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Teinturier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Alaphilippe" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Duclos" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/rse2r.106" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674211v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#239;a Papeix" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cessac" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/rse2r.160" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674564v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Compagnat Maxence" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674242v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bouissou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/rse2r.224" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04193040v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04193030v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J B Gauvain" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Valery" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Annweiler" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41999-023-00829-3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674230v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Guilloton Sindou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Thomasson" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sombardier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/rse2r.197" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674192v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime T Robert" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674220v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Garillon-Ducla" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Devanneaux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/rse2r.171" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674231v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Fournaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Darsy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/rse2r.212" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04193038v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674597v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674555v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vinti" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manob Jyoti Saikia" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Donoghue" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tnsre.2023.3329057" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436987v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.0000000000000149" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674574v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674603v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nuic" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Compagnat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M L Welter" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638288.2021.2022780" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723765v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Sherley Almeida Prado" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52057/erj.v2i1.8" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748609v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19159112" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710920v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Salle" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Daviet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dhjo.2022.101345" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828128v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/jrm.v54.2270" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04193041v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00084174221148037" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752477v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Ababei" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina-Loredana Ifrim" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Ababei" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina-Ioana Alexe" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674620v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710924v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Guediri" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chaparro" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MRR.0000000000000529" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674614v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836418v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Deveautour-Roy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tubiana-Mathieu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L&#233;obon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vincent" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Venat" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-022-07417-4" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038742v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Borel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710914v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mura" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Maier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Rubio Ballester" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier de la Torre Costa" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit L&#243;pez-Luque" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-022-06444-0" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517284v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gallou-Guyot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Welter" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226604v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Ferry" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles S&#232;biyo Batcho" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Julien-Vergonjanne" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2021.1880689" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226603v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vuillerme" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2021.01.085" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226600v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2021.101514" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517308v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2021.07.017" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753282v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/folmed.63.e56679" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723768v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Thomas" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/trahs.3945" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005805v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Aubourg" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2021.696968" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723774v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Landais" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/trahs.3926" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517329v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Tubiana-Mathieu" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cornette" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leobon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vincent" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13225851" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226606v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Combourieu-Donnezan" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bherer" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2020.10.010" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226605v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kammoun" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2020.11.001" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226607v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Girard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Bellavance-Tremblay" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Gaudet-Drouin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lessard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dupont" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2020.09.007" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02954177v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bherer" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lacroix" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ricard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neures.2020.07.012" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02954178v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrochon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arr.2020.101135" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107721v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Rezzoug" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Encelle" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2020.06.010" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02862396v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Batcho" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vuillerme" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Salle" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2019.07.002" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02862391v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Batcho" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1545968320907076" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02862426v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenek Svoboda" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2019.00252" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02153492v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/PHM.0000000000001077" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02189312v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5535/arm.2019.43.3.262" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02153484v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19112497" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01886932v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0269215518788116" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01882883v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-017-2410-9" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01886936v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Compagnat" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chaparro" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Daviet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2018.03.001" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K4KG9TXL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01886945v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S0022-4707.18.08214-2" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01886938v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2047487317738593" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01882884v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10749357.2017.1399229" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429385v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Daviet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01171607v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01216387v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Maufrais" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Cornette" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Alaphilippe" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01153656v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bernikier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01155508v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M T Antonini" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Leobon" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678768v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;yves Salle" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmrj.2015.06.011" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6VL1ZV08-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01220809v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Edem Tchalla" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Bonis" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Perucaud" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000435772" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00957701v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Roy" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Quelven-Bertin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Jallageas" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01069801v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Popielarz" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Munoz" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agnes Fargeas-Gluck" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2014.07.007" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2Z9XZK32-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00911838v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Laval" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Peyrichou" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2013.10.003" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L6968MD9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00864398v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00672573v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ratel" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Courteix" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0b013e3182474687" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00733871v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Lan Nguyen Hoang" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hamonet" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Macian-Montoro" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1310/tsr1905-369" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00700145v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Troubat" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. van Praagh" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chum" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2011.09.005" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GFCV7T2C-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00626681v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cornette" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dalmay" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2011.05.003" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-08M5QSTQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00626761v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alaphilippe" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dudognon" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bouteille" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2007.11.001" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-02M4PMCZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00626770v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Costantini" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Villepreux" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2007.12.009" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XKWBHJ6D-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679787v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Melin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fauchier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L N'Guyen" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Courteix" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2362.2002.01017.x" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-74Q6JZFF-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176584v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elpidio Attoh-Mensah" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04809256v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176573v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161060v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086239v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Kanellos" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970002v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Toumieux" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sahuguede" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00978348v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00861550v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dantoine" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00731485v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00799930v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00799931v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Toumieux" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00700038v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126243v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119266v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078130v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gallou-Guyoy" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-mandigout" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2072-3022" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069336911" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/189501615" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000356523006" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590083v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Doumenc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Frasie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cormier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mandigout" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Daviet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MRR.0000000000000704" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524886v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#233;ane Vielotte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Poyet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Salle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Compagnat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/cjn.2025.10482" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967819v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Josse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Patrier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cristol" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Isnard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grandperrin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfae352" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117501v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Restout" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iouri Bernache-Assollant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;ck Perrochon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07317115.2025.2462002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247090v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Robin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Borel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle de Serres-Lafontaine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Sebiyo Batcho" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/japa.2024-0062" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733432v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Goncalves" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Bourvellec" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie C. Duclos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mandigout" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10749357.2024.2392447" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674187v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Goncalves" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie C Duclos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/jrm.v56.40559" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698708v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Maufrais" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajprenal.00380.2023" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678479v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Younes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mandigout" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Robin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Borel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmed.2024.107662" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674182v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B Gauvain" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mandigout" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pambet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Monseu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gillain" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14283/jfa.2024.53" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118325v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon L&#233;ger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60856/fjot-2024-2-1-0020" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678507v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Barrero" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Armando Chaparro Obando" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Dupuy-Grasset" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Languepin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7752/jpes.2024.05123" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674242v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bouissou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/rse2r.224" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04193040v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gallou-Guyot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaick Perrochon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bourgeois" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/36126" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04193030v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J B Gauvain" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Valery" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Annweiler" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41999-023-00829-3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674230v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Guilloton Sindou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Thomasson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sombardier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/rse2r.197" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674211v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#239;a Papeix" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cessac" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/rse2r.160" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674195v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chiere" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oy&#233;n&#233; Kossi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Teinturier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Alaphilippe" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Duclos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/rse2r.106" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04193028v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lacroix" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI230650" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674573v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokouvi Geovani Agbohessou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Sahuguede" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadel Hamdan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Conchon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23125742" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028021v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674564v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Compagnat Maxence" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674192v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fernandez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime T Robert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hermand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Gelineau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/folmed.65.e103060" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674220v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Garillon-Ducla" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Devanneaux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/rse2r.171" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674231v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Fournaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Darsy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/rse2r.212" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249626v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Duclos" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.123.043629" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04193038v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2023.1046676" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674597v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674555v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vinti" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manob Jyoti Saikia" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Donoghue" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tnsre.2023.3329057" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436987v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Turc-Baron" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.0000000000000149" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674574v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodeline Telfils" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20105908" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027991v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674569v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/asn.0000000000000149" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674593v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674207v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Philippe" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Celli&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Deconchas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Goubeau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/rse2r.124" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431499v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Robert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04193035v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04193032v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bonnech&#232;re" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mendinatou Agbetou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Somasse" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanase Hokpo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10749357.2023.2207286" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748609v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19159112" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710920v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Salle" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Daviet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dhjo.2022.101345" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828128v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/jrm.v54.2270" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04193041v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00084174221148037" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752477v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Ababei" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina-Loredana Ifrim" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Ababei" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina-Ioana Alexe" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674620v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Sherley Almeida Prado" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52057/erj.v2i1.8" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710924v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Guediri" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chaparro" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MRR.0000000000000529" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674614v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836418v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Deveautour-Roy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tubiana-Mathieu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L&#233;obon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vincent" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Venat" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-022-07417-4" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038742v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Borel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710914v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mura" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Maier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Rubio Ballester" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier de la Torre Costa" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit L&#243;pez-Luque" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-022-06444-0" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517284v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gallou-Guyot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nuic" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Compagnat" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Welter" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638288.2021.2022780" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723765v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674603v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M L Welter" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226600v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2021.101514" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226603v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vuillerme" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2021.01.085" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517308v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2021.07.017" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753282v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/folmed.63.e56679" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723768v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Thomas" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/trahs.3945" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005805v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Aubourg" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2021.696968" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723774v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Landais" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/trahs.3926" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517329v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Tubiana-Mathieu" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cornette" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leobon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vincent" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13225851" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226604v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Ferry" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles S&#232;biyo Batcho" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Julien-Vergonjanne" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2021.1880689" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02954177v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bherer" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lacroix" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ricard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neures.2020.07.012" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226607v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Girard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Bellavance-Tremblay" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Gaudet-Drouin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lessard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dupont" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2020.09.007" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226606v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Combourieu-Donnezan" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bherer" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2020.10.010" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226605v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kammoun" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2020.11.001" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02954178v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrochon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arr.2020.101135" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107721v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Rezzoug" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Encelle" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2020.06.010" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02862396v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Batcho" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vuillerme" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Salle" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2019.07.002" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02862391v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Batcho" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1545968320907076" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02153492v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/PHM.0000000000001077" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02862426v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenek Svoboda" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2019.00252" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02189312v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5535/arm.2019.43.3.262" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02153484v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19112497" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01886932v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0269215518788116" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01882883v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-017-2410-9" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01886936v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Compagnat" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chaparro" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Daviet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2018.03.001" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K4KG9TXL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01886945v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S0022-4707.18.08214-2" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01882884v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10749357.2017.1399229" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01886938v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2047487317738593" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429385v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Daviet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01216387v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Maufrais" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Cornette" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Alaphilippe" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01153656v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bernikier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01155508v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M T Antonini" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Leobon" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678768v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;yves Salle" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmrj.2015.06.011" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6VL1ZV08-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01220809v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Edem Tchalla" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Bonis" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Perucaud" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000435772" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01171607v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00911838v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Laval" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Peyrichou" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2013.10.003" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L6968MD9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01069801v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Popielarz" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Munoz" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agnes Fargeas-Gluck" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2014.07.007" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2Z9XZK32-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00957701v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Roy" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Quelven-Bertin" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Jallageas" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00864398v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00700145v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Troubat" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. van Praagh" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chum" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2011.09.005" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GFCV7T2C-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00733871v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Lan Nguyen Hoang" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hamonet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Macian-Montoro" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1310/tsr1905-369" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00672573v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ratel" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Courteix" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0b013e3182474687" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00626681v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cornette" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dalmay" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2011.05.003" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-08M5QSTQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00626761v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alaphilippe" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dudognon" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bouteille" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2007.11.001" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-02M4PMCZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00626770v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Costantini" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Villepreux" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2007.12.009" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XKWBHJ6D-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679787v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Melin" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fauchier" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L N'Guyen" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Courteix" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2362.2002.01017.x" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-74Q6JZFF-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176584v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elpidio Attoh-Mensah" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04809256v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176573v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161060v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086239v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Kanellos" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970002v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Toumieux" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sahuguede" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00978348v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00861550v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dantoine" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00731485v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00799930v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00799931v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Toumieux" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00700038v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126243v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119266v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078130v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gallou-Guyoy" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>