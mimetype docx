--- v1 (2026-04-05)
+++ v2 (2026-04-29)
@@ -476,961 +476,961 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05480942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-laser pulse toggle switching in CoHo and CoDy single-layer alloys: When domain wall motion matters</w:t>
+                <w:t xml:space="preserve">Picosecond all-optical switching of Co/Gd–based synthetic ferrimagnets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Kunyangyuen</w:t>
+                <w:t xml:space="preserve">Pingzhi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Malinowski</w:t>
+                <w:t xml:space="preserve">Thomas J Kools</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Lacour</w:t>
+                <w:t xml:space="preserve">Hamed Pezeshki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J-X Lin</w:t>
+                <w:t xml:space="preserve">Joao M B E Joosten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Le Guen</w:t>
+                <w:t xml:space="preserve">Jianing Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 112, pp.094432. </w:t>
+              <w:t xml:space="preserve">, 2025, 111 (6), pp.064421. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/qntz-fw15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.111.064421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05264216v1</w:t>
+                <w:t xml:space="preserve">hal-05156774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-shot all-optical magnetization switching in in-plane magnetized magnetic tunnel junction</w:t>
+                <w:t xml:space="preserve">Role of domain nucleation and domain wall motion in all-optical helicity-dependent switching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Geiskopf</w:t>
+                <w:t xml:space="preserve">Tian Xun Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Igarashi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G Malinowski</w:t>
+                <w:t xml:space="preserve">Wei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-X Lin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J Gorchon</w:t>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0254042⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 111 (14), pp.144408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.111.144408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05035231v1</w:t>
+                <w:t xml:space="preserve">hal-05156763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualization and characterization of arbitrarily shaped pulsed-laser spots</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tunable spin dynamic damping and interfacial spin transparency in Py/Ho through magnetic field modulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingming Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Le-Guen</w:t>
+                <w:t xml:space="preserve">Qian Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Verges</w:t>
+                <w:t xml:space="preserve">Meiyang Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Hehn</w:t>
+                <w:t xml:space="preserve">Wei Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Mangin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Qingjie Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 23, pp.044018. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 126, pp.112402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/physrevapplied.23.044018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0253095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05252332v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05274083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deterministic Ultra‐Fast All‐Optical Switching in Gd free Ferrimagnetic Spin Valve Structures</w:t>
+                <w:t xml:space="preserve">Single-laser pulse toggle switching in CoHo and CoDy single-layer alloys: When domain wall motion matters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei Zhang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Hehn</w:t>
+                <w:t xml:space="preserve">B Kunyangyuen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yi Peng</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Quentin Remy</w:t>
+                <w:t xml:space="preserve">G Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-X Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adfm.202505423⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 112, pp.094432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/qntz-fw15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05252341v1</w:t>
+                <w:t xml:space="preserve">hal-05264216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Picosecond all-optical switching of Co/Gd–based synthetic ferrimagnets</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Single-shot all-optical magnetization switching in in-plane magnetized magnetic tunnel junction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joao M B E Joosten</w:t>
+                <w:t xml:space="preserve">S Geiskopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jianing Li</w:t>
+                <w:t xml:space="preserve">J Igarashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-X Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Gorchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.111.064421⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 126 (15), pp.152405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0254042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05156774v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05035231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of domain nucleation and domain wall motion in all-optical helicity-dependent switching</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Visualization and characterization of arbitrarily shaped pulsed-laser spots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le-Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Verges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julius Hohlfeld</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 23, pp.044018. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevapplied.23.044018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.111.144408⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05156763v1</w:t>
+                <w:t xml:space="preserve">hal-05252332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable spin dynamic damping and interfacial spin transparency in Py/Ho through magnetic field modulation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Wei Jiang</w:t>
+                <w:t xml:space="preserve">Deterministic Ultra‐Fast All‐Optical Switching in Gd free Ferrimagnetic Spin Valve Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qingjie Guo</w:t>
+                <w:t xml:space="preserve">Yi Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Gorchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 126, pp.112402. </w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0253095⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adfm.202505423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05274083v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05252341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toffoli gadget for magnetic-tunnel-junction Boltzmann machines</w:t>
               </w:r>
@@ -1576,51 +1576,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fan 帆 Zhang 张</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bin 宾 Hong 洪</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rongqing 戎庆 Zhao 赵</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1857,51 +1857,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junta Igarashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Anadón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2523,51 +2523,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Seng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Materials Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.3619 - 3625. </w:t>
@@ -2739,103 +2739,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Criteria to observe single-shot all-optical switching in Gd-based ferrimagnetic alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julius Hohlfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tian Xun Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Xiao Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 109 (9), pp.094412. </w:t>
@@ -3193,51 +3193,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shih-Min Hung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei-Hsiang Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Electronic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 7 (1), pp.177-184. </w:t>
@@ -3327,51 +3327,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boyu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.2311643. </w:t>
@@ -3556,51 +3556,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gd Doping at the Co/Pt Interfaces to Induce Ultrafast All-Optical Switching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danny Petty Gweha Nyoma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3945,64 +3945,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extending the scope and understanding of all-optical magnetization switching in Gd-based alloys by controlling the underlying temperature transients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Verges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5203,51 +5203,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Farcis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Auffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Applied</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 20 (3), pp.034070. </w:t>
@@ -5432,77 +5432,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single laser pulse induced magnetization switching in in-plane magnetized GdCo alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun-Xiao Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hauet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junta Igarashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5547,723 +5547,723 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04369986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-shot helicity-independent all-optical switching in Co/Ho multilayers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution of switching fields caused by reorientation of GdFeCo/Ir/GdFeCo synthetic ferrimagnet in magnetic field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Gorchon</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Bakhmetiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Koplak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Bello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Morgunov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.20.014068⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 133 (10), pp.103903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0137287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04244264v1</w:t>
+                <w:t xml:space="preserve">hal-05063008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast antiferromagnet rearrangement in Co/IrMn/CoGd trilayers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yong Xu</w:t>
+                <w:t xml:space="preserve">Single-shot helicity-independent all-optical switching in Co/Ho multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gorchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hohlfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Salomoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chinese Physics B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1674-1056/acda83⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20, pp.014068. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.20.014068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04370016v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04244264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast Single Pulse Switching of Tb-dominant CoTb Alloy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Houyi Cheng</w:t>
+                <w:t xml:space="preserve">Ultrafast antiferromagnet rearrangement in Co/IrMn/CoGd trilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongxia Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vallobra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Eimer</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chinese Physics B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (8), pp.087507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1674-1056/acda83⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0131716⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04031698v1</w:t>
+                <w:t xml:space="preserve">hal-04370016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser single-shot magnetization reversal in &amp;lt;mml:math xmlns:mml=&amp;quot;http://www.w3.org/1998/Math/MathML&amp;quot;&amp;gt;&amp;lt;mml:msub&amp;gt;&amp;lt;mml:mi mathvariant=&amp;quot;normal&amp;quot;&amp;gt;Co&amp;lt;/mml:mi&amp;gt;&amp;lt;mml:mrow&amp;gt;&amp;lt;mml:mn&amp;gt;1&amp;lt;/mml:mn&amp;gt;&amp;lt;mml:mo&amp;gt;−&amp;lt;/mml:mo&amp;gt;&amp;lt;mml:mi&amp;gt;x&amp;lt;/mml:mi&amp;gt;&amp;lt;/mml:mrow&amp;gt;&amp;lt;/mml:msub&amp;gt;&amp;lt;mml:msub&amp;gt;&amp;lt;mml:mi mathvariant=&amp;quot;normal&amp;quot;&amp;gt;Lu&amp;lt;/mml:mi&amp;gt;&amp;lt;mml:mi&amp;gt;x&amp;lt;/mml:mi&amp;gt;&amp;lt;/mml:msub&amp;gt;&amp;lt;/mml:math&amp;gt; nanostructures</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ultrafast Single Pulse Switching of Tb-dominant CoTb Alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Montaigne</w:t>
+                <w:t xml:space="preserve">Yongshan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houyi Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vallobra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huiwen Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Eimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevb.107.214415⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 122 (2), pp.022401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0131716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04276625v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04031698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of switching fields caused by reorientation of GdFeCo/Ir/GdFeCo synthetic ferrimagnet in magnetic field</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laser single-shot magnetization reversal in &amp;lt;mml:math xmlns:mml=&amp;quot;http://www.w3.org/1998/Math/MathML&amp;quot;&amp;gt;&amp;lt;mml:msub&amp;gt;&amp;lt;mml:mi mathvariant=&amp;quot;normal&amp;quot;&amp;gt;Co&amp;lt;/mml:mi&amp;gt;&amp;lt;mml:mrow&amp;gt;&amp;lt;mml:mn&amp;gt;1&amp;lt;/mml:mn&amp;gt;&amp;lt;mml:mo&amp;gt;−&amp;lt;/mml:mo&amp;gt;&amp;lt;mml:mi&amp;gt;x&amp;lt;/mml:mi&amp;gt;&amp;lt;/mml:mrow&amp;gt;&amp;lt;/mml:msub&amp;gt;&amp;lt;mml:msub&amp;gt;&amp;lt;mml:mi mathvariant=&amp;quot;normal&amp;quot;&amp;gt;Lu&amp;lt;/mml:mi&amp;gt;&amp;lt;mml:mi&amp;gt;x&amp;lt;/mml:mi&amp;gt;&amp;lt;/mml:msub&amp;gt;&amp;lt;/mml:math&amp;gt; nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-L. Bello</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Mangin</w:t>
+                <w:t xml:space="preserve">Y Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Morgunov</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 133 (10), pp.103903. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, B 107, pp.214415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0137287⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/physrevb.107.214415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05063008v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast demagnetization of Co2MnSi1–xAlx Heusler compounds using terahertz and infrared light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Blank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6496,51 +6496,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optically induced ultrafast magnetization switching in ferromagnetic spin valves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junta Igarashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6643,51 +6643,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danny Petty Gweha Nyoma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Vergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6751,77 +6751,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-Shot Helicity-Independent All-Optical Switching in &amp;lt;mml:math xmlns:mml=&amp;quot;http://www.w3.org/1998/Math/MathML&amp;quot; display=&amp;quot;inline&amp;quot; overflow=&amp;quot;scroll&amp;quot;&amp;gt;&amp;lt;mml:mi&amp;gt;Co&amp;lt;/mml:mi&amp;gt;&amp;lt;mml:mo&amp;gt;/&amp;lt;/mml:mo&amp;gt;&amp;lt;mml:mi&amp;gt;Ho&amp;lt;/mml:mi&amp;gt;&amp;lt;/mml:math&amp;gt; Multilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gorchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julius Hohlfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7019,77 +7019,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical Creation of Skyrmions by Spin Reorientation Transition in Ferrimagnetic CoHo Alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tian Xun Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7166,51 +7166,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast single-pulse all-optical switching in synthetic ferrimagnetic Tb/Co/Gd multilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Hintermayr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pingzhi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roy Rosenkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7287,51 +7287,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser single-shot magnetization reversal in Co$_{1-x}$Lu$_x$ nanostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7339,51 +7339,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 107 (21), pp.214415. </w:t>
@@ -7447,51 +7447,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon Gorchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Malinowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7789,64 +7789,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic transport induced ultrafast magnetization switching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gorchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7919,51 +7919,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On/Off Ultra‐Short Spin Current for Single Pulse Magnetization Reversal in a Magnetic Memory Using VO 2 Phase Transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaofei Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guodong Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8261,103 +8261,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of spin-lattice coupling in ultrafast demagnetization and all optical helicity-independent single-shot switching in &amp;lt;mml:math xmlns:mml=&amp;quot;http://www.w3.org/1998/Math/MathML&amp;quot;&amp;gt;&amp;lt;mml:mrow&amp;gt;&amp;lt;mml:msub&amp;gt;&amp;lt;mml:mi&amp;gt;Gd&amp;lt;/mml:mi&amp;gt;&amp;lt;mml:mrow&amp;gt;&amp;lt;mml:mn&amp;gt;1&amp;lt;/mml:mn&amp;gt;&amp;lt;mml:mo&amp;gt;−&amp;lt;/mml:mo&amp;gt;&amp;lt;mml:mi&amp;gt;x&amp;lt;/mml:mi&amp;gt;&amp;lt;mml:mo&amp;gt;−&amp;lt;/mml:mo&amp;gt;&amp;lt;mml:mi&amp;gt;y&amp;lt;/mml:mi&amp;gt;&amp;lt;/mml:mrow&amp;gt;&amp;lt;/mml:msub&amp;gt;&amp;lt;mml:msub&amp;gt;&amp;lt;mml:mi&amp;gt;Tb&amp;lt;/mml:mi&amp;gt;&amp;lt;mml:mi&amp;gt;y&amp;lt;/mml:mi&amp;gt;&amp;lt;/mml:msub&amp;gt;&amp;lt;mml:msub&amp;gt;&amp;lt;mml:mi&amp;gt;Co&amp;lt;/mml:mi&amp;gt;&amp;lt;mml:mi&amp;gt;x&amp;lt;/mml:mi&amp;gt;&amp;lt;/mml:msub&amp;gt;&amp;lt;/mml:mrow&amp;gt;&amp;lt;/mml:math&amp;gt; alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Xiao Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tian Xun Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 105 (5), pp.054410. </w:t>
@@ -8962,51 +8962,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffen Peer Zeuschner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niels Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9109,51 +9109,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junta Igarashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 90, pp.081009. </w:t>
@@ -9319,563 +9319,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03366846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-optical Helicity-Independent Switching State Diagram in Gd - Fe - Co Alloys</w:t>
+                <w:t xml:space="preserve">Dynamic Symmetry Breaking in Chiral Magnetic Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiaqi Wei</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Grégory Malinowski</w:t>
+                <w:t xml:space="preserve">Jeffrey Brock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Kitcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vallobra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajasekhar Medapalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxwell Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevapplied.15.054065⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (39), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.202101524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03433354v1</w:t>
+                <w:t xml:space="preserve">hal-05006560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dzyaloshinskii-Moriya interaction probed by magnetization reversal in bilayer Pt/Co/Ir/Co/Pt synthetic ferrimagnets</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">All-optical Helicity-Independent Switching State Diagram in Gd - Fe - Co Alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiaqi Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boyu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Fache</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevapplied.15.054065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.104.134424⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04370025v1</w:t>
+                <w:t xml:space="preserve">hal-03433354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature dependence of the energy barrier in X/1X nm shape-anisotropy magnetic tunnel junctions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Mangin</w:t>
+                <w:t xml:space="preserve">Dzyaloshinskii-Moriya interaction probed by magnetization reversal in bilayer Pt/Co/Ir/Co/Pt synthetic ferrimagnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Morgunov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shunsuke Fukami</w:t>
+                <w:t xml:space="preserve">A. Bezverkhnii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loïs Bello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Fache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0029031⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (13), pp.134424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.104.134424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05006575v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04370025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Symmetry Breaking in Chiral Magnetic Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeffrey Brock</w:t>
+                <w:t xml:space="preserve">Temperature dependence of the energy barrier in X/1X nm shape-anisotropy magnetic tunnel junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junta Igarashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Kitcher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Vallobra</w:t>
+                <w:t xml:space="preserve">Butsurin Jinnai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rajasekhar Medapalli</w:t>
+                <w:t xml:space="preserve">Valentin Desbuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxwell Li</w:t>
+                <w:t xml:space="preserve">Shunsuke Fukami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 33 (39), </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adma.202101524⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0029031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05006560v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05006575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current-induced spin torques on single GdFeCo magnetic layers</w:t>
               </w:r>
@@ -10125,51 +10125,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retournement d’aimantation dans un dispositif « Spintronique » par impulsion d’électrons unique ultra-courte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10411,51 +10411,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandr Sadovnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Morgunov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 34 (8), pp.085803. </w:t>
@@ -10627,51 +10627,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the stray field of Fe/Fe 3 O 4 nanoparticles on the surface of the CoFeB thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Morgunov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. V Koplak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10757,51 +10757,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetization Reversal of Ferromagnetic CoFeB Films and CoFeB/Ta/CoFeB Heterostructures in the Stray Field of Fe/Fe3O4 Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Koplak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Kunitsyna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11289,51 +11289,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satoshi Iihama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
@@ -11691,51 +11691,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoyang Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 116 (25), pp.252403. </w:t>
@@ -11767,641 +11767,641 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02893580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Efficient Control of Ultrafast Spin Current to Induce Single Femtosecond Pulse Switching of a Ferromagnet</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Satoshi Iihama</w:t>
+                <w:t xml:space="preserve">Engineering Co 2 MnAl x Si 1− x Heusler Compounds as a Model System to Correlate Spin Polarization, Intrinsic Gilbert Damping, and Ultrafast Demagnetization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Guillemard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Hehn</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia de Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Gorchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/advs.202001996⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1908357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.201908357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03016234v1</w:t>
+                <w:t xml:space="preserve">hal-02867780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le disque dur, histoire et principe du stockage magnétique</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Energy Efficient Control of Ultrafast Spin Current to Induce Single Femtosecond Pulse Switching of a Ferromagnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junta Igarashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satoshi Iihama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Découverte : revue du Palais de la découverte</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.2001996. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/advs.202001996⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03117914v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03016234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering Co 2 MnAl x Si 1− x Heusler Compounds as a Model System to Correlate Spin Polarization, Intrinsic Gilbert Damping, and Ultrafast Demagnetization</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le disque dur, histoire et principe du stockage magnétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Découverte : revue du Palais de la découverte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 430</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adma.201908357⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02867780v1</w:t>
+                <w:t xml:space="preserve">hal-03117914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin–orbit torque switching of a ferromagnet with picosecond electrical pulses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of induced exchange bias in zero field spin–orbit torque magnetization switching in Pt/[Ni/Co]/PtMn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaushalya Jhuria</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julius Hohlfeld</w:t>
+                <w:t xml:space="preserve">Vinod Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akshay Pattabi</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Po-Hung Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chih-Huang Lai</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41928-020-00488-3⟩</w:t>
+              <w:t xml:space="preserve">AIP Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0015842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02988288v1</w:t>
+                <w:t xml:space="preserve">hal-03042907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of induced exchange bias in zero field spin–orbit torque magnetization switching in Pt/[Ni/Co]/PtMn</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Vergès</w:t>
+                <w:t xml:space="preserve">Spin–orbit torque switching of a ferromagnet with picosecond electrical pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaushalya Jhuria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julius Hohlfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akshay Pattabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vinod Kumar</w:t>
+                <w:t xml:space="preserve">Elodie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Po-Hung Lin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aldo Ygnacio Arriola Córdova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10, </w:t>
+              <w:t xml:space="preserve">Nature Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0015842⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41928-020-00488-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03042907v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02988288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of spin Hall angle, spin mixing conductance, and spin diffusion length in CoFeB/Ir for spin-orbitronic devices</w:t>
               </w:r>
@@ -12511,295 +12511,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02999938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic and magnetic properties of the multiferroic TbMn2O5</w:t>
+                <w:t xml:space="preserve">Engineering the magnetocaloric properties of PrVO 3 epitaxial oxide thin films by strain effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">H. Bouhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A. Endichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">D. Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Copie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">H. Zaari</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">O. Mounkachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 126, </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117 (7), pp.072402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00339-020-03585-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0021031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02901659v1</w:t>
+                <w:t xml:space="preserve">hal-03014237v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering the magnetocaloric properties of PrVO 3 epitaxial oxide thin films by strain effects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electronic and magnetic properties of the multiferroic TbMn2O5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Endichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Bouhani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Endichi</w:t>
+                <w:t xml:space="preserve">Hamza Bouhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zaari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Kumar</w:t>
+                <w:t xml:space="preserve">M. Balli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Copie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H. Zaari</w:t>
+                <w:t xml:space="preserve">O. Mounkachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 117 (7), pp.072402. </w:t>
+              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 126, </w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0021031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00339-020-03585-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03014237v2</w:t>
+                <w:t xml:space="preserve">hal-02901659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current-induced generation of skyrmions in Pt/Co/Os/Pt thin films</w:t>
               </w:r>
@@ -13053,64 +13053,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong magnetocaloric effect induced by spin reorientation transitions in epitaxial Ho thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Koplak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Morgunov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Medapalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13579,1225 +13579,1225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Properties and Magnetocaloric Effect in Gd100-xCox Thin Films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Domain-wall motion induced by spin transfer torque delivered by helicity-dependent femtosecond laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boyu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weisheng Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daoqian Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Tadout</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Hamedoun</w:t>
+                <w:t xml:space="preserve">Huaiwen Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cryst9060278⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99 (144402), pp.144402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.144402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02185987v1</w:t>
+                <w:t xml:space="preserve">hal-02106722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of Magnetization Centers of Different Signs as the Cause of the Nonmonotonic Field Dependence of the Domain Wall Velocity in Synthetic Pt/Co/Ir/Co/Pt Ferrimagnets</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Resolving the role of magnetic circular dichroism in multishot helicity-dependent all-optical switching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Quessab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Deb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gorchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental and Theoretical Physics (JETP) / Zhurnal Eksperimental'noi i Teoreticheskoi Fiziki</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1134/S1063776119120021⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.100.024425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05063013v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ab initio theory of magnetization induced by light absorption in ferromagnets</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Femtosecond Laser-Excitation-Driven High Frequency Standing Spin Waves in Nanoscale Dielectric Thin Films of Iron Garnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwan Deb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niels Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.100.214402⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (2), pp.027202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.027202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02425723v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ab initio study of electronic temperature effects on magnetic materials properties</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Magnetic Properties and Magnetocaloric Effect in Gd100-xCox Thin Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tadout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Salah El Hadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelilah Benyoussef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Hamedoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.174415⟩</w:t>
+              <w:t xml:space="preserve">Crystals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (6), pp.278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cryst9060278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02185986v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02185987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of iron oxide films by reactive magnetron sputtering assisted by plasma emission monitoring</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Dekens</w:t>
+                <w:t xml:space="preserve">Interaction of Magnetization Centers of Different Signs as the Cause of the Nonmonotonic Field Dependence of the Domain Wall Velocity in Synthetic Pt/Co/Ir/Co/Pt Ferrimagnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bezverkhnii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Perry</w:t>
+                <w:t xml:space="preserve">A. Talantsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Morgunov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 223, pp.360-365. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental and Theoretical Physics (JETP) / Zhurnal Eksperimental'noi i Teoreticheskoi Fiziki</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 129 (6), pp.998-1004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2018.11.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1134/S1063776119120021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01950283v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05063013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damping of Standing Spin Waves in Bismuth-Substituted Yttrium Iron Garnet as Seen via the Time-Resolved Magneto-Optical Kerr Effect</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ab initio theory of magnetization induced by light absorption in ferromagnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Scheid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lebègue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 12 (4), </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100, </w:t>
             </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.12.044006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.100.214402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02337703v1</w:t>
+                <w:t xml:space="preserve">hal-02425723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolving the role of magnetic circular dichroism in multishot helicity-dependent all-optical switching</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ab initio study of electronic temperature effects on magnetic materials properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Scheid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lebègue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.100.024425⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 99 (17), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.174415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02184555v1</w:t>
+                <w:t xml:space="preserve">hal-02185986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond Laser-Excitation-Driven High Frequency Standing Spin Waves in Nanoscale Dielectric Thin Films of Iron Garnets</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
+                <w:t xml:space="preserve">Synthesis of iron oxide films by reactive magnetron sputtering assisted by plasma emission monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dekens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Perry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.027202⟩</w:t>
+              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 223, pp.360-365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2018.11.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02184539v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domain-wall motion induced by spin transfer torque delivered by helicity-dependent femtosecond laser</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Huaiwen Yang</w:t>
+                <w:t xml:space="preserve">Damping of Standing Spin Waves in Bismuth-Substituted Yttrium Iron Garnet as Seen via the Time-Resolved Magneto-Optical Kerr Effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwan Deb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niels Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 99 (144402), pp.144402. </w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.144402⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.12.044006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02106722v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From single to multiple pulse all-optical switching in GdFeCo thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weisheng Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15008,103 +15008,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface engineering of magnetic and mechanical properties of Ta/Pt/GdFeCo/IrMn/Pt heterostructures by femtosecond laser pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Koplak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">К. Kravchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">А. Useinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Talantsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 493, pp.470-477. </w:t>
@@ -15136,429 +15136,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02184535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the magnetic field sweeping rate on magnetic transitions in synthetic ferrimagnets with perpendicular anisotropy</w:t>
+                <w:t xml:space="preserve">From Multiple- to Single-Pulse All-Optical Helicity-Dependent Switching in Ferromagnetic Co / Pt Multilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. B Morgunov</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">T. Fache</w:t>
+                <w:t xml:space="preserve">G. Kichin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gorchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hohlfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5096951⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (024019), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.12.024019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02999627v2</w:t>
+                <w:t xml:space="preserve">hal-02337736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent Resonant Tunneling through Double Metallic Quantum Well States</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bingshan Tao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bingshan Tao</w:t>
+                <w:t xml:space="preserve">Caihua Wan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ping Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caihua Wan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ping Tang</w:t>
+                <w:t xml:space="preserve">Jiafeng Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId526" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongxiang Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 19 (5), pp.3019-3026. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.nanolett.9b00205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02999633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Multiple- to Single-Pulse All-Optical Helicity-Dependent Switching in Ferromagnetic Co / Pt Multilayers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of the magnetic field sweeping rate on magnetic transitions in synthetic ferrimagnets with perpendicular anisotropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. B Morgunov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E I Kunitsyna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Kichin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">J. Hohlfeld</w:t>
+                <w:t xml:space="preserve">A. D Talantsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. V Koplak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Fache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 12 (024019), </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 114 (22), pp.222402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.12.024019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5096951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02337736v1</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02999627v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased energy efficiency spin-torque switching of magnetic tunnel junction devices with a higher order perpendicular magnetic anisotropy</w:t>
               </w:r>
@@ -16102,51 +16102,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16599,51 +16599,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Competition between domain walls and the reverse magnetization in the magnetic relaxation of a Pt/Co/Ir/Co/Pt spin switcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Morgunov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G L L'Vova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16768,51 +16768,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Balocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bingshan Tao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 18 (4), pp.2381-2386. </w:t>
@@ -16902,51 +16902,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwan Deb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 30 (51), pp.1804004. </w:t>
@@ -17246,295 +17246,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01950180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Configurations and State Diagram of Nanoring Magnetic Tunnel Junctions</w:t>
+                <w:t xml:space="preserve">Engineered Gd-Co based multilayer stack to enhanced magneto-caloric effect and relative cooling power</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houfang Liu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hongxiang Wei</w:t>
+                <w:t xml:space="preserve">M Tadout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.-H Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiufeng Han</w:t>
+                <w:t xml:space="preserve">O Hadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guoqiang Yu</w:t>
+                <w:t xml:space="preserve">A Mounkachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenshan Zhan</w:t>
+                <w:t xml:space="preserve">M Benyoussef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10 (5), pp.054013. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123, pp.053902. </w:t>
             </w:r>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.10.054013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5004712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02388092v1</w:t>
+                <w:t xml:space="preserve">hal-02011592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineered Gd-Co based multilayer stack to enhanced magneto-caloric effect and relative cooling power</w:t>
+                <w:t xml:space="preserve">Magnetic Configurations and State Diagram of Nanoring Magnetic Tunnel Junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Tadout</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C.-H Lambert</w:t>
+                <w:t xml:space="preserve">Houfang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongxiang Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O Hadri</w:t>
+                <w:t xml:space="preserve">Xiufeng Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Mounkachi</w:t>
+                <w:t xml:space="preserve">Guoqiang Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Benyoussef</w:t>
+                <w:t xml:space="preserve">Wenshan Zhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 123, pp.053902. </w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (5), pp.054013. </w:t>
             </w:r>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5004712⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.10.054013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02011592v1</w:t>
+                <w:t xml:space="preserve">hal-02388092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency dependence of the longitudinal spin Seebeck effect</w:t>
               </w:r>
@@ -17663,51 +17663,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soong-Geun Je</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vallobra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Fache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17918,51 +17918,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bergeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mangin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18003,727 +18003,727 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01814721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helicity-dependent all-optical domain wall motion in ferromagnetic thin films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Malinowski</w:t>
+                <w:t xml:space="preserve">Spin transfer torque magnetization reversal in a hard/soft composite structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Kuteifan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.-H Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M V Lubarda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lomakin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. E. Fullerton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.97.054419⟩</w:t>
+              <w:t xml:space="preserve">AIP Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, pp.015024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5009589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01764541v1</w:t>
+                <w:t xml:space="preserve">hal-02086009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonmonotonic aftereffect measurements in perpendicular synthetic ferrimagnets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Fache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. S Tarazona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. S Tarazona</w:t>
+                <w:t xml:space="preserve">J. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Liu</w:t>
+                <w:t xml:space="preserve">G. L’vova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId621" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M J Applegate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 98 (6), pp.064410. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/physrevb.98.064410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02011615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Co layer thickness on magnetic relaxation in Pt/Co/Ir/Co/Pt/GaAs spin valve</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Suppression of all-optical switching in He +-irradiated Co/Pt multilayers: influence of the domain-wall energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Salah El Hadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Beigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. B. Morgunov</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">T. Fache</w:t>
+                <w:t xml:space="preserve">Eric E. Fullerton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2017.12.083⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (21), pp.215004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/aabf2b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId624" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02011594v1</w:t>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin transfer torque magnetization reversal in a hard/soft composite structures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. E. Fullerton</w:t>
+                <w:t xml:space="preserve">Helicity-dependent all-optical domain wall motion in ferromagnetic thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Quessab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Medapalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M S El Hadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5009589⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97 (5), pp.54419 - 54419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.97.054419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId630" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02086009v1</w:t>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suppression of all-optical switching in He +-irradiated Co/Pt multilayers: influence of the domain-wall energy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Grégory Malinowski</w:t>
+                <w:t xml:space="preserve">Effect of Co layer thickness on magnetic relaxation in Pt/Co/Ir/Co/Pt/GaAs spin valve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. B. Morgunov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. L. L'Vova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Beigne</w:t>
+                <w:t xml:space="preserve">A. D. Talantsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric E. Fullerton</w:t>
+                <w:t xml:space="preserve">O. V. Koplak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Fache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 51 (21), pp.215004. </w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 459, pp.33-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/aabf2b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2017.12.083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId632" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01950851v1</w:t>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02011594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic-scale understanding of high thermal stability of the Mo/CoFeB/MgO spin injector for spin-injection in remanence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bingshan Tao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18973,51 +18973,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwan Deb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niels Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19120,64 +19120,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Carlos Carlos Rojas-Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 98 (9), pp.094407. </w:t>
@@ -19215,51 +19215,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic field and temperature control over Pt/Co/Ir/Co/Pt multistate magnetic logic device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Morgunov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hamadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19267,51 +19267,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Fache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lvova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Koplak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 104, pp.509-517. </w:t>
@@ -19611,965 +19611,965 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02011567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable magneto-caloric effect in Gd 1−x Tb x heterostructures thin film</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrical transport properties of black phosphorus based field-effect transistor with Au/Co/MgO tunneling contacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiheng Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huaiwen Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Djeffal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bingshan Tao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. H. H Lambert</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">O. Mounkachi</w:t>
+                <w:t xml:space="preserve">Stefan Mc-Murtry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2017.06.115⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122 (16), pp.164301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5000524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02011648v1</w:t>
+                <w:t xml:space="preserve">hal-02011640v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave response to the magnetization switching of CoFeB/Ta/CoFeB spin valves and CoFeB films</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. L’vova</w:t>
+                <w:t xml:space="preserve">Tunable magneto-caloric effect in Gd 1−x Tb x heterostructures thin film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. H. H Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. S. El Hadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hamedoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Dmitriev</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Petit Watelot</w:t>
+                <w:t xml:space="preserve">A. Benyoussef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Mounkachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of the Solid State</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1134/S1063783417100328⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 443, pp.1-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2017.06.115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId673" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05006847v1</w:t>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02011648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remote microwave monitoring of magnetization switching in CoFeB/Ta/CoFeB spin logic device</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microwave response to the magnetization switching of CoFeB/Ta/CoFeB spin valves and CoFeB films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Talantsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Koplak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. L’vova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Dmitriev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Morgunov</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
+                <w:t xml:space="preserve">S. Petit Watelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4984091⟩</w:t>
+              <w:t xml:space="preserve">Physics of the Solid State</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 59 (10), pp.1947-1951. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/S1063783417100328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId677" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01654256v1</w:t>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05006847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bias Dependence of the Electrical Spin Injection into GaAs from Co − Fe − B / MgO Injectors with Different MgO Growth Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Barate</w:t>
+                <w:t xml:space="preserve">Remote microwave monitoring of magnetization switching in CoFeB/Ta/CoFeB spin logic device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Morgunov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G L'Vova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Talantsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. h. H Liang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">B. Xu</w:t>
+                <w:t xml:space="preserve">O Koplak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevapplied.8.054027⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 110 (21), pp.212403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4984091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId682" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02011572v1</w:t>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01654256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical spin injection and detection in molybdenum disulfide multilayer channel</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bingshan Tao</w:t>
+                <w:t xml:space="preserve">Bias Dependence of the Electrical Spin Injection into GaAs from Co − Fe − B / MgO Injectors with Different MgO Growth Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. h. H Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiantian Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Frougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piotr Laczkowski</w:t>
+                <w:t xml:space="preserve">B. Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8, pp.14947. </w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (5), pp.054027. </w:t>
             </w:r>
             <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms14947⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/physrevapplied.8.054027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId688" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01654269v1</w:t>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02011572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of spin transfer torque on domain wall motion regimes in [Co/Ni] superlattice wires</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Vernier</w:t>
+                <w:t xml:space="preserve">Electrical spin injection and detection in molybdenum disulfide multilayer channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiheng Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huaiwen Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Renucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bingshan Tao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Montaigne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Joao Sampaio</w:t>
+                <w:t xml:space="preserve">Piotr Laczkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.184419⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.14947. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms14947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01525873v1</w:t>
+                <w:t xml:space="preserve">hal-01654269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical transport properties of black phosphorus based field-effect transistor with Au/Co/MgO tunneling contacts</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bingshan Tao</w:t>
+                <w:t xml:space="preserve">Effect of spin transfer torque on domain wall motion regimes in [Co/Ni] superlattice wires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Thiaville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Mc-Murtry</w:t>
+                <w:t xml:space="preserve">Joao Sampaio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 122 (16), pp.164301. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Physical Review B, 95 (18), pp.184419. </w:t>
             </w:r>
             <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5000524⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.184419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId696" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02011640v2</w:t>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01525873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State diagram of a perpendicular magnetic tunnel junction driven by spin transfer torque: A power dissipation approach</w:t>
               </w:r>
@@ -20819,51 +20819,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Materials and devices for all-optical helicity-dependent switching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Salah El Hadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20917,593 +20917,593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01686946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the Cr and Ni concentration in CoCr and CoNi alloys on the structural and magnetic properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetization switching diagram of a perpendicular synthetic ferrimagnet CoFeB/Ta/CoFeB bilayer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Koplak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Talantsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Aubry</w:t>
+                <w:t xml:space="preserve">Abbass Hamadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tao Liu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frederic Perry</w:t>
+                <w:t xml:space="preserve">Philipp Pirro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 422, pp.391-396. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2016.09.013⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 433, pp.91-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2017.02.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01569168v1</w:t>
+                <w:t xml:space="preserve">hal-01569342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetization switching diagram of a perpendicular synthetic ferrimagnet CoFeB/Ta/CoFeB bilayer</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yuan Lu</w:t>
+                <w:t xml:space="preserve">Influence of the Cr and Ni concentration in CoCr and CoNi alloys on the structural and magnetic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abbass Hamadeh</w:t>
+                <w:t xml:space="preserve">Alexandre Dekens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philipp Pirro</w:t>
+                <w:t xml:space="preserve">Frederic Perry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 433, pp.91-97. </w:t>
+              <w:t xml:space="preserve">, 2017, 422, pp.391-396. </w:t>
             </w:r>
             <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2017.02.047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2016.09.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId717" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01569342v1</w:t>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01569168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inversion of the domain wall propagation in synthetic ferrimagnets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philipp Pirro</w:t>
+                <w:t xml:space="preserve">Ferromagnetic resonance of CoFeB/Ta/CoFeB spin valves versus CoFeB film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. B. Morgunov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G L L'Vova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. D. Talantsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-P Adam</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michel Hehn</w:t>
+                <w:t xml:space="preserve">X. Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 111, pp.22407 - 22407. </w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 640, pp.8-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4993604⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2017.08.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01654267v1</w:t>
+                <w:t xml:space="preserve">hal-02011574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferromagnetic resonance of CoFeB/Ta/CoFeB spin valves versus CoFeB film</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. D. Talantsev</w:t>
+                <w:t xml:space="preserve">Inversion of the domain wall propagation in synthetic ferrimagnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hamadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Pirro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId725" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">X. Devaux</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 640, pp.8-13. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 111, pp.22407 - 22407. </w:t>
             </w:r>
             <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2017.08.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4993604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02011574v1</w:t>
+                <w:t xml:space="preserve">hal-01654267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferromagnetic resonance in monocrystalline spin valves CoFeB/Ta/CoFeB and CoFeB films with perpendicular magnetic anisotropy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. D Talantsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. L L’vova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21632,51 +21632,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwan Deb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weisheng Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21727,51 +21727,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic aftereffects in CoFeB/Ta/CoFeB spin valves of large area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Morgunov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21995,51 +21995,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical characterization of all-optical helicity-dependent switching in ferromagnetic Hall crosses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M S El Hadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pirro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22257,307 +22257,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02070472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferroelectric Control of Organic/Ferromagnetic Spinterface</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Abdelhak Djeffal</w:t>
+                <w:t xml:space="preserve">Two types of all-optical magnetization switching mechanisms using femtosecond laser pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Salah El Hadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Pirro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Quessab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 28 (46), pp.10204 - 10210. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (6), pp.064412. </w:t>
             </w:r>
             <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adma.201603638⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.064412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId750" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01576502v1</w:t>
+                <w:t xml:space="preserve">hal-01381232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId751" w:history="1">
+            <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two types of all-optical magnetization switching mechanisms using femtosecond laser pulses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yassine Quessab</w:t>
+                <w:t xml:space="preserve">Ferroelectric Control of Organic/Ferromagnetic Spinterface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiheng Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongxin Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huaiwen Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bingshan Tao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Djeffal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (46), pp.10204 - 10210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId751" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.201603638⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.064412⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01381232v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId750" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01576502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origins of large light induced voltage in magnetic tunnel junctions grown on semiconductor substrates</w:t>
               </w:r>
@@ -22582,51 +22582,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petit-Watelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rinnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22703,77 +22703,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Tao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Frougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Renucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 108 (15), pp.152404. </w:t>
@@ -22863,51 +22863,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Shipton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric E. Fullerton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 120 (1), pp.13903-13920. </w:t>
@@ -22958,51 +22958,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hot-Electron-Induced Ultrafast Demagnetization in Co / Pt Multilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bergeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23118,51 +23118,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. A. Katine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric E. Fullerton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
@@ -23209,77 +23209,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domain size criterion for the observation of all-optical helicity-dependent switching in magnetic thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Salah El Hadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Pirro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -23611,51 +23611,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation and manipulation of domain walls using a thermal gradient in a ferrimagnetic TbCo wire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Tolley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23918,51 +23918,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Alebrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Ganss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 87 (9), </w:t>
@@ -24128,295 +24128,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01282629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversal mechanism, switching field distribution, and dipolar frustrations in Co/Pt bit pattern media based on auto-assembled anodic alumina hexagonal nanobump arrays</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bimodal switching field distributions in all-perpendicular spin-valve nanopillars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Piraux</w:t>
+                <w:t xml:space="preserve">D. B. Gopman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. K. Srivastava</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Daniel Lacour</w:t>
+                <w:t xml:space="preserve">D. Bedau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. E. Fullerton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId769" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. Katine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.89.174421⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 115 (17), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId807" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4855019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01282622v1</w:t>
+                <w:t xml:space="preserve">hal-01282620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId809" w:history="1">
+            <w:hyperlink r:id="rId808" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bimodal switching field distributions in all-perpendicular spin-valve nanopillars</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reversal mechanism, switching field distribution, and dipolar frustrations in Co/Pt bit pattern media based on auto-assembled anodic alumina hexagonal nanobump arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hauet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId809" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Piraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId810" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. B. Gopman</w:t>
+                <w:t xml:space="preserve">S. K. Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId811" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Bedau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J. A. Katine</w:t>
+                <w:t xml:space="preserve">V. A. Antohe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 115 (17), </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89 (17), pp.174421. </w:t>
             </w:r>
             <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4855019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.89.174421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId809" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01282620v1</w:t>
+            <w:hyperlink r:id="rId808" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01282622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId813" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subpicosecond magnetization dynamics in TbCo alloys</w:t>
               </w:r>
@@ -24428,51 +24428,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Alebrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId814" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ute Bierbrauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId815" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Gottwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24588,51 +24588,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. S. D. Ch S. Varaprasad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId820" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. K. Takahashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 345 (6202), pp.1337-1340. </w:t>
@@ -24683,51 +24683,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of spin torque switching in all-perpendicular spin valve nanopillars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId823" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId811" w:history="1">
+            <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bedau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId824" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Z. Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24816,64 +24816,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature dependent nucleation, propagation, and annihilation of domain walls in all-perpendicular spin-valve nanopillars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId810" w:history="1">
+            <w:hyperlink r:id="rId805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. B. Gopman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId811" w:history="1">
+            <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bedau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24950,64 +24950,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Switching field distributions with spin transfer torques in perpendicularly magnetized spin-valve nanopillars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId810" w:history="1">
+            <w:hyperlink r:id="rId805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. B. Gopman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId811" w:history="1">
+            <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bedau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25110,64 +25110,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId832" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiantian Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Frougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId833" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -25257,51 +25257,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId837" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mauchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId838" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Vodungbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -25365,90 +25365,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large and robust electrical spin injection into GaAs at zero magnetic field using an ultrathin CoFeB/MgO injector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId841" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. H. Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiantian Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Renucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Frougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 90 (8), pp.505 - 505. </w:t>
@@ -25486,64 +25486,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId843" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature dependence of the switching field in all-perpendicular spin-valve nanopillars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId810" w:history="1">
+            <w:hyperlink r:id="rId805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. B. Gopman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId811" w:history="1">
+            <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bedau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId844" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Wolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25646,51 +25646,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId848" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weiwei Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId849" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zongzhi Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25867,51 +25867,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rajanikanth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hauet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25971,51 +25971,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId858" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying perpendicular magnetic anisotropy at the Fe-MgO(001) interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rajanikanth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26239,64 +26239,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId865" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymmetric switching behavior in perpendicularly magnetized spin-valve nanopillars due to the polarizer dipole field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId810" w:history="1">
+            <w:hyperlink r:id="rId805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. B. Gopman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId811" w:history="1">
+            <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bedau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26501,295 +26501,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01345394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId873" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periodic arrays of magnetic nanostructures by depositing Co/Pt multilayers on the barrier layer of ordered anodic alumina templates</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId500" w:history="1">
+                <w:t xml:space="preserve">Asymmetric magnetization reversal in dipolarly coupled spin valve structures with perpendicular magnetic anisotropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId869" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Gottwald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hauet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId761" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId877" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4731640⟩</w:t>
+            <w:hyperlink r:id="rId874" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.064403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId873" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01345387v1</w:t>
+                <w:t xml:space="preserve">hal-01345391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId878" w:history="1">
+            <w:hyperlink r:id="rId875" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetric magnetization reversal in dipolarly coupled spin valve structures with perpendicular magnetic anisotropy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId500" w:history="1">
+                <w:t xml:space="preserve">Periodic arrays of magnetic nanostructures by depositing Co/Pt multilayers on the barrier layer of ordered anodic alumina templates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId876" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Piraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId811" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. A. Antohe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId877" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Abreu Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId878" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.K. Srivastava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hehn</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, </w:t>
             </w:r>
             <w:hyperlink r:id="rId879" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.064403⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4731640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId878" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01345391v1</w:t>
+            <w:hyperlink r:id="rId875" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01345387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId880" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domain wall motion in nanopillar spin-valves with perpendicular anisotropy driven by spin-transfer torques</w:t>
               </w:r>
@@ -27069,51 +27069,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Alebrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId815" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Gottwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Steil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27190,51 +27190,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giant spin-dependent thermoelectric effect in magnetic tunnel junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId848" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weiwei Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId894" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27324,51 +27324,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetoresistive effects in perpendicularly magnetized Tb-Co alloy based thin films and spin valves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gottwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27458,51 +27458,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-resolved magnetic relaxation of a nanomagnet on subnanosecond time scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId823" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId811" w:history="1">
+            <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bedau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId900" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Z Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27726,51 +27726,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current-induced magnetization reversal in terms of power dissipation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId881" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cucchiara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric E. Fullerton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId909" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. D. Kent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27971,291 +27971,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02085981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId917" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-Ray Diffraction Microscopy of Magnetic Structures</w:t>
+                <w:t xml:space="preserve">Spin-transfer-torque reversal in perpendicular anisotropy spin valves with composite free layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId918" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joshua J Turner</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">I Yulaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M V Lubarda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lomakin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric E. Fullerton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.033904⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 99 (13), pp.132502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId919" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3643046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId917" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02086100v1</w:t>
+                <w:t xml:space="preserve">hal-02085966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId924" w:history="1">
+            <w:hyperlink r:id="rId920" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin-transfer-torque reversal in perpendicular anisotropy spin valves with composite free layers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">X-Ray Diffraction Microscopy of Magnetic Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId921" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua J Turner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId922" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojing Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId923" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Krupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId924" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keoki A Seu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId925" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Yulaev</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Daniel Parks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 99 (13), pp.132502. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 107 (3), pp.033904. </w:t>
             </w:r>
             <w:hyperlink r:id="rId926" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3643046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.033904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId924" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02085966v1</w:t>
+            <w:hyperlink r:id="rId920" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02086100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId927" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of microwave irradiation on spin-torque-driven magnetization precession in nanopillars with magnetic perpendicular anisotropy</w:t>
               </w:r>
@@ -28694,51 +28694,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. A. Katine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric E. Fullerton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, </w:t>
             </w:r>
             <w:hyperlink r:id="rId945" w:history="1">
               <w:r>
                 <w:rPr>
@@ -28772,51 +28772,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId946" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin-transfer pulse switching: From the dynamic to the thermally activated regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId811" w:history="1">
+            <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bedau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId947" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28945,51 +28945,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. A. Katine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric E. Fullerton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 96, </w:t>
             </w:r>
             <w:hyperlink r:id="rId951" w:history="1">
               <w:r>
                 <w:rPr>
@@ -29153,51 +29153,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId956" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast spin-transfer switching in spin valve nanopillars with perpendicular anisotropy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId811" w:history="1">
+            <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bedau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId947" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29326,51 +29326,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId960" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Ravelosona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId961" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E E Fullerton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -29447,51 +29447,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hauet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId941" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29577,51 +29577,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId966" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId848" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weiwei Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29679,408 +29679,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01380624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId968" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin Transfer Torque Effects in Devices with Perpendicular Anisotropy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Ravelosona</w:t>
+                <w:t xml:space="preserve">Influence of an interface domain wall on spin-valve giant magnetoresistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hauet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId761" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId941" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId769" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric E. Fullerton</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Mangin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAPPS Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId969" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3041640⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId968" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02090641v1</w:t>
+                <w:t xml:space="preserve">hal-01345244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId969" w:history="1">
+            <w:hyperlink r:id="rId970" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of an interface domain wall on spin-valve giant magnetoresistance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interfacial magnetic domain wall formation in perpendicular-anisotropy, exchange-spring films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId971" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.M. Watson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hauet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId761" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Y Henry</w:t>
+            <w:hyperlink r:id="rId972" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. Borchers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric E. Fullerton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId973" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2936836⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId970" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3041640⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01345244v1</w:t>
+                <w:t xml:space="preserve">hal-01345239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId971" w:history="1">
+            <w:hyperlink r:id="rId974" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacial magnetic domain wall formation in perpendicular-anisotropy, exchange-spring films</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId634" w:history="1">
+                <w:t xml:space="preserve">Spin Transfer Torque Effects in Devices with Perpendicular Anisotropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId883" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ravelosona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId941" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId769" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. Katine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric E. Fullerton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AAPPS Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 18 (6), pp.41-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId974" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2936836⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01345239v1</w:t>
+                <w:t xml:space="preserve">hal-02090641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId975" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of interface exchange coupling in perpendicular anisotropy [Pt/Co]50/TbFe bilayers</w:t>
               </w:r>
@@ -30343,51 +30343,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hauet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric E. Fullerton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, </w:t>
@@ -30477,51 +30477,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chappert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric E. Fullerton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 93, </w:t>
@@ -30736,51 +30736,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Mccord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric E. Fullerton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 76, pp.144423. </w:t>
             </w:r>
             <w:hyperlink r:id="rId992" w:history="1">
               <w:r>
                 <w:rPr>
@@ -30853,51 +30853,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. A. Katine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric E. Fullerton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId994" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B D Terris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -30983,51 +30983,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId973" w:history="1">
+            <w:hyperlink r:id="rId972" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. A. Borchers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId941" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -31126,51 +31126,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric E. Fullerton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, </w:t>
             </w:r>
             <w:hyperlink r:id="rId999" w:history="1">
               <w:r>
                 <w:rPr>
@@ -31332,408 +31332,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02104697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1003" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domain Wall Creation in Nanostructures Driven by a Spin-Polarized Current</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. A. Katine</w:t>
+                <w:t xml:space="preserve">Training Effect in an Exchange Bias System: The Role of Interfacial Domain Walls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hauet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1004" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. D. Terris</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.A. Borchers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1005" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId941" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 96 (18), pp.186604. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.96.186604⟩</w:t>
+              <w:t xml:space="preserve">, 2006, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1006" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.96.067207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1003" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02086094v1</w:t>
+                <w:t xml:space="preserve">hal-01345166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1006" w:history="1">
+            <w:hyperlink r:id="rId1007" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Training Effect in an Exchange Bias System: The Role of Interfacial Domain Walls</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Positive exchange-bias induced by interface domain wall quenching in GdFe/ TbFe films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1008" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hauet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1007" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">S Mangin</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Montaigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, </w:t>
             </w:r>
             <w:hyperlink r:id="rId1009" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.96.067207⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.73.134420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1006" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01345166v1</w:t>
+            <w:hyperlink r:id="rId1007" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01345237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1010" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positive exchange-bias induced by interface domain wall quenching in GdFe/ TbFe films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Domain Wall Creation in Nanostructures Driven by a Spin-Polarized Current</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId883" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ravelosona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId990" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lemaho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId769" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. Katine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId1011" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Henry</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B. D. Terris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 96 (18), pp.186604. </w:t>
             </w:r>
             <w:hyperlink r:id="rId1012" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.73.134420⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.96.186604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1010" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01345237v1</w:t>
+                <w:t xml:space="preserve">hal-02086094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1013" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chirality reversal of the interface domain wall in a hard/soft magnetic bilayer</w:t>
               </w:r>
@@ -32556,278 +32556,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02104681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1039" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the cooperative Jahn-Teller effect on the transport and magnetic properties of La 7/8 Sr 1/8 MnO 3 single crystals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Positive exchange bias in ferromagnetic- ferrimagnetic bilayers: FeSn/FeGd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1020" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Canet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1016" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bellouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId1040" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Wagner</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Piecuch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.61.529⟩</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 52 (5), pp.594-600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1041" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/epl/i2000-00479-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1039" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02104668v1</w:t>
+                <w:t xml:space="preserve">hal-02104642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1043" w:history="1">
+            <w:hyperlink r:id="rId1042" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positive exchange bias in ferromagnetic- ferrimagnetic bilayers: FeSn/FeGd</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Bellouard</w:t>
+                <w:t xml:space="preserve">Influence of the cooperative Jahn-Teller effect on the transport and magnetic properties of La 7/8 Sr 1/8 MnO 3 single crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1043" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1044" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Piecuch</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">I Gordon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1035" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V V Moshchalkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1036" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Bruynseraede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 52 (5), pp.594-600. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 61 (1), pp.529-537. </w:t>
             </w:r>
             <w:hyperlink r:id="rId1045" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1209/epl/i2000-00479-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.61.529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1043" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02104642v1</w:t>
+            <w:hyperlink r:id="rId1042" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02104668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1046" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of Exchange-Bias-Like Phenomenon in GdFe /TbFe/ GdFe Domain Wall Junctions</w:t>
               </w:r>
@@ -33502,51 +33502,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hauet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1064" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Heuraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -33851,51 +33851,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAGNETICA, une expo attirante ...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hauet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -34002,51 +34002,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shiheng Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bingshan Tao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Frougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -34127,51 +34127,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hauet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -34248,51 +34248,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1075" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. F Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -34360,51 +34360,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin transfer torque on domain wall state in nanopillar magnetic tunnel junction with perpendicular magnetic anisotropy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1077" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan. Z Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -34901,51 +34901,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1087" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId725" w:history="1">
+            <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1088" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ferri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -35166,64 +35166,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Thiaville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1095" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dafiné Ravelosona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -35541,51 +35541,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lavanant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petit-Watelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -35653,51 +35653,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical study of DW depinning induced by current on epitaxial Co-Ni wires, single layer vs spin valves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hauet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -35804,51 +35804,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Gottwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hauet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -35929,51 +35929,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hauet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -36336,51 +36336,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AC8FEB8B"/>
+    <w:nsid w:val="391B65D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -36567,51 +36567,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-mangin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6046-0437" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/152634886" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05490416v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harjinder Singh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Anad&#243;n" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junta Igarashi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Remy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mangin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/z2sz-2tdz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05480942v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Xiao Lin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Guen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Hohlfeld" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Gorchon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Malinowski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202522886" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264216v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Kunyangyuen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Malinowski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lacour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-X Lin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Le Guen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/qntz-fw15" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035231v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Geiskopf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Igarashi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-X Lin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gorchon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0254042" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252332v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le-Guen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Verges" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hehn" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mangin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.23.044018" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252341v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Peng" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202505423" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05156774v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pingzhi Li" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J Kools" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Pezeshki" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao M B E Joosten" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianing Li" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.064421" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05156763v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Xun Huang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.144408" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274083v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingming Tian" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Chen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiyang Ma" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Jiang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingjie Guo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0253095" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274057v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dairong Chen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Couton Wyporek" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chailloleau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Sidi El Valli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flaviano Morone" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.23.034044" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438265v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan &#24070; Zhang &#24352;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin &#23486; Hong &#27946;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongqing &#25102;&#24198; Zhao &#36213;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Malinowski" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-1056/ade8e7" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05157541v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryunosuke Takahashi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suguru Nakata" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0253785" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252345v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuaki Ishibashi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/h12x-tcwf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05156789v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koki Nukui" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Iihama" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shogo Yamashita" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akimasa Sakuma" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.016701" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970881v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Nava Antonio" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun&#8208;xiao Lin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Hamara" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202500056" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438289v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Raposo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hohlfeld" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mangin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mart&#237;nez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/rtzn-jcb8" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252325v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hennecke" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schick" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Themistoklis P H Sidiropoulos" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Xiao Lin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongxia Guo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-63571-3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304781v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boonthum Kunyangyuen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lacour" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Seng" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmaterialslett.5c01060" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665742v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sicong Hu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Er Liu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqing Bai" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingzhe Zhuang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenwen Liu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.224407" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04638323v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.109.094412" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475427v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingdan Liu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Marquez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingming Lai" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heide Ibrahim" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine L&#233;gar&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-45820-z" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716631v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Pfaff" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit-Watelot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andrieu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pasquier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghanbaja" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0220815" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927515v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo-Jun Chen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shih-Min Hung" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Hsiang Liao" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.4c01642" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04487767v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junlin Wang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyu Zhang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202311643" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04612123v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Strungaru" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie R. Massey" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Chen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-48795-z" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04462400v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Petty Gweha Nyoma" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.3c01534" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716602v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Courtois" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M R Koblischka" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-X. Lin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.094502" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04764350v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.22.044051" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585716v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.21.044003" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530065v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pambiang Abel Dainone" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Figueiredo Prestes" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renucci" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bouch&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Morassi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07125-5" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585712v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.109.094422" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05006426v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Kai Hu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsiu-An Liu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan-Hsiu Chang Chien" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Bin Wu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cjph.2024.04.027" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386592v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Peng" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Malinowski" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kunyangyuen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Salomoni" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Igarashi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0180359" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04024365v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Verg&#232;s" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-36164-1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05006446v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunqing Jiang" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqiang Zhang" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houyi Cheng" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Liu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Xu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/PRJ.497939" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04276647v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vallobra" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Xu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Wang" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hehn" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0157754" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106198v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hangtian Wang" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haichang Lu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang Li" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peichen Wu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-37917-8" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227118v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Farcis" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Auffret" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.20.034070" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229028v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhang" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-40721-z" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369986v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hauet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.L220403" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244264v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gorchon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.20.014068" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370016v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-1056/acda83" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04031698v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongshan Liu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiwen Wang" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Eimer" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0131716" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04276625v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Peng" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Montaigne" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.107.214415" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063008v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bakhmetiev" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Koplak" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Bello" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Morgunov" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0137287" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04276620v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blank" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillemard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia de Melo" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.107.224408" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05006480v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Kampfrath" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Kirilyuk" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangeeta Sharma" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Weinelt" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0167151" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04024360v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva D&#237;az" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-023-01499-z" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244267v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0150250" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04276637v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Salomoni" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.20.014068" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102036v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Kurnosikov" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Sicot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gaudry" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Pierre" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Lu" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3NH00052D" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244308v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c19411" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04278444v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Hintermayr" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Rosenkamp" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri L W van Hees" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0161322" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244300v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.214415" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03763184v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0097448" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05006516v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Po-Wei Lee" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang-Chang Huang" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Huang Lai" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.169879" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370022v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lo&#239;s Bello" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Quessab" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Wen Xu" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Damas" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0091944" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370019v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.169919" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03764405v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofei Fan" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guodong Wei" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianxun Huang" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202200114" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05006531v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Kwan Johnny Wong" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Zhang" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew T S Wee" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Heutz" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnano.2022.863388" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05006510v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.170169" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03764376v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.105.054410" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244274v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Migot" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0125011" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04030694v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreekanth Perumbilavil" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Freire&#8208;fern&#225;ndez" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202204683" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05006542v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Morgunov" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Kunitsyna" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruslan Allayarov" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Koplak" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.169096" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03764328v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Scheid" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leb&#232;gue" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.169596" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03113275v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Deb" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Popova" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Peer Zeuschner" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Keller" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.103.024411" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03433380v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.90.081009" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366846v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sch&#246;nke" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Yeste" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M Reeve" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Kerber" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202102307" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03433354v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaqi Wei" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.15.054065" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370025v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bezverkhnii" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Fache" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.134424" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05006575v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Butsurin Jinnai" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Desbuis" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunsuke Fukami" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0029031" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05006560v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Brock" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kitcher" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajasekhar Medapalli" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell Li" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202101524" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03144856v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C&#233;spedes-Berrocal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helo&#239;se Damas" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Maccariello" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Tang" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202007047" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05006552v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssensors.1c01349" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273147v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202110836" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03433368v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c04166" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370023v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Bezverkhnii" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Sadovnikov" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ac3c0a" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02893574v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M V Lubarda" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kuteifan" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-H Lambert" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lomakin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Fullerton" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.014405" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02871087v2" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. V Koplak" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R S Allayarov" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E I Kunitsyna" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.146836" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063016v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kunitsyna" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Allayarov" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Granovskii" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063776120090046" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05006743v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Salah El Hadri" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Polewczyk" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxuan Xiao" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fullerton" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevmaterials.4.124404" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03117923v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fischer" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917378v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dieny" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Lucian Prejbeanu" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Garello" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Gambardella" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Peixeiro Freitas" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41928-020-0461-5" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03030501v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c03373" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02861014v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyang Lin" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinhe Wang" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhizhong Si" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matt.2020.04.001" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03039843v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bergeard" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Carva" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bal&#225;&#382;" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mangin" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0018502" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02893580v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoqian Zhu" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0013369" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016234v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202001996" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03117914v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02867780v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Guillemard" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201908357" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02988288v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaushalya Jhuria" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akshay Pattabi" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Martin" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Ygnacio Arriola C&#243;rdova" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41928-020-00488-3" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03042907v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinod Kumar" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Po-Hung Lin" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0015842" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02999938v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fache" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rojas-S&#225;nchez" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Badie" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.102.064425" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02901659v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Endichi" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Bouhani" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zaari" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balli" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mounkachi" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-020-03585-4" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014237v2" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouhani" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kumar" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Copie" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0021031" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063015v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brock" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vallobra" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tolley" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Montoya" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.024443" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02860979v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Wang" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qute.201900104" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03042896v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Medapalli" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fullerton" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.102.134426" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02065308v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weisheng Zhao" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.11.034001" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405856v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Cespedes-Berrocal" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Zhang" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.12.044074" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01987996v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Cerqueira" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Yin Qin" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong Dang" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Djeffal" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Le Breton" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b03386" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02185987v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tadout" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Lambert" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Benyoussef" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hamedoun" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst9060278" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063013v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Talantsev" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063776119120021" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02425723v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.214402" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02185986v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.174415" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950283v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aubry" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Liu" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dekens" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Perry" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2018.11.010" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02337703v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.12.044006" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02184555v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Quessab" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Deb" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hehn" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.024425" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02184539v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.027202" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02106722v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaiwen Yang" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.144402" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02337730v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.064424" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02337686v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung-Wei Liao" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam O'Brien" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unai Atxitia" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Raposo" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.201901876" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02184535v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1050;. Kravchuk" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1040;. Useinov" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.07.024" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999627v2" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. B Morgunov" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D Talantsev" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5096951" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999633v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingshan Tao" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caihua Wan" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiafeng Feng" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxiang Wei" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b00205" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02337736v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kichin" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.12.024019" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02075044v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lavanant" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D Kent" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5049837" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999610v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Gao" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baishun Yang" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Devaux" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxin Yang" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianping Liu" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9na00340a" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02184558v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lavanant" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. D Kent" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.11.034058" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02184543v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Wu" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Deng" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quanjun Pan" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Armin Razavi" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201901681" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827871v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Gall" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Montaigne" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vernier" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.024401" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01764558v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soong-Geun Je" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Rojas-Sanchez" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Ha Pham" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5017738" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02011620v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Cadiz" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Stoffel" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lagarde" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.10.044049" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903085v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titiksha Srivastava" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b03653" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02086032v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G L L'Vova" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamadeh" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063783418010134" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02011597v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Balocchi" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b05351" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01950825v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201804004" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814995v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xu" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Polewczyk" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parent" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.9.034028" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950180v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gottwald" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rajanikanth" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Calmels" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevmaterials.2.064410" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388092v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houfang Liu" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiufeng Han" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoqiang Yu" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenshan Zhan" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.10.054013" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02011592v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tadout" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Hadri" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mounkachi" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Benyoussef" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5004712" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02011634v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.98.144408" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864006v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.9.064032" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874322v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiheng Liang" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongwei Yu" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ferri" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weichuan Huang" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b11437" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01814721v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bergeard" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2018-80555-5" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01764541v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M S El Hadri" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.054419" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02011615v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. S Tarazona" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liu" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. L&#8217;vova" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M J Applegate" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.98.064410" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02011594v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. B. Morgunov" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. L. L'Vova" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. Talantsev" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. V. Koplak" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2017.12.083" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02086009v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5009589" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01950851v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Beigne" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Fullerton" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aabf2b" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02011611v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barate" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Frougier" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8nr02250j" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02011590v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Talantsev" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lu" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lavanant" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648x/aaaf04" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068295v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.174407" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02086049v2" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal Saglam" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carlos Carlos Rojas-Sanchez" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Petit" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.98.094407" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02011673v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lvova" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2017.02.033" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01654261v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pirro" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lavanant-Jambert" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Meyer" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tao" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2017.02.002" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02011567v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sander" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S O Valenzuela" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Makarov" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C H Marrows" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa81a1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02011648v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H. H Lambert" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. El Hadri" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hamedoun" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benyoussef" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2017.06.115" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05006847v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dmitriev" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit Watelot" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063783417100328" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01654256v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Morgunov" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G L'Vova" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Koplak" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4984091" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02011572v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.&#8201;h. H Liang" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiantian Zhang" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frougier" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Xu" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.8.054027" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01654269v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Laczkowski" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms14947" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525873v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Montaigne" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Thiaville" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Sampaio" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.184419" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02011640v2" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Mc-Murtry" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5000524" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01654250v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2016.10.061" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628903v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Taguett" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubert" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Elmazria" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bartoli" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lomello" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2017.09.031" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01686946v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa5adf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569168v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Aubry" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Liu" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Billard" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dekens" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Perry" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2016.09.013" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569342v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbass Hamadeh" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Pirro" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2017.02.047" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01654267v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Adam" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4993604" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02011574v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Devaux" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2017.08.029" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02011654v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. L L&#8217;vova" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. S Dmitriev" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/s1063783417080297" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01686942v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201703474" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02011666v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Deveaux" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.96.054421" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01624235v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhang" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.144403" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01686954v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bergeard" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4943107" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02070472v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Kuteifan" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fu" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Chang" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Escobar" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4945789" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576502v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201603638" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LDLFCG3N-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01381232v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.064412" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01686955v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lin" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rinnert" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4939966" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02053668v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4945768" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345416v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Vallobra" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Montaigne" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Shipton" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4955041" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599013v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lengaigne" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.147203" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02070469v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Choi" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Katine" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2016.2577628" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01381236v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.064419" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284017v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. S. Tao" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. X. Yang" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. L. Zuo" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Lengaigne" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.157204" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246638v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Gall" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vernier" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacour" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4908177" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246640v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4922603" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284018v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhou" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ma" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Shi" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. J. Fan" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. F. L. Evans" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep09183" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282858v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Schmitt" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Steil" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Alebrand" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Ganss" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2014-50257-3" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282629v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C-H. Lambert" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Steil" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Uhlir" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMAT3864" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282622v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piraux" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. K. Srivastava" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. A. Antohe" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.174421" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282620v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B. Gopman" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bedau" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4855019" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282628v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Bierbrauer" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Gottwald" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.144404" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282624v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C-H Lambert" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. S. D. Ch S. Varaprasad" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. K. Takahashi" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1253493" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282625v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liu" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Z. Sun" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2014.01.061" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MF7G2R9H-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282619v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4868159" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282616v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.134427" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02050764v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Liang" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vidal" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4887347" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01359003v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Moisan" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mauchain" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vodungbo" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep04658" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282623v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H. Liang" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.085310" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276629v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wolf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.100401" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276618v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Zhang" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei Lin" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongzhi Zhang" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaowen Liu" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4775675" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276613v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mccord" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.014416" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276619v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andrieu" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4817268" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276614v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4798291" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276626v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Melchior" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Rollinger" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Thielen" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.104415" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02090643v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H. Lambert" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3681792" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345394v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gottwald" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Andrieu" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gimbert" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.014425" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345387v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Piraux" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Abreu Araujo" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Srivastava" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4731640" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345391v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.064403" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579277v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cucchiara" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-V. Kim" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ravelosona" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.214429" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579276v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cucchiara" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Berthelot" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henry Lambert" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.014419" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02085985v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Cinchetti" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4759109" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741544v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaput" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Negulescu" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms1748" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02085989v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3703666" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02085994v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Z Sun" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.220405" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345380v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P. Bernstein" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Br&#228;uer" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roopali Kukreja" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim St&#246;hr" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.180410" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01624060v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. Kent" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Henry" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.100405" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02085981v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Du" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. W Chantrell" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M Zhou" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3569140" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02086100v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua J Turner" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojing Huang" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Krupin" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keoki A Seu" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Parks" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.033904" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02085966v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Yulaev" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3643046" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02085974v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Reckers" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Posth" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hassel" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M R&#246;mer" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.184427" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02085972v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Qiu" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhu" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2011-20808-3" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z3CN83HC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345347v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cucchiara" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Berthelot" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Henry" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3454782" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02099441v1" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Tudosa" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2042932" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02099433v1" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Liu" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Z Sun" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3532960" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02099438v1" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3441402" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02099442v1" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berger" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hellwig" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.104423" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02099431v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J Bouzaglou" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3284515" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949072v1" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ravelosona" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E E Fullerton" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3089569" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345332v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.224435" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01380624v1" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Thomas" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.224424" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02090641v1" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345244v1" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3041640" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345239v1" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Watson" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Borchers" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2936836" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345254v1" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Fischer" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H. Kim" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Kortright" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.024424" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05009604v1" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat2153a" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345263v1" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mccord" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.094417" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02106405v1" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Burrowes" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chappert" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2998393" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212178v1" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lemaho" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345098v1" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.144423" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02104734v1" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B D Terris" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2450664" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345235v1" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2753108&#852;" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345236v1" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.024414" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02104697v1" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Carey" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat1595" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02086094v1" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. D. Terris" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.186604" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345166v1" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Borchers" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Mangin" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.067207" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345237v1" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Henry" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.134420" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02086064v1" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.140401" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02086069v1" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bellouard" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ohresser" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.70.014401" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02086060v1" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Canet" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Joly" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.094402" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02104689v1" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chatelain" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Senet" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2003-00235-y" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NS7FLZWB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02104715v1" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schuhl" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.68.140404" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02104709v1" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.67.144412" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02104681v1" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Kunnen" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V V Moshchalkov" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Bruynseraede" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vantomme" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0040-6090(02)00285-7" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02104668v1" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wagner" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Gordon" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.61.529" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02104642v1" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piecuch" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2000-00479-1" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660080v1" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marchal" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barbara" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02086055v1" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sulpice" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wernsdorfer" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.60.1204" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01624263v1" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02104618v1" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sulpice" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Hasselbach" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i1997-00414-0" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01624232v1" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H D Rapp" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B George" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Marchal" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.53.5082" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03277111v1" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Heuraux" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005975v1" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Liang" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Desfeux" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413145v1" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576861v1" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Suire" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02053950v1" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260458v1" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTMAG.2015.7156512" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579283v1" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. F Liu" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579286v1" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan. Z Sun" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138387v1" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Juraszek" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hauet" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tiercelin" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Teillet" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139243v1" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grenier" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139244v1" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080100v1" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Yu" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferri" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Huang" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923065v1" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yang" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Djeffal" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chshiev" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01579635v1" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dafin&#233; Ravelosona" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103996v1" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103988v1" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103972v1" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Z. Sun" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579616v1" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579613v1" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579600v1" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009630v1" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mangin" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Borchers" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621955v1" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-mangin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6046-0437" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/152634886" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05490416v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harjinder Singh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Anad&#243;n" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junta Igarashi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Remy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mangin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/z2sz-2tdz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05480942v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Xiao Lin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Guen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Hohlfeld" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Gorchon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Malinowski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202522886" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05156774v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pingzhi Li" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J Kools" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Pezeshki" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao M B E Joosten" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianing Li" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.064421" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05156763v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Xun Huang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hehn" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.144408" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274083v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingming Tian" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Chen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiyang Ma" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Jiang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingjie Guo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0253095" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264216v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Kunyangyuen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Malinowski" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lacour" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-X Lin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Le Guen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/qntz-fw15" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035231v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Geiskopf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Igarashi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-X Lin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gorchon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0254042" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252332v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le-Guen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Verges" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mangin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.23.044018" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252341v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Peng" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202505423" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274057v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dairong Chen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Couton Wyporek" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chailloleau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Sidi El Valli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flaviano Morone" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.23.034044" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438265v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan &#24070; Zhang &#24352;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin &#23486; Hong &#27946;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongqing &#25102;&#24198; Zhao &#36213;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Malinowski" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-1056/ade8e7" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05157541v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryunosuke Takahashi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suguru Nakata" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0253785" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252345v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuaki Ishibashi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/h12x-tcwf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05156789v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koki Nukui" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Iihama" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shogo Yamashita" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akimasa Sakuma" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.016701" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970881v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Nava Antonio" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun&#8208;xiao Lin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Hamara" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202500056" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438289v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Raposo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hohlfeld" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mangin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mart&#237;nez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/rtzn-jcb8" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252325v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hennecke" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schick" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Themistoklis P H Sidiropoulos" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Xiao Lin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongxia Guo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-63571-3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304781v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boonthum Kunyangyuen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lacour" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Seng" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmaterialslett.5c01060" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665742v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sicong Hu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Er Liu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqing Bai" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingzhe Zhuang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenwen Liu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.224407" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04638323v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.109.094412" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475427v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingdan Liu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Marquez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingming Lai" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heide Ibrahim" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine L&#233;gar&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-45820-z" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716631v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Pfaff" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit-Watelot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andrieu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pasquier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghanbaja" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0220815" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927515v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo-Jun Chen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shih-Min Hung" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Hsiang Liao" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.4c01642" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04487767v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junlin Wang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyu Zhang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202311643" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04612123v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Strungaru" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie R. Massey" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Chen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-48795-z" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04462400v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Petty Gweha Nyoma" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.3c01534" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716602v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Courtois" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M R Koblischka" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-X. Lin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.094502" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04764350v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.22.044051" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585716v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.21.044003" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530065v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pambiang Abel Dainone" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Figueiredo Prestes" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renucci" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bouch&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Morassi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07125-5" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585712v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.109.094422" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05006426v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Kai Hu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsiu-An Liu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan-Hsiu Chang Chien" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Bin Wu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cjph.2024.04.027" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386592v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Peng" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Malinowski" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kunyangyuen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Salomoni" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Igarashi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0180359" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04024365v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Verg&#232;s" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-36164-1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05006446v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunqing Jiang" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqiang Zhang" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houyi Cheng" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Liu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Xu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/PRJ.497939" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04276647v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vallobra" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Xu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Wang" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hehn" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0157754" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106198v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hangtian Wang" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haichang Lu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang Li" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peichen Wu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-37917-8" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227118v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Farcis" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Auffret" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.20.034070" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229028v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhang" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-40721-z" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369986v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hauet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.L220403" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063008v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bakhmetiev" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Koplak" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Bello" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Morgunov" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0137287" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244264v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gorchon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.20.014068" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370016v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-1056/acda83" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04031698v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongshan Liu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiwen Wang" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Eimer" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0131716" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04276625v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Peng" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Montaigne" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.107.214415" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04276620v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blank" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillemard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia de Melo" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.107.224408" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05006480v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Kampfrath" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Kirilyuk" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangeeta Sharma" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Weinelt" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0167151" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04024360v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva D&#237;az" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-023-01499-z" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244267v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0150250" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04276637v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Salomoni" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.20.014068" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102036v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Kurnosikov" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Sicot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gaudry" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Pierre" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Lu" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3NH00052D" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244308v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c19411" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04278444v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Hintermayr" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Rosenkamp" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri L W van Hees" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0161322" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244300v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.214415" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03763184v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0097448" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05006516v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Po-Wei Lee" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang-Chang Huang" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Huang Lai" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.169879" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370022v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lo&#239;s Bello" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Quessab" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Wen Xu" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Damas" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0091944" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370019v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.169919" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03764405v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofei Fan" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guodong Wei" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianxun Huang" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202200114" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05006531v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Kwan Johnny Wong" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Zhang" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew T S Wee" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Heutz" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnano.2022.863388" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05006510v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.170169" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03764376v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.105.054410" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244274v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Migot" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0125011" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04030694v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreekanth Perumbilavil" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Freire&#8208;fern&#225;ndez" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202204683" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05006542v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Morgunov" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Kunitsyna" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruslan Allayarov" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Koplak" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.169096" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03764328v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Scheid" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leb&#232;gue" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.169596" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03113275v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Deb" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Popova" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Peer Zeuschner" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Keller" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.103.024411" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03433380v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.90.081009" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366846v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sch&#246;nke" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Yeste" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M Reeve" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Kerber" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202102307" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05006560v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Brock" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kitcher" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajasekhar Medapalli" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell Li" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202101524" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03433354v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaqi Wei" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.15.054065" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370025v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bezverkhnii" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Fache" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.134424" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05006575v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Butsurin Jinnai" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Desbuis" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunsuke Fukami" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0029031" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03144856v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C&#233;spedes-Berrocal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helo&#239;se Damas" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Maccariello" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Tang" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202007047" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05006552v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssensors.1c01349" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273147v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202110836" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03433368v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c04166" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370023v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Bezverkhnii" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Sadovnikov" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ac3c0a" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02893574v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M V Lubarda" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kuteifan" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-H Lambert" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lomakin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Fullerton" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.014405" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02871087v2" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. V Koplak" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R S Allayarov" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E I Kunitsyna" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.146836" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063016v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kunitsyna" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Allayarov" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Granovskii" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063776120090046" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05006743v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Salah El Hadri" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Polewczyk" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxuan Xiao" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fullerton" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevmaterials.4.124404" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03117923v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fischer" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917378v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dieny" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Lucian Prejbeanu" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Garello" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Gambardella" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Peixeiro Freitas" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41928-020-0461-5" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03030501v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c03373" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02861014v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyang Lin" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinhe Wang" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhizhong Si" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matt.2020.04.001" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03039843v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bergeard" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Carva" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bal&#225;&#382;" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mangin" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0018502" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02893580v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoqian Zhu" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0013369" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02867780v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Guillemard" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201908357" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016234v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202001996" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03117914v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03042907v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinod Kumar" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Po-Hung Lin" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0015842" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02988288v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaushalya Jhuria" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akshay Pattabi" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Martin" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Ygnacio Arriola C&#243;rdova" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41928-020-00488-3" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02999938v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fache" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rojas-S&#225;nchez" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Badie" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.102.064425" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014237v2" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouhani" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Endichi" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kumar" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Copie" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zaari" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0021031" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02901659v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Bouhani" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balli" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mounkachi" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-020-03585-4" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063015v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brock" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vallobra" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tolley" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Montoya" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.024443" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02860979v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Wang" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qute.201900104" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03042896v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Medapalli" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fullerton" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.102.134426" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02065308v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weisheng Zhao" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.11.034001" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405856v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Cespedes-Berrocal" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Zhang" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.12.044074" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01987996v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Cerqueira" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Yin Qin" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong Dang" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Djeffal" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Le Breton" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b03386" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02106722v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaiwen Yang" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.144402" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02184555v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Quessab" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Deb" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hehn" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.024425" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02184539v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.027202" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02185987v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tadout" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Lambert" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Benyoussef" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hamedoun" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst9060278" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063013v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Talantsev" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063776119120021" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02425723v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.214402" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02185986v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.174415" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950283v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aubry" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Liu" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dekens" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Perry" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2018.11.010" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02337703v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.12.044006" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02337730v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.064424" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02337686v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung-Wei Liao" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam O'Brien" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unai Atxitia" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Raposo" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.201901876" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02184535v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1050;. Kravchuk" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1040;. Useinov" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.07.024" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02337736v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kichin" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.12.024019" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999633v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingshan Tao" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caihua Wan" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiafeng Feng" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxiang Wei" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b00205" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999627v2" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. B Morgunov" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D Talantsev" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5096951" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02075044v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lavanant" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D Kent" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5049837" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999610v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Gao" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baishun Yang" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Devaux" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxin Yang" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianping Liu" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9na00340a" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02184558v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lavanant" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. D Kent" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.11.034058" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02184543v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Wu" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Deng" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quanjun Pan" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Armin Razavi" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201901681" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827871v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Gall" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Montaigne" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vernier" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.024401" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01764558v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soong-Geun Je" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Rojas-Sanchez" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Ha Pham" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5017738" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02011620v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Cadiz" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Stoffel" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lagarde" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.10.044049" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903085v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titiksha Srivastava" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b03653" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02086032v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G L L'Vova" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamadeh" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063783418010134" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02011597v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Balocchi" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b05351" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01950825v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201804004" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814995v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xu" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Polewczyk" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parent" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.9.034028" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950180v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gottwald" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rajanikanth" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Calmels" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevmaterials.2.064410" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02011592v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tadout" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Hadri" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mounkachi" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Benyoussef" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5004712" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388092v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houfang Liu" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiufeng Han" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoqiang Yu" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenshan Zhan" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.10.054013" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02011634v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.98.144408" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864006v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.9.064032" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874322v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiheng Liang" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongwei Yu" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ferri" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weichuan Huang" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b11437" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01814721v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bergeard" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2018-80555-5" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02086009v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5009589" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02011615v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. S Tarazona" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liu" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. L&#8217;vova" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M J Applegate" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.98.064410" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01950851v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Beigne" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Fullerton" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aabf2b" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01764541v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M S El Hadri" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.054419" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02011594v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. B. Morgunov" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. L. L'Vova" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. Talantsev" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. V. Koplak" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2017.12.083" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02011611v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barate" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Frougier" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8nr02250j" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02011590v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Talantsev" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lu" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lavanant" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648x/aaaf04" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068295v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.174407" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02086049v2" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal Saglam" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carlos Carlos Rojas-Sanchez" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Petit" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.98.094407" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02011673v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lvova" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2017.02.033" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01654261v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pirro" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lavanant-Jambert" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Meyer" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tao" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2017.02.002" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02011567v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sander" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S O Valenzuela" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Makarov" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C H Marrows" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa81a1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02011640v2" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Mc-Murtry" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5000524" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02011648v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H. H Lambert" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. El Hadri" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hamedoun" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benyoussef" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2017.06.115" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05006847v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dmitriev" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit Watelot" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063783417100328" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01654256v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Morgunov" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G L'Vova" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Koplak" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4984091" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02011572v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.&#8201;h. H Liang" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiantian Zhang" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frougier" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Xu" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.8.054027" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01654269v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Laczkowski" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms14947" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525873v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Montaigne" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Thiaville" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Sampaio" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.184419" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01654250v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2016.10.061" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628903v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Taguett" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubert" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Elmazria" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bartoli" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lomello" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2017.09.031" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01686946v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa5adf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569342v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbass Hamadeh" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Pirro" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2017.02.047" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569168v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Aubry" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Liu" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Billard" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dekens" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Perry" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2016.09.013" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02011574v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Devaux" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2017.08.029" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01654267v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Adam" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4993604" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02011654v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. L L&#8217;vova" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. S Dmitriev" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/s1063783417080297" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01686942v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201703474" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02011666v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Deveaux" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.96.054421" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01624235v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhang" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.144403" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01686954v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bergeard" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4943107" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02070472v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Kuteifan" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fu" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Chang" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Escobar" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4945789" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01381232v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.064412" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576502v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201603638" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LDLFCG3N-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01686955v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lin" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rinnert" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4939966" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02053668v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4945768" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345416v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Vallobra" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Montaigne" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Shipton" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4955041" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599013v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lengaigne" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.147203" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02070469v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Choi" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Katine" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2016.2577628" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01381236v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.064419" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284017v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. S. Tao" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. X. Yang" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. L. Zuo" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Lengaigne" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.157204" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246638v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Gall" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vernier" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacour" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4908177" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246640v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4922603" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284018v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhou" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ma" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Shi" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. J. Fan" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. F. L. Evans" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep09183" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282858v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Schmitt" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Steil" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Alebrand" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Ganss" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2014-50257-3" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282629v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C-H. Lambert" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Steil" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Uhlir" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMAT3864" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282620v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B. Gopman" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bedau" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4855019" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282622v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piraux" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. K. Srivastava" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. A. Antohe" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.174421" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282628v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Bierbrauer" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Gottwald" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.144404" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282624v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C-H Lambert" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. S. D. Ch S. Varaprasad" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. K. Takahashi" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1253493" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282625v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liu" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Z. Sun" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2014.01.061" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MF7G2R9H-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282619v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4868159" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282616v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.134427" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02050764v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Liang" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vidal" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4887347" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01359003v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Moisan" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mauchain" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vodungbo" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep04658" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282623v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H. Liang" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.085310" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276629v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wolf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.100401" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276618v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Zhang" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei Lin" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongzhi Zhang" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaowen Liu" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4775675" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276613v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mccord" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.014416" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276619v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andrieu" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4817268" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276614v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4798291" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276626v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Melchior" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Rollinger" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Thielen" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.104415" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02090643v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H. Lambert" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3681792" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345394v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gottwald" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Andrieu" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gimbert" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.014425" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345391v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.064403" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345387v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Piraux" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Abreu Araujo" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Srivastava" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4731640" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579277v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cucchiara" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-V. Kim" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ravelosona" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.214429" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579276v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cucchiara" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Berthelot" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henry Lambert" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.014419" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02085985v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Cinchetti" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4759109" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741544v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaput" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Negulescu" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms1748" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02085989v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3703666" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02085994v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Z Sun" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.220405" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345380v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P. Bernstein" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Br&#228;uer" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roopali Kukreja" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim St&#246;hr" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.180410" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01624060v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. Kent" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Henry" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.100405" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02085981v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Du" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. W Chantrell" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M Zhou" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3569140" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02085966v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Yulaev" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3643046" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02086100v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua J Turner" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojing Huang" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Krupin" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keoki A Seu" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Parks" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.033904" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02085974v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Reckers" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Posth" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hassel" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M R&#246;mer" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.184427" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02085972v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Qiu" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhu" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2011-20808-3" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z3CN83HC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345347v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cucchiara" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Berthelot" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Henry" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3454782" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02099441v1" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Tudosa" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2042932" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02099433v1" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Liu" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Z Sun" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3532960" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02099438v1" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3441402" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02099442v1" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berger" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hellwig" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.104423" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02099431v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J Bouzaglou" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3284515" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949072v1" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ravelosona" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E E Fullerton" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3089569" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345332v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.224435" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01380624v1" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Thomas" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.224424" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345244v1" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3041640" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345239v1" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Watson" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Borchers" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2936836" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02090641v1" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345254v1" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Fischer" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H. Kim" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Kortright" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.024424" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05009604v1" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat2153a" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345263v1" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mccord" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.094417" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02106405v1" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Burrowes" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chappert" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2998393" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212178v1" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lemaho" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345098v1" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.144423" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02104734v1" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B D Terris" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2450664" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345235v1" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2753108&#852;" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345236v1" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.024414" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02104697v1" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Carey" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat1595" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345166v1" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Borchers" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Mangin" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.067207" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345237v1" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Henry" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.134420" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02086094v1" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. D. Terris" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.186604" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02086064v1" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.140401" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02086069v1" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bellouard" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ohresser" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.70.014401" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02086060v1" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Canet" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Joly" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.094402" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02104689v1" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chatelain" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Senet" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2003-00235-y" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NS7FLZWB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02104715v1" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schuhl" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.68.140404" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02104709v1" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.67.144412" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02104681v1" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Kunnen" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V V Moshchalkov" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Bruynseraede" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vantomme" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0040-6090(02)00285-7" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02104642v1" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piecuch" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2000-00479-1" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02104668v1" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wagner" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Gordon" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.61.529" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660080v1" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marchal" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barbara" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02086055v1" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sulpice" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wernsdorfer" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.60.1204" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01624263v1" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02104618v1" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sulpice" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Hasselbach" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i1997-00414-0" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01624232v1" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H D Rapp" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B George" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Marchal" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.53.5082" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03277111v1" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Heuraux" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005975v1" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Liang" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Desfeux" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413145v1" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576861v1" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Suire" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02053950v1" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260458v1" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTMAG.2015.7156512" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579283v1" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. F Liu" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579286v1" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan. Z Sun" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138387v1" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Juraszek" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hauet" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tiercelin" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Teillet" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139243v1" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grenier" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139244v1" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080100v1" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Yu" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferri" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Huang" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923065v1" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yang" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Djeffal" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chshiev" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01579635v1" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dafin&#233; Ravelosona" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103996v1" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103988v1" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103972v1" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Z. Sun" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579616v1" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579613v1" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579600v1" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009630v1" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mangin" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Borchers" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621955v1" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>