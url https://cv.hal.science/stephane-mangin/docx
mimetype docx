--- v2 (2026-04-29)
+++ v3 (2026-05-20)
@@ -476,961 +476,961 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05480942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Picosecond all-optical switching of Co/Gd–based synthetic ferrimagnets</w:t>
+                <w:t xml:space="preserve">Single-laser pulse toggle switching in CoHo and CoDy single-layer alloys: When domain wall motion matters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pingzhi Li</w:t>
+                <w:t xml:space="preserve">B Kunyangyuen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas J Kools</w:t>
+                <w:t xml:space="preserve">G Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamed Pezeshki</w:t>
+                <w:t xml:space="preserve">D Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joao M B E Joosten</w:t>
+                <w:t xml:space="preserve">J-X Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jianing Li</w:t>
+                <w:t xml:space="preserve">Y Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 111 (6), pp.064421. </w:t>
+              <w:t xml:space="preserve">, 2025, 112, pp.094432. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.111.064421⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/qntz-fw15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05156774v1</w:t>
+                <w:t xml:space="preserve">hal-05264216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of domain nucleation and domain wall motion in all-optical helicity-dependent switching</w:t>
+                <w:t xml:space="preserve">Single-shot all-optical magnetization switching in in-plane magnetized magnetic tunnel junction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tian Xun Huang</w:t>
+                <w:t xml:space="preserve">S Geiskopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei Zhang</w:t>
+                <w:t xml:space="preserve">J Igarashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Hehn</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Mangin</w:t>
+                <w:t xml:space="preserve">J.-X Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Gorchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.111.144408⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 126 (15), pp.152405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0254042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05156763v1</w:t>
+                <w:t xml:space="preserve">hal-05035231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable spin dynamic damping and interfacial spin transparency in Py/Ho through magnetic field modulation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Visualization and characterization of arbitrarily shaped pulsed-laser spots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qian Chen</w:t>
+                <w:t xml:space="preserve">Yann Le-Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meiyang Ma</w:t>
+                <w:t xml:space="preserve">Maxime Verges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei Jiang</w:t>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qingjie Guo</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stephane Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julius Hohlfeld</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 126, pp.112402. </w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 23, pp.044018. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0253095⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/physrevapplied.23.044018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05274083v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05252332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-laser pulse toggle switching in CoHo and CoDy single-layer alloys: When domain wall motion matters</w:t>
+                <w:t xml:space="preserve">Deterministic Ultra‐Fast All‐Optical Switching in Gd free Ferrimagnetic Spin Valve Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Kunyangyuen</w:t>
+                <w:t xml:space="preserve">Wei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Malinowski</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Y Le Guen</w:t>
+                <w:t xml:space="preserve">Yi Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Gorchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/qntz-fw15⟩</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.202505423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05264216v1</w:t>
+                <w:t xml:space="preserve">hal-05252341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-shot all-optical magnetization switching in in-plane magnetized magnetic tunnel junction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Picosecond all-optical switching of Co/Gd–based synthetic ferrimagnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pingzhi Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas J Kools</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamed Pezeshki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Geiskopf</w:t>
+                <w:t xml:space="preserve">Joao M B E Joosten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Igarashi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J Gorchon</w:t>
+                <w:t xml:space="preserve">Jianing Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0254042⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 111 (6), pp.064421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.111.064421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05035231v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05156774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualization and characterization of arbitrarily shaped pulsed-laser spots</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Role of domain nucleation and domain wall motion in all-optical helicity-dependent switching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tian Xun Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevapplied.23.044018⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 111 (14), pp.144408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.111.144408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05252332v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05156763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deterministic Ultra‐Fast All‐Optical Switching in Gd free Ferrimagnetic Spin Valve Structures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Hehn</w:t>
+                <w:t xml:space="preserve">Tunable spin dynamic damping and interfacial spin transparency in Py/Ho through magnetic field modulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingming Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qian Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meiyang Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yi Peng</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Quentin Remy</w:t>
+                <w:t xml:space="preserve">Qingjie Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 126, pp.112402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adfm.202505423⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0253095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05252341v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05274083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toffoli gadget for magnetic-tunnel-junction Boltzmann machines</w:t>
               </w:r>
@@ -1576,51 +1576,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fan 帆 Zhang 张</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bin 宾 Hong 洪</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rongqing 戎庆 Zhao 赵</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1857,51 +1857,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junta Igarashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Anadón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2523,51 +2523,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Seng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Materials Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.3619 - 3625. </w:t>
@@ -2739,103 +2739,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Criteria to observe single-shot all-optical switching in Gd-based ferrimagnetic alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julius Hohlfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tian Xun Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Xiao Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 109 (9), pp.094412. </w:t>
@@ -3193,51 +3193,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shih-Min Hung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei-Hsiang Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Electronic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 7 (1), pp.177-184. </w:t>
@@ -3269,429 +3269,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04927515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single‐Shot Laser‐Induced Switching of an Exchange Biased Antiferromagnet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zongxia Guo</w:t>
+                <w:t xml:space="preserve">Ultra-high spin emission from antiferromagnetic FeRh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Hamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junlin Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Grégory Malinowski</w:t>
+                <w:t xml:space="preserve">Mara Strungaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boyu Zhang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Wei Zhang</w:t>
+                <w:t xml:space="preserve">Jamie R. Massey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adma.202311643⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.4958. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-48795-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04487767v1</w:t>
+                <w:t xml:space="preserve">hal-04612123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-high spin emission from antiferromagnetic FeRh</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gd Doping at the Co/Pt Interfaces to Induce Ultrafast All-Optical Switching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamie R. Massey</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Xin Chen</w:t>
+                <w:t xml:space="preserve">Danny Petty Gweha Nyoma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julius Hohlfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-48795-z⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (2), pp.1122-1128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsaelm.3c01534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04612123v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04462400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gd Doping at the Co/Pt Interfaces to Induce Ultrafast All-Optical Switching</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Single‐Shot Laser‐Induced Switching of an Exchange Biased Antiferromagnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongxia Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junlin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danny Petty Gweha Nyoma</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Julius Hohlfeld</w:t>
+                <w:t xml:space="preserve">Boyu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Electronic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 6 (2), pp.1122-1128. </w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.2311643. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsaelm.3c01534⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adma.202311643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04462400v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04487767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic moment of thin film superconductors: When thickness matters</w:t>
               </w:r>
@@ -3945,64 +3945,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extending the scope and understanding of all-optical magnetization switching in Gd-based alloys by controlling the underlying temperature transients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Verges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5203,51 +5203,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Farcis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Auffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Applied</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 20 (3), pp.034070. </w:t>
@@ -5432,77 +5432,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single laser pulse induced magnetization switching in in-plane magnetized GdCo alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun-Xiao Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hauet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junta Igarashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5547,723 +5547,723 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04369986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of switching fields caused by reorientation of GdFeCo/Ir/GdFeCo synthetic ferrimagnet in magnetic field</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Single-shot helicity-independent all-optical switching in Co/Ho multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bakhmetiev</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Gorchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hohlfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Salomoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0137287⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20, pp.014068. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.20.014068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05063008v1</w:t>
+                <w:t xml:space="preserve">hal-04244264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-shot helicity-independent all-optical switching in Co/Ho multilayers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Salomoni</w:t>
+                <w:t xml:space="preserve">Ultrafast antiferromagnet rearrangement in Co/IrMn/CoGd trilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongxia Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vallobra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.20.014068⟩</w:t>
+              <w:t xml:space="preserve">Chinese Physics B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (8), pp.087507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1674-1056/acda83⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04244264v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04370016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast antiferromagnet rearrangement in Co/IrMn/CoGd trilayers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Grégory Malinowski</w:t>
+                <w:t xml:space="preserve">Ultrafast Single Pulse Switching of Tb-dominant CoTb Alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongshan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houyi Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vallobra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yong Xu</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huiwen Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Eimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chinese Physics B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1674-1056/acda83⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 122 (2), pp.022401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0131716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04370016v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04031698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast Single Pulse Switching of Tb-dominant CoTb Alloy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laser single-shot magnetization reversal in &amp;lt;mml:math xmlns:mml=&amp;quot;http://www.w3.org/1998/Math/MathML&amp;quot;&amp;gt;&amp;lt;mml:msub&amp;gt;&amp;lt;mml:mi mathvariant=&amp;quot;normal&amp;quot;&amp;gt;Co&amp;lt;/mml:mi&amp;gt;&amp;lt;mml:mrow&amp;gt;&amp;lt;mml:mn&amp;gt;1&amp;lt;/mml:mn&amp;gt;&amp;lt;mml:mo&amp;gt;−&amp;lt;/mml:mo&amp;gt;&amp;lt;mml:mi&amp;gt;x&amp;lt;/mml:mi&amp;gt;&amp;lt;/mml:mrow&amp;gt;&amp;lt;/mml:msub&amp;gt;&amp;lt;mml:msub&amp;gt;&amp;lt;mml:mi mathvariant=&amp;quot;normal&amp;quot;&amp;gt;Lu&amp;lt;/mml:mi&amp;gt;&amp;lt;mml:mi&amp;gt;x&amp;lt;/mml:mi&amp;gt;&amp;lt;/mml:msub&amp;gt;&amp;lt;/mml:math&amp;gt; nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yongshan Liu</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Eimer</w:t>
+                <w:t xml:space="preserve">François Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0131716⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, B 107, pp.214415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevb.107.214415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04031698v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser single-shot magnetization reversal in &amp;lt;mml:math xmlns:mml=&amp;quot;http://www.w3.org/1998/Math/MathML&amp;quot;&amp;gt;&amp;lt;mml:msub&amp;gt;&amp;lt;mml:mi mathvariant=&amp;quot;normal&amp;quot;&amp;gt;Co&amp;lt;/mml:mi&amp;gt;&amp;lt;mml:mrow&amp;gt;&amp;lt;mml:mn&amp;gt;1&amp;lt;/mml:mn&amp;gt;&amp;lt;mml:mo&amp;gt;−&amp;lt;/mml:mo&amp;gt;&amp;lt;mml:mi&amp;gt;x&amp;lt;/mml:mi&amp;gt;&amp;lt;/mml:mrow&amp;gt;&amp;lt;/mml:msub&amp;gt;&amp;lt;mml:msub&amp;gt;&amp;lt;mml:mi mathvariant=&amp;quot;normal&amp;quot;&amp;gt;Lu&amp;lt;/mml:mi&amp;gt;&amp;lt;mml:mi&amp;gt;x&amp;lt;/mml:mi&amp;gt;&amp;lt;/mml:msub&amp;gt;&amp;lt;/mml:math&amp;gt; nanostructures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of switching fields caused by reorientation of GdFeCo/Ir/GdFeCo synthetic ferrimagnet in magnetic field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bakhmetiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Koplak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Peng</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Daniel Lacour</w:t>
+                <w:t xml:space="preserve">J.-L. Bello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Montaigne</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R. Morgunov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, B 107, pp.214415. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 133 (10), pp.103903. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/physrevb.107.214415⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0137287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04276625v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05063008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast demagnetization of Co2MnSi1–xAlx Heusler compounds using terahertz and infrared light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Blank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6496,51 +6496,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optically induced ultrafast magnetization switching in ferromagnetic spin valves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junta Igarashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6617,77 +6617,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Size effect on single pulse all-optical helicity-independent switching in GdFeCo disk arrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danny Petty Gweha Nyoma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Vergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6751,77 +6751,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-Shot Helicity-Independent All-Optical Switching in &amp;lt;mml:math xmlns:mml=&amp;quot;http://www.w3.org/1998/Math/MathML&amp;quot; display=&amp;quot;inline&amp;quot; overflow=&amp;quot;scroll&amp;quot;&amp;gt;&amp;lt;mml:mi&amp;gt;Co&amp;lt;/mml:mi&amp;gt;&amp;lt;mml:mo&amp;gt;/&amp;lt;/mml:mo&amp;gt;&amp;lt;mml:mi&amp;gt;Ho&amp;lt;/mml:mi&amp;gt;&amp;lt;/mml:math&amp;gt; Multilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gorchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julius Hohlfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7019,77 +7019,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical Creation of Skyrmions by Spin Reorientation Transition in Ferrimagnetic CoHo Alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tian Xun Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7166,51 +7166,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast single-pulse all-optical switching in synthetic ferrimagnetic Tb/Co/Gd multilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Hintermayr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pingzhi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roy Rosenkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7287,51 +7287,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser single-shot magnetization reversal in Co$_{1-x}$Lu$_x$ nanostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7339,51 +7339,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 107 (21), pp.214415. </w:t>
@@ -7447,51 +7447,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon Gorchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Malinowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7789,64 +7789,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic transport induced ultrafast magnetization switching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gorchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7919,51 +7919,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On/Off Ultra‐Short Spin Current for Single Pulse Magnetization Reversal in a Magnetic Memory Using VO 2 Phase Transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaofei Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guodong Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8261,103 +8261,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of spin-lattice coupling in ultrafast demagnetization and all optical helicity-independent single-shot switching in &amp;lt;mml:math xmlns:mml=&amp;quot;http://www.w3.org/1998/Math/MathML&amp;quot;&amp;gt;&amp;lt;mml:mrow&amp;gt;&amp;lt;mml:msub&amp;gt;&amp;lt;mml:mi&amp;gt;Gd&amp;lt;/mml:mi&amp;gt;&amp;lt;mml:mrow&amp;gt;&amp;lt;mml:mn&amp;gt;1&amp;lt;/mml:mn&amp;gt;&amp;lt;mml:mo&amp;gt;−&amp;lt;/mml:mo&amp;gt;&amp;lt;mml:mi&amp;gt;x&amp;lt;/mml:mi&amp;gt;&amp;lt;mml:mo&amp;gt;−&amp;lt;/mml:mo&amp;gt;&amp;lt;mml:mi&amp;gt;y&amp;lt;/mml:mi&amp;gt;&amp;lt;/mml:mrow&amp;gt;&amp;lt;/mml:msub&amp;gt;&amp;lt;mml:msub&amp;gt;&amp;lt;mml:mi&amp;gt;Tb&amp;lt;/mml:mi&amp;gt;&amp;lt;mml:mi&amp;gt;y&amp;lt;/mml:mi&amp;gt;&amp;lt;/mml:msub&amp;gt;&amp;lt;mml:msub&amp;gt;&amp;lt;mml:mi&amp;gt;Co&amp;lt;/mml:mi&amp;gt;&amp;lt;mml:mi&amp;gt;x&amp;lt;/mml:mi&amp;gt;&amp;lt;/mml:msub&amp;gt;&amp;lt;/mml:mrow&amp;gt;&amp;lt;/mml:math&amp;gt; alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Xiao Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tian Xun Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 105 (5), pp.054410. </w:t>
@@ -8962,51 +8962,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffen Peer Zeuschner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niels Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9109,51 +9109,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junta Igarashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 90, pp.081009. </w:t>
@@ -9319,931 +9319,931 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03366846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Symmetry Breaking in Chiral Magnetic Systems</w:t>
+                <w:t xml:space="preserve">All-optical Helicity-Independent Switching State Diagram in Gd - Fe - Co Alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeffrey Brock</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Maxwell Li</w:t>
+                <w:t xml:space="preserve">Jiaqi Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boyu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adma.202101524⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevapplied.15.054065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05006560v1</w:t>
+                <w:t xml:space="preserve">hal-03433354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-optical Helicity-Independent Switching State Diagram in Gd - Fe - Co Alloys</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Dzyaloshinskii-Moriya interaction probed by magnetization reversal in bilayer Pt/Co/Ir/Co/Pt synthetic ferrimagnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Morgunov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bezverkhnii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Grégory Malinowski</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loïs Bello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Fache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevapplied.15.054065⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (13), pp.134424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.104.134424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03433354v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04370025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dzyaloshinskii-Moriya interaction probed by magnetization reversal in bilayer Pt/Co/Ir/Co/Pt synthetic ferrimagnets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Morgunov</w:t>
+                <w:t xml:space="preserve">Temperature dependence of the energy barrier in X/1X nm shape-anisotropy magnetic tunnel junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junta Igarashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Butsurin Jinnai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Desbuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bezverkhnii</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Fache</w:t>
+                <w:t xml:space="preserve">Shunsuke Fukami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.104.134424⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0029031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04370025v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05006575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature dependence of the energy barrier in X/1X nm shape-anisotropy magnetic tunnel junctions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Junta Igarashi</w:t>
+                <w:t xml:space="preserve">Dynamic Symmetry Breaking in Chiral Magnetic Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey Brock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Butsurin Jinnai</w:t>
+                <w:t xml:space="preserve">Michael Kitcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vallobra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Desbuis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Mangin</w:t>
+                <w:t xml:space="preserve">Rajasekhar Medapalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shunsuke Fukami</w:t>
+                <w:t xml:space="preserve">Maxwell Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 118 (1), </w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (39), </w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0029031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adma.202101524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05006575v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05006560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current-induced spin torques on single GdFeCo magnetic layers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of Fe/Fe 3 O 4 Nanoparticles Stray Field on the Microwave Magnetoresistance of a CoFeB/Ta/CoFeB Synthetic Ferrimagnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Kunitsyna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruslan Allayarov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oksana Koplak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Morgunov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adma.202007047⟩</w:t>
+              <w:t xml:space="preserve">ACS Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (12), pp.4315-4324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssensors.1c01349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03144856v1</w:t>
+                <w:t xml:space="preserve">hal-05006552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Fe/Fe 3 O 4 Nanoparticles Stray Field on the Microwave Magnetoresistance of a CoFeB/Ta/CoFeB Synthetic Ferrimagnet</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Roman Morgunov</w:t>
+                <w:t xml:space="preserve">Retournement d’aimantation dans un dispositif « Spintronique » par impulsion d’électrons unique ultra-courte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mangin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acssensors.1c01349⟩</w:t>
+              <w:t xml:space="preserve">Photoniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 108, pp.36-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/photon/202110836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05006552v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03273147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retournement d’aimantation dans un dispositif « Spintronique » par impulsion d’électrons unique ultra-courte</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Current-induced spin torques on single GdFeCo magnetic layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Céspedes-Berrocal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heloïse Damas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Maccariello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ping Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photoniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 108, pp.36-39. </w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/photon/202110836⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adma.202007047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03273147v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03144856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ab Initio Study of Helicity-Dependent Light-Induced Demagnetization: From the Optical Regime to the Extreme Ultraviolet Regime</w:t>
               </w:r>
@@ -10411,51 +10411,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandr Sadovnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Morgunov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 34 (8), pp.085803. </w:t>
@@ -10627,51 +10627,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the stray field of Fe/Fe 3 O 4 nanoparticles on the surface of the CoFeB thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Morgunov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. V Koplak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10757,51 +10757,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetization Reversal of Ferromagnetic CoFeB Films and CoFeB/Ta/CoFeB Heterostructures in the Stray Field of Fe/Fe3O4 Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Koplak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Kunitsyna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11289,51 +11289,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satoshi Iihama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
@@ -11639,51 +11639,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optoelectronic domain-wall motion for logic computing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boyu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daoqian Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11691,51 +11691,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoyang Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 116 (25), pp.252403. </w:t>
@@ -11786,51 +11786,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineering Co 2 MnAl x Si 1− x Heusler Compounds as a Model System to Correlate Spin Polarization, Intrinsic Gilbert Damping, and Ultrafast Demagnetization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Guillemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11959,51 +11959,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satoshi Iihama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.2001996. </w:t>
@@ -13053,64 +13053,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong magnetocaloric effect induced by spin reorientation transitions in epitaxial Ho thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Koplak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Morgunov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Medapalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13183,51 +13183,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy-Efficient Domain-Wall Motion Governed by the Interplay of Helicity-Dependent Optical Effect and Spin-Orbit Torque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boyu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13579,1225 +13579,1225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domain-wall motion induced by spin transfer torque delivered by helicity-dependent femtosecond laser</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magnetic Properties and Magnetocaloric Effect in Gd100-xCox Thin Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huaiwen Yang</w:t>
+                <w:t xml:space="preserve">Mohamed Tadout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Salah El Hadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelilah Benyoussef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Hamedoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.144402⟩</w:t>
+              <w:t xml:space="preserve">Crystals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (6), pp.278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cryst9060278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02106722v1</w:t>
+                <w:t xml:space="preserve">hal-02185987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolving the role of magnetic circular dichroism in multishot helicity-dependent all-optical switching</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interaction of Magnetization Centers of Different Signs as the Cause of the Nonmonotonic Field Dependence of the Domain Wall Velocity in Synthetic Pt/Co/Ir/Co/Pt Ferrimagnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bezverkhnii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Talantsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Morgunov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.100.024425⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental and Theoretical Physics (JETP) / Zhurnal Eksperimental'noi i Teoreticheskoi Fiziki</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 129 (6), pp.998-1004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/S1063776119120021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02184555v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05063013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond Laser-Excitation-Driven High Frequency Standing Spin Waves in Nanoscale Dielectric Thin Films of Iron Garnets</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ab initio theory of magnetization induced by light absorption in ferromagnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Scheid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lebègue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.100.214402⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.027202⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02184539v1</w:t>
+                <w:t xml:space="preserve">hal-02425723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Properties and Magnetocaloric Effect in Gd100-xCox Thin Films</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ab initio study of electronic temperature effects on magnetic materials properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Scheid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lebègue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cryst9060278⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99 (17), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.174415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02185987v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02185986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of Magnetization Centers of Different Signs as the Cause of the Nonmonotonic Field Dependence of the Domain Wall Velocity in Synthetic Pt/Co/Ir/Co/Pt Ferrimagnets</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Damping of Standing Spin Waves in Bismuth-Substituted Yttrium Iron Garnet as Seen via the Time-Resolved Magneto-Optical Kerr Effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwan Deb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niels Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental and Theoretical Physics (JETP) / Zhurnal Eksperimental'noi i Teoreticheskoi Fiziki</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1134/S1063776119120021⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.12.044006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05063013v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ab initio theory of magnetization induced by light absorption in ferromagnets</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Synthesis of iron oxide films by reactive magnetron sputtering assisted by plasma emission monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dekens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Perry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 100, </w:t>
+              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 223, pp.360-365. </w:t>
             </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.100.214402⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2018.11.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02425723v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ab initio study of electronic temperature effects on magnetic materials properties</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Resolving the role of magnetic circular dichroism in multishot helicity-dependent all-optical switching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Quessab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Deb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gorchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 99 (17), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.174415⟩</w:t>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.100.024425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02185986v1</w:t>
+                <w:t xml:space="preserve">hal-02184555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of iron oxide films by reactive magnetron sputtering assisted by plasma emission monitoring</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Mangin</w:t>
+                <w:t xml:space="preserve">Femtosecond Laser-Excitation-Driven High Frequency Standing Spin Waves in Nanoscale Dielectric Thin Films of Iron Garnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwan Deb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niels Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2018.11.010⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (2), pp.027202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.027202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01950283v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damping of Standing Spin Waves in Bismuth-Substituted Yttrium Iron Garnet as Seen via the Time-Resolved Magneto-Optical Kerr Effect</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
+                <w:t xml:space="preserve">Domain-wall motion induced by spin transfer torque delivered by helicity-dependent femtosecond laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boyu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weisheng Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daoqian Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huaiwen Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 12 (4), </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99 (144402), pp.144402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.12.044006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.144402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02337703v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From single to multiple pulse all-optical switching in GdFeCo thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weisheng Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15008,103 +15008,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface engineering of magnetic and mechanical properties of Ta/Pt/GdFeCo/IrMn/Pt heterostructures by femtosecond laser pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Koplak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">К. Kravchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">А. Useinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Talantsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 493, pp.470-477. </w:t>
@@ -15155,64 +15155,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Multiple- to Single-Pulse All-Optical Helicity-Dependent Switching in Ferromagnetic Co / Pt Multilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Kichin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gorchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15302,51 +15302,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bingshan Tao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caihua Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ping Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiafeng Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16102,51 +16102,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16599,51 +16599,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Competition between domain walls and the reverse magnetization in the magnetic relaxation of a Pt/Co/Ir/Co/Pt spin switcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Morgunov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G L L'Vova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16902,51 +16902,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwan Deb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 30 (51), pp.1804004. </w:t>
@@ -16978,563 +16978,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01950825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Thermal Reading of Magnetic States in Hall Crosses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Co/Ni multilayers for spintronics: High spin polarization and tunable magnetic anisotropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hauet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Xu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
+                <w:t xml:space="preserve">M. Gottwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Polewczyk</w:t>
+                <w:t xml:space="preserve">A. Rajanikanth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Parent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Montaigne</w:t>
+                <w:t xml:space="preserve">Lionel Calmels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9, pp.034028. </w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.9.034028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/physrevmaterials.2.064410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01814995v1</w:t>
+                <w:t xml:space="preserve">hal-01950180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co/Ni multilayers for spintronics: High spin polarization and tunable magnetic anisotropy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards Thermal Reading of Magnetic States in Hall Crosses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gottwald</w:t>
+                <w:t xml:space="preserve">Y. Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Rajanikanth</w:t>
+                <w:t xml:space="preserve">V. Polewczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Calmels</w:t>
+                <w:t xml:space="preserve">G. Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 2 (6), </w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.034028. </w:t>
             </w:r>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/physrevmaterials.2.064410⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.9.034028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01950180v1</w:t>
+                <w:t xml:space="preserve">hal-01814995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineered Gd-Co based multilayer stack to enhanced magneto-caloric effect and relative cooling power</w:t>
+                <w:t xml:space="preserve">Magnetic Configurations and State Diagram of Nanoring Magnetic Tunnel Junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Tadout</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C.-H Lambert</w:t>
+                <w:t xml:space="preserve">Houfang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongxiang Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O Hadri</w:t>
+                <w:t xml:space="preserve">Xiufeng Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Mounkachi</w:t>
+                <w:t xml:space="preserve">Guoqiang Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Benyoussef</w:t>
+                <w:t xml:space="preserve">Wenshan Zhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 123, pp.053902. </w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (5), pp.054013. </w:t>
             </w:r>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5004712⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.10.054013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02011592v1</w:t>
+                <w:t xml:space="preserve">hal-02388092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Configurations and State Diagram of Nanoring Magnetic Tunnel Junctions</w:t>
+                <w:t xml:space="preserve">Engineered Gd-Co based multilayer stack to enhanced magneto-caloric effect and relative cooling power</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houfang Liu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hongxiang Wei</w:t>
+                <w:t xml:space="preserve">M Tadout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.-H Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiufeng Han</w:t>
+                <w:t xml:space="preserve">O Hadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guoqiang Yu</w:t>
+                <w:t xml:space="preserve">A Mounkachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenshan Zhan</w:t>
+                <w:t xml:space="preserve">M Benyoussef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10 (5), pp.054013. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123, pp.053902. </w:t>
             </w:r>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.10.054013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5004712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02388092v1</w:t>
+                <w:t xml:space="preserve">hal-02011592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency dependence of the longitudinal spin Seebeck effect</w:t>
               </w:r>
@@ -17663,51 +17663,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soong-Geun Je</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vallobra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Fache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17918,51 +17918,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bergeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mangin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18290,51 +18290,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suppression of all-optical switching in He +-irradiated Co/Pt multilayers: influence of the domain-wall energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Salah El Hadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18411,90 +18411,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helicity-dependent all-optical domain wall motion in ferromagnetic thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Quessab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Medapalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M S El Hadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18973,51 +18973,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwan Deb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niels Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19120,64 +19120,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Carlos Carlos Rojas-Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 98 (9), pp.094407. </w:t>
@@ -19215,51 +19215,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic field and temperature control over Pt/Co/Ir/Co/Pt multistate magnetic logic device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Morgunov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hamadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19267,51 +19267,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Fache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lvova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Koplak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 104, pp.509-517. </w:t>
@@ -19611,965 +19611,965 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02011567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical transport properties of black phosphorus based field-effect transistor with Au/Co/MgO tunneling contacts</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tunable magneto-caloric effect in Gd 1−x Tb x heterostructures thin film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Mc-Murtry</w:t>
+                <w:t xml:space="preserve">C. H. H Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. S. El Hadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hamedoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benyoussef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Mounkachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5000524⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 443, pp.1-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2017.06.115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02011640v2</w:t>
+                <w:t xml:space="preserve">hal-02011648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable magneto-caloric effect in Gd 1−x Tb x heterostructures thin film</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Hamedoun</w:t>
+                <w:t xml:space="preserve">Microwave response to the magnetization switching of CoFeB/Ta/CoFeB spin valves and CoFeB films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Talantsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Koplak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. L’vova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Benyoussef</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">O. Mounkachi</w:t>
+                <w:t xml:space="preserve">O. Dmitriev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Petit Watelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2017.06.115⟩</w:t>
+              <w:t xml:space="preserve">Physics of the Solid State</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 59 (10), pp.1947-1951. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/S1063783417100328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId670" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02011648v1</w:t>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05006847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave response to the magnetization switching of CoFeB/Ta/CoFeB spin valves and CoFeB films</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Remote microwave monitoring of magnetization switching in CoFeB/Ta/CoFeB spin logic device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Petit Watelot</w:t>
+                <w:t xml:space="preserve">R Morgunov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G L'Vova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Talantsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Koplak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of the Solid State</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1134/S1063783417100328⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 110 (21), pp.212403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4984091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId676" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05006847v1</w:t>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01654256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remote microwave monitoring of magnetization switching in CoFeB/Ta/CoFeB spin logic device</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A Talantsev</w:t>
+                <w:t xml:space="preserve">Bias Dependence of the Electrical Spin Injection into GaAs from Co − Fe − B / MgO Injectors with Different MgO Growth Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O Koplak</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
+                <w:t xml:space="preserve">S. h. H Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiantian Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Frougier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4984091⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (5), pp.054027. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevapplied.8.054027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId680" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01654256v1</w:t>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02011572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bias Dependence of the Electrical Spin Injection into GaAs from Co − Fe − B / MgO Injectors with Different MgO Growth Processes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Frougier</w:t>
+                <w:t xml:space="preserve">Electrical spin injection and detection in molybdenum disulfide multilayer channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiheng Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huaiwen Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Renucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bingshan Tao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Xu</w:t>
+                <w:t xml:space="preserve">Piotr Laczkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8 (5), pp.054027. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.14947. </w:t>
             </w:r>
             <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/physrevapplied.8.054027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ncomms14947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId685" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02011572v1</w:t>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01654269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical spin injection and detection in molybdenum disulfide multilayer channel</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bingshan Tao</w:t>
+                <w:t xml:space="preserve">Effect of spin transfer torque on domain wall motion regimes in [Co/Ni] superlattice wires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piotr Laczkowski</w:t>
+                <w:t xml:space="preserve">Francois Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Thiaville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Sampaio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms14947⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Physical Review B, 95 (18), pp.184419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.184419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01654269v1</w:t>
+                <w:t xml:space="preserve">hal-01525873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of spin transfer torque on domain wall motion regimes in [Co/Ni] superlattice wires</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">André Thiaville</w:t>
+                <w:t xml:space="preserve">Electrical transport properties of black phosphorus based field-effect transistor with Au/Co/MgO tunneling contacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiheng Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huaiwen Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Djeffal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bingshan Tao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joao Sampaio</w:t>
+                <w:t xml:space="preserve">Stefan Mc-Murtry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Physical Review B, 95 (18), pp.184419. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122 (16), pp.164301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.184419⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5000524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId694" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01525873v1</w:t>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02011640v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State diagram of a perpendicular magnetic tunnel junction driven by spin transfer torque: A power dissipation approach</w:t>
               </w:r>
@@ -20819,51 +20819,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Materials and devices for all-optical helicity-dependent switching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Salah El Hadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20923,51 +20923,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetization switching diagram of a perpendicular synthetic ferrimagnet CoFeB/Ta/CoFeB bilayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Koplak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Talantsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21185,295 +21185,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01569168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferromagnetic resonance of CoFeB/Ta/CoFeB spin valves versus CoFeB film</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. D. Talantsev</w:t>
+                <w:t xml:space="preserve">Inversion of the domain wall propagation in synthetic ferrimagnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hamadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Pirro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId722" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">X. Devaux</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 640, pp.8-13. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 111, pp.22407 - 22407. </w:t>
             </w:r>
             <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2017.08.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4993604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02011574v1</w:t>
+                <w:t xml:space="preserve">hal-01654267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inversion of the domain wall propagation in synthetic ferrimagnets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philipp Pirro</w:t>
+                <w:t xml:space="preserve">Ferromagnetic resonance of CoFeB/Ta/CoFeB spin valves versus CoFeB film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. B. Morgunov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G L L'Vova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. D. Talantsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-P Adam</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michel Hehn</w:t>
+                <w:t xml:space="preserve">X. Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 111, pp.22407 - 22407. </w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 640, pp.8-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4993604⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2017.08.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01654267v1</w:t>
+                <w:t xml:space="preserve">hal-02011574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferromagnetic resonance in monocrystalline spin valves CoFeB/Ta/CoFeB and CoFeB films with perpendicular magnetic anisotropy</w:t>
               </w:r>
@@ -21632,51 +21632,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwan Deb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weisheng Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21727,51 +21727,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic aftereffects in CoFeB/Ta/CoFeB spin valves of large area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Morgunov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21887,51 +21887,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vallobra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Fache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22257,376 +22257,376 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02070472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two types of all-optical magnetization switching mechanisms using femtosecond laser pulses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yassine Quessab</w:t>
+                <w:t xml:space="preserve">Ferroelectric Control of Organic/Ferromagnetic Spinterface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiheng Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongxin Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huaiwen Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bingshan Tao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Djeffal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 94 (6), pp.064412. </w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (46), pp.10204 - 10210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.064412⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adma.201603638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId750" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01381232v1</w:t>
+                <w:t xml:space="preserve">hal-01576502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId750" w:history="1">
+            <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferroelectric Control of Organic/Ferromagnetic Spinterface</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Abdelhak Djeffal</w:t>
+                <w:t xml:space="preserve">Two types of all-optical magnetization switching mechanisms using femtosecond laser pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Salah El Hadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Pirro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Quessab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (6), pp.064412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId752" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.064412⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adma.201603638⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01576502v1</w:t>
+                <w:t xml:space="preserve">hal-01381232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origins of large light induced voltage in magnetic tunnel junctions grown on semiconductor substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petit-Watelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rinnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22703,77 +22703,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Tao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Frougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Renucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 108 (15), pp.152404. </w:t>
@@ -22958,51 +22958,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hot-Electron-Induced Ultrafast Demagnetization in Co / Pt Multilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bergeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23209,77 +23209,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domain size criterion for the observation of all-optical helicity-dependent switching in magnetic thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Salah El Hadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Pirro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -23503,51 +23503,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gottwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -23611,90 +23611,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation and manipulation of domain walls using a thermal gradient in a ferrimagnetic TbCo wire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Tolley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId780" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId581" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gottwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 106 (24), pp.242403. </w:t>
@@ -23918,51 +23918,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Alebrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Ganss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 87 (9), </w:t>
@@ -24013,51 +24013,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineered materials for all-optical helicity-dependent magnetic switching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gottwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C-H. Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24396,441 +24396,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01282622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId813" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subpicosecond magnetization dynamics in TbCo alloys</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamics of spin torque switching in all-perpendicular spin valve nanopillars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId814" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ute Bierbrauer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Hehn</w:t>
+                <w:t xml:space="preserve">H. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId806" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bedau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId815" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Gottwald</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Oliver Schmitt</w:t>
+                <w:t xml:space="preserve">J. Z. Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. E. Fullerton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 89 (14), pp.144404. </w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 358, pp.233-258. </w:t>
             </w:r>
             <w:hyperlink r:id="rId816" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.89.144404⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2014.01.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId817" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId813" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01282628v1</w:t>
+                <w:t xml:space="preserve">hal-01282625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId817" w:history="1">
+            <w:hyperlink r:id="rId818" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-optical control of ferromagnetic thin films and nanostructures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Mangin</w:t>
+                <w:t xml:space="preserve">Subpicosecond magnetization dynamics in TbCo alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId796" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Alebrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId819" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. S. D. Ch S. Varaprasad</w:t>
+                <w:t xml:space="preserve">Ute Bierbrauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId820" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. K. Takahashi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Hehn</w:t>
+                <w:t xml:space="preserve">Matthias Gottwald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId794" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 345 (6202), pp.1337-1340. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89 (14), pp.144404. </w:t>
             </w:r>
             <w:hyperlink r:id="rId821" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.1253493⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.89.144404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId817" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01282624v1</w:t>
+            <w:hyperlink r:id="rId818" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01282628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId822" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of spin torque switching in all-perpendicular spin valve nanopillars</w:t>
+                <w:t xml:space="preserve">All-optical control of ferromagnetic thin films and nanostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId823" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Liu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Bedau</w:t>
+                <w:t xml:space="preserve">C-H Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId824" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Z. Sun</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">E. E. Fullerton</w:t>
+                <w:t xml:space="preserve">B. S. D. Ch S. Varaprasad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId825" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. K. Takahashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2014.01.061⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 345 (6202), pp.1337-1340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId826" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1253493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId826" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId822" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01282625v1</w:t>
+                <w:t xml:space="preserve">hal-01282624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature dependent nucleation, propagation, and annihilation of domain walls in all-perpendicular spin-valve nanopillars</w:t>
               </w:r>
@@ -25110,64 +25110,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId832" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiantian Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Frougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId833" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -25257,51 +25257,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId837" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mauchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId838" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Vodungbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -25365,90 +25365,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large and robust electrical spin injection into GaAs at zero magnetic field using an ultrathin CoFeB/MgO injector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId841" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. H. Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiantian Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Renucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Frougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 90 (8), pp.505 - 505. </w:t>
@@ -25646,51 +25646,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId848" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weiwei Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId849" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zongzhi Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25744,382 +25744,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01276618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId852" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separation of low- and high-temperature contributions to the exchange bias in Ni81Fe19-NiO thin films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetic anisotropy modified by electric field in V/Fe/MgO(001)/Fe epitaxial magnetic tunnel junction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rajanikanth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hauet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId853" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Mccord</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Mangin</w:t>
+                <w:t xml:space="preserve">Stéphane Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 88 (1), </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 103 (6), pp.062402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId854" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.88.014416⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4817268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId852" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01276613v1</w:t>
+                <w:t xml:space="preserve">hal-01276619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic anisotropy modified by electric field in V/Fe/MgO(001)/Fe epitaxial magnetic tunnel junction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId587" w:history="1">
+                <w:t xml:space="preserve">Quantifying perpendicular magnetic anisotropy at the Fe-MgO(001) interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rajanikanth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hauet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId856" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. E. Fullerton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 103 (6), pp.062402. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4817268⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 102 (12), pp.122410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId856" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4798291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01276619v1</w:t>
+                <w:t xml:space="preserve">hal-01276614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId858" w:history="1">
+            <w:hyperlink r:id="rId857" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying perpendicular magnetic anisotropy at the Fe-MgO(001) interface</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Hauet</w:t>
+                <w:t xml:space="preserve">Separation of low- and high-temperature contributions to the exchange bias in Ni81Fe19-NiO thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId858" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mccord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mangin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 102 (12), pp.122410. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 88 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId859" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4798291⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.88.014416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId858" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01276614v1</w:t>
+            <w:hyperlink r:id="rId857" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01276613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId860" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy-resolved magnetic domain imaging in TbCo alloys by valence band photoemission magnetic circular dichroism</w:t>
               </w:r>
@@ -26157,51 +26157,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Thielen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Alebrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId814" w:history="1">
+            <w:hyperlink r:id="rId819" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ute Bierbrauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 88 (10), pp.104415. </w:t>
@@ -26425,51 +26425,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Shipton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Calmels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, </w:t>
@@ -26520,64 +26520,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymmetric magnetization reversal in dipolarly coupled spin valve structures with perpendicular magnetic anisotropy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId869" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Gottwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hauet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26693,51 +26693,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Abreu Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId878" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.K. Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, </w:t>
@@ -26935,51 +26935,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId886" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cucchiara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId815" w:history="1">
+            <w:hyperlink r:id="rId820" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Gottwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId887" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27056,64 +27056,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light-induced magnetization reversal of high-anisotropy TbCo alloy films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Alebrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId815" w:history="1">
+            <w:hyperlink r:id="rId820" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Gottwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Steil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27190,90 +27190,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giant spin-dependent thermoelectric effect in magnetic tunnel junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId848" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weiwei Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId894" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId895" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId856" w:history="1">
+            <w:hyperlink r:id="rId853" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 3 (1), pp.744. </w:t>
@@ -27311,64 +27311,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId897" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetoresistive effects in perpendicularly magnetized Tb-Co alloy based thin films and spin valves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gottwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27445,51 +27445,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId899" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-resolved magnetic relaxation of a nanomagnet on subnanosecond time scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId823" w:history="1">
+            <w:hyperlink r:id="rId814" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bedau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27752,51 +27752,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric E. Fullerton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId909" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. D. Kent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId824" w:history="1">
+            <w:hyperlink r:id="rId815" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Z. Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId910" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -29049,51 +29049,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId853" w:history="1">
+            <w:hyperlink r:id="rId858" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mccord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId954" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Hellwig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29326,51 +29326,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId960" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Ravelosona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId961" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E E Fullerton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -29415,672 +29415,672 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02949072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId963" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetoresistance in an amorphous exchange-coupled bilayer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Angle dependence of the interface magnetic configuration in a model antiferromagnetically coupled ferrimagnetic/ferrimagnetic bilayer GdFe/TbFe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId964" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId848" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiwei Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hauet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.79.224435⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 80 (22), pp.224424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId965" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.80.224424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId963" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01345332v1</w:t>
+                <w:t xml:space="preserve">hal-01380624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId965" w:history="1">
+            <w:hyperlink r:id="rId966" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angle dependence of the interface magnetic configuration in a model antiferromagnetically coupled ferrimagnetic/ferrimagnetic bilayer GdFe/TbFe</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magnetoresistance in an amorphous exchange-coupled bilayer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hauet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId761" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId941" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 80 (22), pp.224424. </w:t>
+              <w:t xml:space="preserve">, 2009, </w:t>
             </w:r>
             <w:hyperlink r:id="rId967" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.80.224424⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.79.224435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId965" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01380624v1</w:t>
+            <w:hyperlink r:id="rId966" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01345332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId968" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of an interface domain wall on spin-valve giant magnetoresistance</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Hehn</w:t>
+                <w:t xml:space="preserve">Spin Transfer Torque Effects in Devices with Perpendicular Anisotropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId883" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ravelosona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId941" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S Mangin</w:t>
+            <w:hyperlink r:id="rId769" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. Katine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric E. Fullerton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AAPPS Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 18 (6), pp.41-46</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId968" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01345244v1</w:t>
+                <w:t xml:space="preserve">hal-02090641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId970" w:history="1">
+            <w:hyperlink r:id="rId969" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacial magnetic domain wall formation in perpendicular-anisotropy, exchange-spring films</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of an interface domain wall on spin-valve giant magnetoresistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hauet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId972" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. A. Borchers</w:t>
+            <w:hyperlink r:id="rId761" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId941" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Mangin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric E. Fullerton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId973" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2936836⟩</w:t>
+            <w:hyperlink r:id="rId970" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3041640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId970" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01345239v1</w:t>
+            <w:hyperlink r:id="rId969" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01345244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId974" w:history="1">
+            <w:hyperlink r:id="rId971" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin Transfer Torque Effects in Devices with Perpendicular Anisotropy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. A. Katine</w:t>
+                <w:t xml:space="preserve">Interfacial magnetic domain wall formation in perpendicular-anisotropy, exchange-spring films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId972" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.M. Watson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hauet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId973" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. Borchers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric E. Fullerton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAPPS Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId974" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2936836⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId974" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02090641v1</w:t>
+            <w:hyperlink r:id="rId971" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01345239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId975" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of interface exchange coupling in perpendicular anisotropy [Pt/Co]50/TbFe bilayers</w:t>
               </w:r>
@@ -30983,51 +30983,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId972" w:history="1">
+            <w:hyperlink r:id="rId973" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. A. Borchers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId941" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -31332,408 +31332,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02104697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1003" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Training Effect in an Exchange Bias System: The Role of Interfacial Domain Walls</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Hauet</w:t>
+                <w:t xml:space="preserve">Domain Wall Creation in Nanostructures Driven by a Spin-Polarized Current</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId883" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ravelosona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId990" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lemaho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId769" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. Katine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1004" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.A. Borchers</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B. D. Terris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.96.067207⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 96 (18), pp.186604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1005" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.96.186604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1003" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01345166v1</w:t>
+                <w:t xml:space="preserve">hal-02086094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1007" w:history="1">
+            <w:hyperlink r:id="rId1006" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positive exchange-bias induced by interface domain wall quenching in GdFe/ TbFe films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1008" w:history="1">
+            <w:hyperlink r:id="rId1007" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hauet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Montaigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1009" w:history="1">
+            <w:hyperlink r:id="rId1008" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.73.134420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1007" w:history="1">
+            <w:hyperlink r:id="rId1006" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01345237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1010" w:history="1">
+            <w:hyperlink r:id="rId1009" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domain Wall Creation in Nanostructures Driven by a Spin-Polarized Current</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. A. Katine</w:t>
+                <w:t xml:space="preserve">Training Effect in an Exchange Bias System: The Role of Interfacial Domain Walls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hauet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1010" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Borchers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1011" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. D. Terris</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ph Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId941" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 96 (18), pp.186604. </w:t>
+              <w:t xml:space="preserve">, 2006, </w:t>
             </w:r>
             <w:hyperlink r:id="rId1012" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.96.186604⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.96.067207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1010" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02086094v1</w:t>
+            <w:hyperlink r:id="rId1009" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01345166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1013" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chirality reversal of the interface domain wall in a hard/soft magnetic bilayer</w:t>
               </w:r>
@@ -33502,51 +33502,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hauet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1064" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Heuraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -33851,51 +33851,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAGNETICA, une expo attirante ...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hauet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -34127,51 +34127,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hauet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -34248,51 +34248,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1075" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. F Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -34360,51 +34360,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin transfer torque on domain wall state in nanopillar magnetic tunnel junction with perpendicular magnetic anisotropy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1077" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan. Z Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -34901,51 +34901,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1087" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1088" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ferri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -35166,64 +35166,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Thiaville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1095" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dafiné Ravelosona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -35317,51 +35317,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gottwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIe Colloque Louis Néel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Autrans, France</w:t>
@@ -35429,51 +35429,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hauet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gottwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -35541,51 +35541,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lavanant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petit-Watelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -35653,77 +35653,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical study of DW depinning induced by current on epitaxial Co-Ni wires, single layer vs spin valves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hauet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId815" w:history="1">
+            <w:hyperlink r:id="rId820" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Gottwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -35778,77 +35778,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du dépiégeage de paroi sous courant dans des pistes micrométriques de super-réseau et spin-valves Co/Ni épitaxiés à aimantation perpendiculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId815" w:history="1">
+            <w:hyperlink r:id="rId820" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Gottwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hauet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -35890,90 +35890,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of [Co/Ni](111) superlattice-based structures for spintronics applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId815" w:history="1">
+            <w:hyperlink r:id="rId820" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Gottwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hauet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -36336,51 +36336,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="391B65D5"/>
+    <w:nsid w:val="AB985324"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -36567,51 +36567,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-mangin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6046-0437" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/152634886" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05490416v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harjinder Singh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Anad&#243;n" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junta Igarashi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Remy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mangin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/z2sz-2tdz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05480942v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Xiao Lin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Guen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Hohlfeld" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Gorchon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Malinowski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202522886" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05156774v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pingzhi Li" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J Kools" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Pezeshki" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao M B E Joosten" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianing Li" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.064421" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05156763v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Xun Huang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hehn" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.144408" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274083v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingming Tian" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Chen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiyang Ma" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Jiang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingjie Guo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0253095" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264216v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Kunyangyuen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Malinowski" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lacour" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-X Lin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Le Guen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/qntz-fw15" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035231v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Geiskopf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Igarashi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-X Lin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gorchon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0254042" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252332v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le-Guen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Verges" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mangin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.23.044018" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252341v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Peng" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202505423" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274057v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dairong Chen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Couton Wyporek" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chailloleau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Sidi El Valli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flaviano Morone" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.23.034044" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438265v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan &#24070; Zhang &#24352;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin &#23486; Hong &#27946;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongqing &#25102;&#24198; Zhao &#36213;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Malinowski" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-1056/ade8e7" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05157541v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryunosuke Takahashi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suguru Nakata" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0253785" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252345v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuaki Ishibashi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/h12x-tcwf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05156789v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koki Nukui" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Iihama" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shogo Yamashita" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akimasa Sakuma" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.016701" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970881v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Nava Antonio" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun&#8208;xiao Lin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Hamara" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202500056" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438289v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Raposo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hohlfeld" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mangin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mart&#237;nez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/rtzn-jcb8" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252325v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hennecke" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schick" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Themistoklis P H Sidiropoulos" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Xiao Lin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongxia Guo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-63571-3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304781v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boonthum Kunyangyuen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lacour" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Seng" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmaterialslett.5c01060" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665742v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sicong Hu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Er Liu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqing Bai" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingzhe Zhuang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenwen Liu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.224407" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04638323v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.109.094412" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475427v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingdan Liu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Marquez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingming Lai" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heide Ibrahim" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine L&#233;gar&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-45820-z" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716631v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Pfaff" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit-Watelot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andrieu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pasquier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghanbaja" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0220815" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927515v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo-Jun Chen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shih-Min Hung" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Hsiang Liao" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.4c01642" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04487767v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junlin Wang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyu Zhang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202311643" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04612123v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Strungaru" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie R. Massey" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Chen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-48795-z" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04462400v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Petty Gweha Nyoma" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.3c01534" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716602v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Courtois" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M R Koblischka" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-X. Lin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.094502" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04764350v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.22.044051" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585716v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.21.044003" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530065v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pambiang Abel Dainone" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Figueiredo Prestes" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renucci" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bouch&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Morassi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07125-5" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585712v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.109.094422" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05006426v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Kai Hu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsiu-An Liu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan-Hsiu Chang Chien" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Bin Wu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cjph.2024.04.027" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386592v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Peng" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Malinowski" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kunyangyuen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Salomoni" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Igarashi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0180359" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04024365v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Verg&#232;s" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-36164-1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05006446v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunqing Jiang" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqiang Zhang" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houyi Cheng" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Liu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Xu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/PRJ.497939" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04276647v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vallobra" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Xu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Wang" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hehn" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0157754" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106198v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hangtian Wang" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haichang Lu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang Li" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peichen Wu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-37917-8" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227118v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Farcis" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Auffret" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.20.034070" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229028v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhang" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-40721-z" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369986v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hauet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.L220403" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063008v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bakhmetiev" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Koplak" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Bello" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Morgunov" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0137287" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244264v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gorchon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.20.014068" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370016v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-1056/acda83" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04031698v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongshan Liu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiwen Wang" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Eimer" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0131716" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04276625v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Peng" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Montaigne" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.107.214415" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04276620v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blank" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillemard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia de Melo" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.107.224408" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05006480v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Kampfrath" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Kirilyuk" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangeeta Sharma" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Weinelt" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0167151" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04024360v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva D&#237;az" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-023-01499-z" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244267v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0150250" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04276637v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Salomoni" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.20.014068" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102036v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Kurnosikov" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Sicot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gaudry" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Pierre" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Lu" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3NH00052D" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244308v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c19411" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04278444v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Hintermayr" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Rosenkamp" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri L W van Hees" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0161322" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244300v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.214415" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03763184v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0097448" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05006516v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Po-Wei Lee" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang-Chang Huang" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Huang Lai" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.169879" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370022v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lo&#239;s Bello" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Quessab" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Wen Xu" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Damas" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0091944" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370019v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.169919" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03764405v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofei Fan" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guodong Wei" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianxun Huang" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202200114" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05006531v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Kwan Johnny Wong" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Zhang" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew T S Wee" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Heutz" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnano.2022.863388" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05006510v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.170169" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03764376v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.105.054410" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244274v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Migot" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0125011" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04030694v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreekanth Perumbilavil" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Freire&#8208;fern&#225;ndez" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202204683" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05006542v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Morgunov" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Kunitsyna" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruslan Allayarov" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Koplak" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.169096" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03764328v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Scheid" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leb&#232;gue" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.169596" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03113275v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Deb" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Popova" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Peer Zeuschner" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Keller" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.103.024411" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03433380v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.90.081009" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366846v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sch&#246;nke" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Yeste" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M Reeve" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Kerber" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202102307" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05006560v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Brock" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kitcher" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajasekhar Medapalli" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell Li" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202101524" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03433354v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaqi Wei" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.15.054065" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370025v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bezverkhnii" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Fache" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.134424" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05006575v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Butsurin Jinnai" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Desbuis" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunsuke Fukami" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0029031" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03144856v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C&#233;spedes-Berrocal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helo&#239;se Damas" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Maccariello" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Tang" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202007047" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05006552v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssensors.1c01349" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273147v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202110836" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03433368v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c04166" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370023v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Bezverkhnii" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Sadovnikov" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ac3c0a" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02893574v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M V Lubarda" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kuteifan" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-H Lambert" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lomakin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Fullerton" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.014405" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02871087v2" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. V Koplak" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R S Allayarov" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E I Kunitsyna" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.146836" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063016v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kunitsyna" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Allayarov" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Granovskii" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063776120090046" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05006743v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Salah El Hadri" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Polewczyk" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxuan Xiao" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fullerton" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevmaterials.4.124404" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03117923v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fischer" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917378v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dieny" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Lucian Prejbeanu" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Garello" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Gambardella" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Peixeiro Freitas" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41928-020-0461-5" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03030501v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c03373" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02861014v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyang Lin" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinhe Wang" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhizhong Si" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matt.2020.04.001" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03039843v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bergeard" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Carva" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bal&#225;&#382;" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mangin" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0018502" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02893580v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoqian Zhu" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0013369" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02867780v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Guillemard" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201908357" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016234v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202001996" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03117914v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03042907v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinod Kumar" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Po-Hung Lin" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0015842" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02988288v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaushalya Jhuria" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akshay Pattabi" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Martin" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Ygnacio Arriola C&#243;rdova" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41928-020-00488-3" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02999938v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fache" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rojas-S&#225;nchez" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Badie" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.102.064425" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014237v2" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouhani" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Endichi" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kumar" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Copie" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zaari" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0021031" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02901659v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Bouhani" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balli" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mounkachi" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-020-03585-4" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063015v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brock" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vallobra" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tolley" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Montoya" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.024443" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02860979v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Wang" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qute.201900104" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03042896v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Medapalli" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fullerton" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.102.134426" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02065308v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weisheng Zhao" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.11.034001" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405856v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Cespedes-Berrocal" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Zhang" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.12.044074" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01987996v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Cerqueira" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Yin Qin" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong Dang" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Djeffal" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Le Breton" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b03386" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02106722v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaiwen Yang" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.144402" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02184555v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Quessab" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Deb" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hehn" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.024425" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02184539v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.027202" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02185987v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tadout" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Lambert" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Benyoussef" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hamedoun" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst9060278" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063013v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Talantsev" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063776119120021" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02425723v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.214402" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02185986v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.174415" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950283v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aubry" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Liu" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dekens" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Perry" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2018.11.010" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02337703v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.12.044006" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02337730v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.064424" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02337686v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung-Wei Liao" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam O'Brien" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unai Atxitia" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Raposo" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.201901876" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02184535v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1050;. Kravchuk" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1040;. Useinov" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.07.024" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02337736v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kichin" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.12.024019" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999633v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingshan Tao" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caihua Wan" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiafeng Feng" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxiang Wei" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b00205" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999627v2" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. B Morgunov" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D Talantsev" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5096951" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02075044v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lavanant" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D Kent" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5049837" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999610v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Gao" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baishun Yang" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Devaux" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxin Yang" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianping Liu" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9na00340a" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02184558v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lavanant" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. D Kent" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.11.034058" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02184543v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Wu" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Deng" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quanjun Pan" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Armin Razavi" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201901681" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827871v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Gall" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Montaigne" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vernier" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.024401" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01764558v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soong-Geun Je" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Rojas-Sanchez" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Ha Pham" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5017738" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02011620v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Cadiz" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Stoffel" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lagarde" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.10.044049" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903085v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titiksha Srivastava" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b03653" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02086032v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G L L'Vova" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamadeh" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063783418010134" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02011597v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Balocchi" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b05351" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01950825v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201804004" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814995v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xu" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Polewczyk" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parent" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.9.034028" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950180v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gottwald" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rajanikanth" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Calmels" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevmaterials.2.064410" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02011592v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tadout" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Hadri" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mounkachi" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Benyoussef" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5004712" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388092v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houfang Liu" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiufeng Han" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoqiang Yu" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenshan Zhan" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.10.054013" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02011634v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.98.144408" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864006v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.9.064032" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874322v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiheng Liang" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongwei Yu" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ferri" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weichuan Huang" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b11437" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01814721v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bergeard" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2018-80555-5" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02086009v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5009589" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02011615v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. S Tarazona" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liu" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. L&#8217;vova" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M J Applegate" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.98.064410" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01950851v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Beigne" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Fullerton" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aabf2b" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01764541v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M S El Hadri" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.054419" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02011594v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. B. Morgunov" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. L. L'Vova" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. Talantsev" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. V. Koplak" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2017.12.083" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02011611v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barate" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Frougier" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8nr02250j" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02011590v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Talantsev" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lu" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lavanant" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648x/aaaf04" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068295v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.174407" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02086049v2" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal Saglam" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carlos Carlos Rojas-Sanchez" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Petit" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.98.094407" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02011673v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lvova" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2017.02.033" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01654261v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pirro" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lavanant-Jambert" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Meyer" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tao" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2017.02.002" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02011567v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sander" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S O Valenzuela" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Makarov" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C H Marrows" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa81a1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02011640v2" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Mc-Murtry" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5000524" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02011648v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H. H Lambert" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. El Hadri" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hamedoun" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benyoussef" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2017.06.115" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05006847v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dmitriev" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit Watelot" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063783417100328" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01654256v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Morgunov" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G L'Vova" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Koplak" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4984091" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02011572v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.&#8201;h. H Liang" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiantian Zhang" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frougier" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Xu" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.8.054027" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01654269v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Laczkowski" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms14947" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525873v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Montaigne" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Thiaville" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Sampaio" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.184419" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01654250v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2016.10.061" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628903v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Taguett" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubert" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Elmazria" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bartoli" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lomello" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2017.09.031" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01686946v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa5adf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569342v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbass Hamadeh" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Pirro" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2017.02.047" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569168v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Aubry" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Liu" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Billard" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dekens" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Perry" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2016.09.013" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02011574v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Devaux" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2017.08.029" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01654267v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Adam" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4993604" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02011654v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. L L&#8217;vova" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. S Dmitriev" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/s1063783417080297" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01686942v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201703474" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02011666v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Deveaux" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.96.054421" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01624235v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhang" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.144403" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01686954v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bergeard" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4943107" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02070472v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Kuteifan" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fu" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Chang" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Escobar" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4945789" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01381232v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.064412" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576502v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201603638" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LDLFCG3N-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01686955v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lin" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rinnert" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4939966" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02053668v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4945768" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345416v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Vallobra" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Montaigne" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Shipton" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4955041" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599013v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lengaigne" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.147203" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02070469v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Choi" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Katine" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2016.2577628" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01381236v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.064419" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284017v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. S. Tao" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. X. Yang" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. L. Zuo" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Lengaigne" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.157204" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246638v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Gall" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vernier" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacour" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4908177" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246640v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4922603" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284018v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhou" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ma" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Shi" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. J. Fan" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. F. L. Evans" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep09183" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282858v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Schmitt" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Steil" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Alebrand" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Ganss" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2014-50257-3" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282629v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C-H. Lambert" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Steil" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Uhlir" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMAT3864" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282620v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B. Gopman" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bedau" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4855019" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282622v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piraux" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. K. Srivastava" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. A. Antohe" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.174421" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282628v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Bierbrauer" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Gottwald" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.144404" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282624v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C-H Lambert" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. S. D. Ch S. Varaprasad" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. K. Takahashi" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1253493" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282625v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liu" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Z. Sun" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2014.01.061" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MF7G2R9H-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282619v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4868159" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282616v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.134427" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02050764v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Liang" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vidal" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4887347" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01359003v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Moisan" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mauchain" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vodungbo" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep04658" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282623v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H. Liang" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.085310" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276629v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wolf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.100401" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276618v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Zhang" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei Lin" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongzhi Zhang" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaowen Liu" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4775675" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276613v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mccord" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.014416" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276619v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andrieu" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4817268" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276614v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4798291" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276626v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Melchior" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Rollinger" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Thielen" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.104415" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02090643v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H. Lambert" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3681792" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345394v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gottwald" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Andrieu" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gimbert" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.014425" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345391v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.064403" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345387v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Piraux" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Abreu Araujo" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Srivastava" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4731640" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579277v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cucchiara" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-V. Kim" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ravelosona" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.214429" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579276v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cucchiara" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Berthelot" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henry Lambert" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.014419" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02085985v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Cinchetti" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4759109" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741544v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaput" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Negulescu" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms1748" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02085989v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3703666" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02085994v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Z Sun" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.220405" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345380v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P. Bernstein" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Br&#228;uer" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roopali Kukreja" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim St&#246;hr" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.180410" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01624060v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. Kent" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Henry" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.100405" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02085981v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Du" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. W Chantrell" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M Zhou" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3569140" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02085966v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Yulaev" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3643046" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02086100v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua J Turner" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojing Huang" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Krupin" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keoki A Seu" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Parks" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.033904" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02085974v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Reckers" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Posth" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hassel" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M R&#246;mer" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.184427" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02085972v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Qiu" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhu" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2011-20808-3" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z3CN83HC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345347v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cucchiara" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Berthelot" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Henry" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3454782" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02099441v1" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Tudosa" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2042932" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02099433v1" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Liu" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Z Sun" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3532960" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02099438v1" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3441402" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02099442v1" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berger" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hellwig" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.104423" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02099431v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J Bouzaglou" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3284515" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949072v1" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ravelosona" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E E Fullerton" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3089569" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345332v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.224435" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01380624v1" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Thomas" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.224424" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345244v1" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3041640" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345239v1" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Watson" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Borchers" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2936836" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02090641v1" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345254v1" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Fischer" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H. Kim" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Kortright" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.024424" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05009604v1" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat2153a" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345263v1" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mccord" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.094417" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02106405v1" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Burrowes" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chappert" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2998393" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212178v1" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lemaho" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345098v1" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.144423" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02104734v1" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B D Terris" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2450664" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345235v1" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2753108&#852;" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345236v1" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.024414" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02104697v1" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Carey" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat1595" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345166v1" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Borchers" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Mangin" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.067207" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345237v1" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Henry" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.134420" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02086094v1" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. D. Terris" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.186604" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02086064v1" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.140401" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02086069v1" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bellouard" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ohresser" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.70.014401" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02086060v1" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Canet" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Joly" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.094402" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02104689v1" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chatelain" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Senet" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2003-00235-y" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NS7FLZWB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02104715v1" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schuhl" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.68.140404" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02104709v1" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.67.144412" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02104681v1" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Kunnen" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V V Moshchalkov" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Bruynseraede" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vantomme" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0040-6090(02)00285-7" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02104642v1" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piecuch" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2000-00479-1" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02104668v1" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wagner" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Gordon" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.61.529" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660080v1" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marchal" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barbara" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02086055v1" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sulpice" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wernsdorfer" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.60.1204" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01624263v1" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02104618v1" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sulpice" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Hasselbach" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i1997-00414-0" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01624232v1" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H D Rapp" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B George" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Marchal" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.53.5082" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03277111v1" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Heuraux" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005975v1" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Liang" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Desfeux" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413145v1" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576861v1" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Suire" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02053950v1" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260458v1" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTMAG.2015.7156512" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579283v1" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. F Liu" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579286v1" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan. Z Sun" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138387v1" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Juraszek" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hauet" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tiercelin" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Teillet" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139243v1" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grenier" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139244v1" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080100v1" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Yu" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferri" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Huang" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923065v1" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yang" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Djeffal" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chshiev" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01579635v1" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dafin&#233; Ravelosona" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103996v1" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103988v1" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103972v1" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Z. Sun" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579616v1" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579613v1" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579600v1" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009630v1" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mangin" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Borchers" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621955v1" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-mangin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6046-0437" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/152634886" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05490416v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harjinder Singh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Anad&#243;n" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junta Igarashi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Remy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mangin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/z2sz-2tdz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05480942v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Xiao Lin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Guen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Hohlfeld" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Gorchon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Malinowski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202522886" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264216v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Kunyangyuen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Malinowski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lacour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-X Lin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Le Guen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/qntz-fw15" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035231v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Geiskopf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Igarashi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-X Lin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gorchon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0254042" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252332v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le-Guen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Verges" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hehn" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mangin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.23.044018" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252341v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Peng" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202505423" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05156774v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pingzhi Li" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J Kools" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Pezeshki" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao M B E Joosten" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianing Li" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.064421" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05156763v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Xun Huang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.144408" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274083v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingming Tian" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Chen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiyang Ma" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Jiang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingjie Guo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0253095" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274057v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dairong Chen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Couton Wyporek" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chailloleau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Sidi El Valli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flaviano Morone" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.23.034044" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438265v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan &#24070; Zhang &#24352;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin &#23486; Hong &#27946;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongqing &#25102;&#24198; Zhao &#36213;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Malinowski" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-1056/ade8e7" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05157541v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryunosuke Takahashi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suguru Nakata" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0253785" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252345v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuaki Ishibashi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/h12x-tcwf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05156789v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koki Nukui" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Iihama" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shogo Yamashita" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akimasa Sakuma" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.016701" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970881v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Nava Antonio" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun&#8208;xiao Lin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Hamara" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202500056" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438289v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Raposo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hohlfeld" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mangin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mart&#237;nez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/rtzn-jcb8" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252325v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hennecke" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schick" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Themistoklis P H Sidiropoulos" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Xiao Lin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongxia Guo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-63571-3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304781v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boonthum Kunyangyuen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lacour" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Seng" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmaterialslett.5c01060" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665742v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sicong Hu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Er Liu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqing Bai" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingzhe Zhuang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenwen Liu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.224407" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04638323v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.109.094412" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475427v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingdan Liu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Marquez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingming Lai" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heide Ibrahim" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine L&#233;gar&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-45820-z" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716631v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Pfaff" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit-Watelot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andrieu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pasquier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghanbaja" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0220815" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927515v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo-Jun Chen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shih-Min Hung" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Hsiang Liao" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.4c01642" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04612123v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Strungaru" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie R. Massey" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Chen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-48795-z" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04462400v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Petty Gweha Nyoma" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.3c01534" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04487767v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junlin Wang" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyu Zhang" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202311643" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716602v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Courtois" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M R Koblischka" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-X. Lin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.094502" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04764350v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.22.044051" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585716v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.21.044003" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530065v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pambiang Abel Dainone" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Figueiredo Prestes" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renucci" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bouch&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Morassi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07125-5" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585712v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.109.094422" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05006426v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Kai Hu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsiu-An Liu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan-Hsiu Chang Chien" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Bin Wu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cjph.2024.04.027" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386592v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Peng" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Malinowski" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kunyangyuen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Salomoni" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Igarashi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0180359" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04024365v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Verg&#232;s" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-36164-1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05006446v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunqing Jiang" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqiang Zhang" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houyi Cheng" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Liu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Xu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/PRJ.497939" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04276647v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vallobra" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Xu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Wang" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hehn" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0157754" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106198v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hangtian Wang" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haichang Lu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang Li" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peichen Wu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-37917-8" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227118v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Farcis" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Auffret" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.20.034070" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229028v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhang" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-40721-z" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369986v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hauet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.L220403" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244264v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gorchon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.20.014068" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370016v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-1056/acda83" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04031698v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongshan Liu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiwen Wang" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Eimer" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0131716" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04276625v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Peng" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Montaigne" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.107.214415" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063008v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bakhmetiev" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Koplak" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Bello" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Morgunov" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0137287" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04276620v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blank" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillemard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia de Melo" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.107.224408" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05006480v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Kampfrath" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Kirilyuk" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangeeta Sharma" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Weinelt" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0167151" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04024360v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva D&#237;az" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-023-01499-z" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244267v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0150250" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04276637v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Salomoni" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.20.014068" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102036v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Kurnosikov" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Sicot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gaudry" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Pierre" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Lu" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3NH00052D" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244308v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c19411" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04278444v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Hintermayr" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Rosenkamp" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri L W van Hees" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0161322" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244300v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.214415" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03763184v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0097448" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05006516v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Po-Wei Lee" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang-Chang Huang" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Huang Lai" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.169879" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370022v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lo&#239;s Bello" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Quessab" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Wen Xu" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Damas" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0091944" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370019v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.169919" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03764405v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofei Fan" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guodong Wei" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianxun Huang" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202200114" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05006531v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Kwan Johnny Wong" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Zhang" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew T S Wee" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Heutz" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnano.2022.863388" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05006510v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.170169" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03764376v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.105.054410" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244274v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Migot" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0125011" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04030694v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreekanth Perumbilavil" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Freire&#8208;fern&#225;ndez" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202204683" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05006542v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Morgunov" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Kunitsyna" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruslan Allayarov" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Koplak" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.169096" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03764328v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Scheid" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leb&#232;gue" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.169596" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03113275v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Deb" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Popova" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Peer Zeuschner" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Keller" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.103.024411" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03433380v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.90.081009" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366846v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sch&#246;nke" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Yeste" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M Reeve" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Kerber" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202102307" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03433354v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaqi Wei" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.15.054065" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370025v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bezverkhnii" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Fache" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.134424" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05006575v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Butsurin Jinnai" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Desbuis" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunsuke Fukami" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0029031" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05006560v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Brock" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kitcher" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajasekhar Medapalli" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell Li" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202101524" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05006552v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssensors.1c01349" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273147v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202110836" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03144856v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C&#233;spedes-Berrocal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helo&#239;se Damas" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Maccariello" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Tang" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202007047" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03433368v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c04166" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370023v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Bezverkhnii" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Sadovnikov" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ac3c0a" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02893574v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M V Lubarda" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kuteifan" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-H Lambert" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lomakin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Fullerton" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.014405" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02871087v2" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. V Koplak" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R S Allayarov" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E I Kunitsyna" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.146836" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063016v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kunitsyna" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Allayarov" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Granovskii" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063776120090046" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05006743v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Salah El Hadri" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Polewczyk" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxuan Xiao" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fullerton" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevmaterials.4.124404" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03117923v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fischer" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917378v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dieny" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Lucian Prejbeanu" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Garello" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Gambardella" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Peixeiro Freitas" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41928-020-0461-5" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03030501v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c03373" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02861014v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyang Lin" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinhe Wang" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhizhong Si" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matt.2020.04.001" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03039843v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bergeard" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Carva" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bal&#225;&#382;" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mangin" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0018502" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02893580v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoqian Zhu" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0013369" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02867780v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Guillemard" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201908357" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016234v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202001996" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03117914v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03042907v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinod Kumar" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Po-Hung Lin" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0015842" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02988288v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaushalya Jhuria" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akshay Pattabi" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Martin" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Ygnacio Arriola C&#243;rdova" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41928-020-00488-3" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02999938v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fache" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rojas-S&#225;nchez" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Badie" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.102.064425" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014237v2" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouhani" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Endichi" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kumar" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Copie" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zaari" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0021031" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02901659v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Bouhani" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balli" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mounkachi" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-020-03585-4" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063015v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brock" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vallobra" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tolley" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Montoya" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.024443" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02860979v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Wang" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qute.201900104" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03042896v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Medapalli" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fullerton" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.102.134426" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02065308v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weisheng Zhao" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.11.034001" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405856v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Cespedes-Berrocal" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Zhang" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.12.044074" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01987996v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Cerqueira" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Yin Qin" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong Dang" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Djeffal" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Le Breton" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b03386" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02185987v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tadout" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Lambert" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Benyoussef" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hamedoun" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst9060278" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063013v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Talantsev" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063776119120021" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02425723v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.214402" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02185986v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.174415" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02337703v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.12.044006" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950283v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aubry" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Liu" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dekens" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Perry" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2018.11.010" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02184555v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Quessab" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Deb" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hehn" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.024425" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02184539v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.027202" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02106722v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaiwen Yang" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.144402" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02337730v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.064424" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02337686v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung-Wei Liao" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam O'Brien" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unai Atxitia" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Raposo" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.201901876" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02184535v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1050;. Kravchuk" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1040;. Useinov" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.07.024" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02337736v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kichin" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.12.024019" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999633v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingshan Tao" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caihua Wan" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiafeng Feng" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxiang Wei" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b00205" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999627v2" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. B Morgunov" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D Talantsev" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5096951" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02075044v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lavanant" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D Kent" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5049837" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999610v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Gao" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baishun Yang" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Devaux" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxin Yang" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianping Liu" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9na00340a" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02184558v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lavanant" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. D Kent" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.11.034058" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02184543v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Wu" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Deng" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quanjun Pan" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Armin Razavi" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201901681" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827871v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Gall" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Montaigne" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vernier" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.024401" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01764558v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soong-Geun Je" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Rojas-Sanchez" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Ha Pham" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5017738" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02011620v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Cadiz" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Stoffel" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lagarde" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.10.044049" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903085v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titiksha Srivastava" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b03653" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02086032v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G L L'Vova" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamadeh" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063783418010134" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02011597v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Balocchi" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b05351" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01950825v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201804004" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950180v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gottwald" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rajanikanth" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Calmels" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevmaterials.2.064410" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814995v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xu" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Polewczyk" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parent" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.9.034028" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388092v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houfang Liu" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiufeng Han" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoqiang Yu" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenshan Zhan" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.10.054013" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02011592v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tadout" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Hadri" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mounkachi" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Benyoussef" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5004712" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02011634v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.98.144408" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864006v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.9.064032" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874322v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiheng Liang" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongwei Yu" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ferri" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weichuan Huang" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b11437" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01814721v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bergeard" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2018-80555-5" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02086009v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5009589" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02011615v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. S Tarazona" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liu" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. L&#8217;vova" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M J Applegate" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.98.064410" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01950851v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Beigne" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Fullerton" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aabf2b" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01764541v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M S El Hadri" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.054419" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02011594v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. B. Morgunov" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. L. L'Vova" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. Talantsev" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. V. Koplak" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2017.12.083" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02011611v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barate" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Frougier" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8nr02250j" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02011590v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Talantsev" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lu" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lavanant" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648x/aaaf04" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068295v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.174407" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02086049v2" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal Saglam" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carlos Carlos Rojas-Sanchez" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Petit" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.98.094407" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02011673v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lvova" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2017.02.033" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01654261v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pirro" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lavanant-Jambert" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Meyer" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tao" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2017.02.002" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02011567v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sander" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S O Valenzuela" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Makarov" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C H Marrows" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa81a1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02011648v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H. H Lambert" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. El Hadri" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hamedoun" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benyoussef" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2017.06.115" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05006847v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dmitriev" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit Watelot" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063783417100328" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01654256v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Morgunov" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G L'Vova" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Koplak" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4984091" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02011572v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.&#8201;h. H Liang" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiantian Zhang" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frougier" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Xu" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.8.054027" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01654269v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Laczkowski" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms14947" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525873v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Montaigne" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Thiaville" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Sampaio" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.184419" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02011640v2" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Mc-Murtry" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5000524" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01654250v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2016.10.061" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628903v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Taguett" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubert" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Elmazria" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bartoli" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lomello" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2017.09.031" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01686946v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa5adf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569342v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbass Hamadeh" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Pirro" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2017.02.047" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569168v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Aubry" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Liu" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Billard" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dekens" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Perry" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2016.09.013" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01654267v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Adam" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4993604" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02011574v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Devaux" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2017.08.029" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02011654v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. L L&#8217;vova" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. S Dmitriev" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/s1063783417080297" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01686942v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201703474" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02011666v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Deveaux" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.96.054421" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01624235v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhang" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.144403" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01686954v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bergeard" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4943107" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02070472v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Kuteifan" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fu" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Chang" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Escobar" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4945789" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576502v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201603638" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LDLFCG3N-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01381232v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.064412" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01686955v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lin" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rinnert" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4939966" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02053668v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4945768" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345416v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Vallobra" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Montaigne" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Shipton" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4955041" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599013v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lengaigne" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.147203" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02070469v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Choi" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Katine" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2016.2577628" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01381236v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.064419" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284017v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. S. Tao" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. X. Yang" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. L. Zuo" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Lengaigne" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.157204" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246638v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Gall" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vernier" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacour" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4908177" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246640v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4922603" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284018v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhou" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ma" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Shi" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. J. Fan" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. F. L. Evans" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep09183" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282858v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Schmitt" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Steil" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Alebrand" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Ganss" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2014-50257-3" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282629v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C-H. Lambert" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Steil" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Uhlir" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMAT3864" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282620v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B. Gopman" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bedau" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4855019" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282622v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piraux" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. K. Srivastava" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. A. Antohe" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.174421" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282625v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liu" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Z. Sun" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2014.01.061" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MF7G2R9H-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282628v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Bierbrauer" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Gottwald" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.144404" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282624v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C-H Lambert" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. S. D. Ch S. Varaprasad" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. K. Takahashi" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1253493" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282619v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4868159" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282616v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.134427" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02050764v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Liang" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vidal" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4887347" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01359003v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Moisan" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mauchain" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vodungbo" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep04658" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282623v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H. Liang" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.085310" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276629v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wolf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.100401" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276618v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Zhang" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei Lin" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongzhi Zhang" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaowen Liu" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4775675" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276619v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andrieu" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4817268" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276614v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4798291" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276613v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mccord" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.014416" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276626v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Melchior" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Rollinger" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Thielen" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.104415" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02090643v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H. Lambert" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3681792" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345394v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gottwald" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Andrieu" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gimbert" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.014425" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345391v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.064403" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345387v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Piraux" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Abreu Araujo" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Srivastava" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4731640" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579277v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cucchiara" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-V. Kim" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ravelosona" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.214429" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579276v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cucchiara" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Berthelot" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henry Lambert" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.014419" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02085985v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Cinchetti" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4759109" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741544v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaput" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Negulescu" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms1748" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02085989v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3703666" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02085994v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Z Sun" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.220405" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345380v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P. Bernstein" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Br&#228;uer" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roopali Kukreja" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim St&#246;hr" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.180410" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01624060v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. Kent" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Henry" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.100405" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02085981v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Du" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. W Chantrell" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M Zhou" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3569140" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02085966v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Yulaev" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3643046" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02086100v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua J Turner" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojing Huang" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Krupin" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keoki A Seu" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Parks" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.033904" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02085974v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Reckers" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Posth" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hassel" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M R&#246;mer" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.184427" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02085972v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Qiu" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhu" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2011-20808-3" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z3CN83HC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345347v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cucchiara" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Berthelot" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Henry" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3454782" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02099441v1" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Tudosa" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2042932" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02099433v1" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Liu" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Z Sun" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3532960" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02099438v1" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3441402" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02099442v1" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berger" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hellwig" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.104423" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02099431v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J Bouzaglou" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3284515" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949072v1" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ravelosona" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E E Fullerton" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3089569" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01380624v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Thomas" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.224424" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345332v1" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.224435" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02090641v1" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345244v1" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3041640" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345239v1" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Watson" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Borchers" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2936836" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345254v1" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Fischer" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H. Kim" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Kortright" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.024424" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05009604v1" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat2153a" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345263v1" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mccord" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.094417" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02106405v1" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Burrowes" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chappert" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2998393" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212178v1" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lemaho" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345098v1" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.144423" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02104734v1" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B D Terris" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2450664" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345235v1" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2753108&#852;" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345236v1" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.024414" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02104697v1" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Carey" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat1595" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02086094v1" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. D. Terris" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.186604" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345237v1" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Henry" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.134420" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345166v1" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Borchers" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Mangin" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.067207" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02086064v1" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.140401" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02086069v1" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bellouard" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ohresser" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.70.014401" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02086060v1" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Canet" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Joly" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.094402" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02104689v1" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chatelain" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Senet" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2003-00235-y" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NS7FLZWB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02104715v1" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schuhl" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.68.140404" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02104709v1" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.67.144412" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02104681v1" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Kunnen" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V V Moshchalkov" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Bruynseraede" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vantomme" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0040-6090(02)00285-7" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02104642v1" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piecuch" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2000-00479-1" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02104668v1" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wagner" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Gordon" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.61.529" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660080v1" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marchal" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barbara" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02086055v1" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sulpice" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wernsdorfer" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.60.1204" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01624263v1" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02104618v1" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sulpice" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Hasselbach" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i1997-00414-0" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01624232v1" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H D Rapp" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B George" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Marchal" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.53.5082" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03277111v1" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Heuraux" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005975v1" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Liang" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Desfeux" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413145v1" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576861v1" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Suire" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02053950v1" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260458v1" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTMAG.2015.7156512" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579283v1" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. F Liu" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579286v1" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan. Z Sun" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138387v1" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Juraszek" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hauet" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tiercelin" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Teillet" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139243v1" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grenier" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139244v1" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080100v1" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Yu" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferri" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Huang" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923065v1" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yang" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Djeffal" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chshiev" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01579635v1" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dafin&#233; Ravelosona" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103996v1" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103988v1" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103972v1" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Z. Sun" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579616v1" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579613v1" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579600v1" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009630v1" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mangin" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Borchers" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621955v1" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>