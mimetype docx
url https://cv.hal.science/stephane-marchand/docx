--- v0 (2026-03-19)
+++ v1 (2026-04-23)
@@ -1016,187 +1016,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04346505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Y a-t-il un sage sceptique ? Critique et usage néo-pyrrhonien de la figure du sage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Antiquorum philosophia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16, pp.93-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.19272/202230201006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04056041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">An Experiment on Plato’s Gorgias as an Introduction to Textometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Pincemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Classics@</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Digital Text Analysis of Greek and Latin sources, 20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01730373v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-04056041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pyrrhonism and the Value of Law</w:t>
               </w:r>
@@ -2458,278 +2458,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02550458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Énésidème et le phénomène commun Relativisme, empirisme et scepticisme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sextus Εmpiricus’s use of dunamis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Giuseppe Veltri; Racheli Haliva; Stephan Schmid; Emidio Spinelli. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sceptical Paths</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Gruyter, pp.23-42, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783110591040-003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02281331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego E. Machuca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Raisons du doute Études sur le scepticisme antique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Classiques Garnier, pp.241-270, 2019, Études de philosophie, 978-2-406-07735-0. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-07737-4.p.0241⟩</w:t>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.9-25, 2019, Études de philosophie, 978-2-406-07735-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-07737-4.p.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...62 lines deleted...]
-                <w:t xml:space="preserve">hal-02281331v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Énésidème et le phénomène commun Relativisme, empirisme et scepticisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Raisons du doute Études sur le scepticisme antique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Classiques Garnier, pp.9-25, 2019, Études de philosophie, 978-2-406-07735-0. </w:t>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.241-270, 2019, Études de philosophie, 978-2-406-07735-0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-07737-4.p.0009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-07737-4.p.0241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02188075v1</w:t>
+                <w:t xml:space="preserve">hal-02188067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode et savoir critiques dans le néo-pyrrhonisme</w:t>
               </w:r>
@@ -4113,1870 +4113,1965 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01294567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (26)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les illusions de la puissance » (série « Platon et la politique » 2/4)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Merker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Kim-Chi Pollaert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Avec Philosophie, France Culture, Géraldine Muhlmann</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05587874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu : Anne-Isabelle Bouton-Touboulic (éd.), Augustin, Contre les Académiciens = Contra Academicos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, https://journals.openedition.org/philosant/7807</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04503533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La colère (mènis) d'Achille !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, pp.52-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04725007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tours et détours d'Ulysse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, pp.56-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04725011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sirènes ou la tentation du faux savoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, pp.54-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04725009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atè, l'erreur qui égare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, pp.38-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04725005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction à l’article de B. Besnier, « Épicure et la définition »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, pp.143-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/caph1.173.0145⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04347212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretien avec Daniel Delattre, autour de l’édition des papyrus d’Herculanum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Delattre-Biencourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, pp.159-168. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/caph1.173.0161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04322214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...35 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/caph1.173.0145⟩</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien avec G. Origgi : La post-vérité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gloria Origgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chouchan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, pp.123-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/caph1.164.0125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Entretien avec G. Origgi : La post-vérité</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03512104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Book Review: René Lefebvre (trad.) , Sextus Empiricus, Contre les Logiciens, Belles Lettres, 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, pp.255-262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/22105700-BJA10018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03040658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de R. Bett, How to be a Pyrrhonist. The Practice and significance of Pyrrhonian skepticism. Cambridge, Cambridge University Press, 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, Revue philosophique de Louvain, p.157-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2143/RPL.118.1.3288902⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03153793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sextus post-moderne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, http://philosophicalskepticism.org/en/skepsis/number-20-richard-bett-and-ancient-skepticism-1/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02550472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sextus Empiricus et les tropes : à propos d’un ouvrage récent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, https://www.syzetesis.it/doc/rivista/archivio/2020/18-Marchand.pdf</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03091658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Jouët-Pastré. Le plaisir à l’épreuve de la pensée : lecture du Protagoras, du Gorgias et du Philèbe de Platon . Leyden-Boston, Brill, 2018.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, pp.127-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/caph1.159.0127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02473623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Review of Richard Bett (tr, intr.), Sextus Empiricus, Against Those in the Disciplines, Oxford University Press, 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, https://ndpr.nd.edu/news/against-those-in-the-disciplines/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02066236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Review of Massimo Catapano, Sesto empirico e i tropi della sospensione del giudizio, Hakkert, 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, http://bmcr.brynmawr.edu/2019/2019-09-18.html</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02282166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de Sextus Empiricus, Contre les moralistes. Traduit par Olivier D’Jeranian. Paris: Éditions Manucius, 2015, coll. « Le Philosophe »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, International Journal for the Study of Skepticism 2018/4, p.343-353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/22105700-20181339⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01955384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension du livre d'A.-M. Ioppolo, La testimonianza di Sesto Empirico sull’Accademia scettica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015, pp.61 - 72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/22105700-04010008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une Magna Carta pour Internet, 20 ans après</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...34 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/caph1.164.0125⟩</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015, pp.104-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/caph.141.0104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/22105700-BJA10018⟩</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01294769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu du livre de Luca Castagnoli, Ancient Self-Refutation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012, http://journals.openedition.org/aitia/584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/aitia.584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2143/RPL.118.1.3288902⟩</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01659050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de Daniel Delattre et Jackie Pigeaud (dir.), Les Épicuriens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012, pp.117-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/caph.129.0117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01660870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu du livre de Lorenzo Corti, Scepticisme et Langage, Paris, Vrin, 2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011, pp.207-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/philosant.1092⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01660996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu du livre de Carlos Lévy, Les Scepticismes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011, pp.69-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/221057011X554296⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...59 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01661009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu du livre de Dee L. Clayman, Timon of Phlius</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010, http://bmcr.brynmawr.edu/2010/2010-09-25.html</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019, https://ndpr.nd.edu/news/against-those-in-the-disciplines/</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01661098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La philosophie comme manière de vivre, aperçu moderne et contemporain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01294169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction aux « Notes sur une ville nouvelle (Août 1960) » de Henri Lefebvre (extrait d’Introduction à la modernité, Paris : Minuit, 1962)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/caph.118.0075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...59 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01294956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pyrrhon et le pyrrhonisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...707 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01294168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5986,476 +6081,476 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les premiers mots, Les cahiers philosophiques: Le style de Platon, 181, 2025, p. 111-130</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bonnemaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/caph1.181.0112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05288310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La logique des Épicuriens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Marquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/caph1.173.0136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04320421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“La crise des fondements” dans la médecine empirique entre Alexandrie et Rome Expérience, raison et causalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perilli Lorenzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-07737-4.p.0271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04320969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le scepticisme pyrrhonien et le concept de raison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voula Tsouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-07737-4.p.0091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04320471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sextus Empiricus, l'expérience sceptique et l'horizon de l'éthique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emidio Spinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/caph.115.0029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04320438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId159"/>
+      <w:footerReference w:type="default" r:id="rId162"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6523,51 +6618,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FB71C60C"/>
+    <w:nsid w:val="6B312C39"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6754,51 +6849,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-marchand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1179-2720" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131928724" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05243571v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marchand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Rehbinder" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ponchon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554873v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Giovacchini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188076v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego E. Machuca" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07737-4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723534v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368493v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947796v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Verde" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935812v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.244.0559" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05383334v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph1.181.0108" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672172v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0100-6045.2024.v47n3.ps" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04346505v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Chevalier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph1.173.0121" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01730373v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pincemin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056041v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/202230201006" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349260v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/20512996-12340351" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157290v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aitia.7686" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02283257v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph1.151.0005" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359587v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.1218" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291433v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosant.366" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171613v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3358-0.p.0015" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171619v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/elen-2014-350206" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171617v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.2336" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562008v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.101.0125" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062572v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05332266v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Veillard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Chaintreuil" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Bronowski" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-65279-0_2-1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616973v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17042-6.p.0061" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04759824v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.16394360.14" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04314749v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550458v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09772-3.p.0029" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188067v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07737-4.p.0241" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281331v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110591040-003" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188075v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07737-4.p.0009" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047535v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718203v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397072v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.MON-EB.4.000616" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171623v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947808v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editricesapienza.it/node/7332" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638375v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/ej.9789004207769.i-207.38" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00915203v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01292828v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01292797v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05243576v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294704v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512064v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723518v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658383v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gweltaz Guyomarc&#8217;h" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aitia.1804" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294751v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bourdeau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172087v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lepan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172098v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01294567v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04503533v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725007v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725011v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725009v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725005v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322214v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delattre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Delattre-Biencourt" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph1.173.0161" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347212v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph1.173.0145" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512104v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Origgi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chouchan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph1.164.0125" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040658v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22105700-BJA10018" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153793v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/RPL.118.1.3288902" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550472v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091658v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473623v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph1.159.0127" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066236v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282166v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955384v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22105700-20181339" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658409v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22105700-04010008" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294769v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph.141.0104" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659050v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aitia.584" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660870v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph.129.0117" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660996v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosant.1092" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01661009v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/221057011X554296" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6E35057F6B33589AB35B37EDB87C7460B5D32B6E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01661098v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01294169v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01294956v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph.118.0075" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01294168v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288310v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bonnemaison" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph1.181.0112" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320421v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Marquand" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph1.173.0136" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320969v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perilli Lorenzo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07737-4.p.0271" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320471v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voula Tsouna" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07737-4.p.0091" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320438v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emidio Spinelli" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph.115.0029" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-marchand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1179-2720" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131928724" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05243571v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marchand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Rehbinder" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ponchon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554873v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Giovacchini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188076v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego E. Machuca" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07737-4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723534v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368493v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947796v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Verde" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935812v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.244.0559" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05383334v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph1.181.0108" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672172v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0100-6045.2024.v47n3.ps" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04346505v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Chevalier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph1.173.0121" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056041v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/202230201006" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01730373v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pincemin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349260v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/20512996-12340351" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157290v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aitia.7686" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02283257v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph1.151.0005" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359587v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.1218" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291433v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosant.366" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171613v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3358-0.p.0015" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171619v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/elen-2014-350206" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171617v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.2336" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562008v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.101.0125" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062572v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05332266v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Veillard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Chaintreuil" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Bronowski" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-65279-0_2-1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616973v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17042-6.p.0061" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04759824v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.16394360.14" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04314749v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550458v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09772-3.p.0029" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281331v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110591040-003" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188075v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07737-4.p.0009" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188067v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07737-4.p.0241" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047535v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718203v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397072v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.MON-EB.4.000616" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171623v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947808v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editricesapienza.it/node/7332" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638375v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/ej.9789004207769.i-207.38" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00915203v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01292828v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01292797v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05243576v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294704v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512064v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723518v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658383v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gweltaz Guyomarc&#8217;h" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aitia.1804" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294751v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bourdeau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172087v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lepan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172098v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01294567v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587874v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Merker" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Kim-Chi Pollaert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04503533v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725007v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725011v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725009v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725005v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347212v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph1.173.0145" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322214v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delattre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Delattre-Biencourt" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph1.173.0161" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512104v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Origgi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chouchan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph1.164.0125" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040658v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22105700-BJA10018" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153793v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/RPL.118.1.3288902" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550472v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091658v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473623v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph1.159.0127" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066236v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282166v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955384v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22105700-20181339" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658409v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22105700-04010008" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294769v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph.141.0104" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659050v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aitia.584" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660870v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph.129.0117" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660996v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosant.1092" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01661009v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/221057011X554296" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6E35057F6B33589AB35B37EDB87C7460B5D32B6E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01661098v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01294169v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01294956v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph.118.0075" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01294168v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288310v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bonnemaison" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph1.181.0112" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320421v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Marquand" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph1.173.0136" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320969v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perilli Lorenzo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07737-4.p.0271" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320471v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voula Tsouna" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07737-4.p.0091" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320438v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emidio Spinelli" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph.115.0029" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>