--- v1 (2026-04-23)
+++ v2 (2026-05-16)
@@ -1016,187 +1016,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04346505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">An Experiment on Plato’s Gorgias as an Introduction to Textometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Pincemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Classics@</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Digital Text Analysis of Greek and Latin sources, 20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01730373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Y a-t-il un sage sceptique ? Critique et usage néo-pyrrhonien de la figure du sage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antiquorum philosophia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 16, pp.93-111. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.19272/202230201006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04056041v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-01730373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pyrrhonism and the Value of Law</w:t>
               </w:r>
@@ -2458,278 +2458,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02550458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Énésidème et le phénomène commun Relativisme, empirisme et scepticisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Raisons du doute Études sur le scepticisme antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.241-270, 2019, Études de philosophie, 978-2-406-07735-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-07737-4.p.0241⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sextus Εmpiricus’s use of dunamis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Giuseppe Veltri; Racheli Haliva; Stephan Schmid; Emidio Spinelli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sceptical Paths</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Gruyter, pp.23-42, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/9783110591040-003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02281331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego E. Machuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Raisons du doute Études sur le scepticisme antique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.9-25, 2019, Études de philosophie, 978-2-406-07735-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-07737-4.p.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02188075v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-02188067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode et savoir critiques dans le néo-pyrrhonisme</w:t>
               </w:r>
@@ -4552,195 +4552,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04725005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Entretien avec Daniel Delattre, autour de l’édition des papyrus d’Herculanum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Delattre-Biencourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, pp.159-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/caph1.173.0161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction à l’article de B. Besnier, « Épicure et la définition »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, pp.143-145. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/caph1.173.0145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04347212v1</w:t>
-              </w:r>
-[...95 lines deleted...]
-                <w:t xml:space="preserve">hal-04322214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretien avec G. Origgi : La post-vérité</w:t>
               </w:r>
@@ -6618,51 +6618,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6B312C39"/>
+    <w:nsid w:val="8D04E4CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6849,51 +6849,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-marchand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1179-2720" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131928724" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05243571v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marchand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Rehbinder" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ponchon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554873v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Giovacchini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188076v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego E. Machuca" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07737-4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723534v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368493v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947796v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Verde" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935812v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.244.0559" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05383334v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph1.181.0108" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672172v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0100-6045.2024.v47n3.ps" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04346505v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Chevalier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph1.173.0121" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056041v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/202230201006" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01730373v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pincemin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349260v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/20512996-12340351" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157290v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aitia.7686" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02283257v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph1.151.0005" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359587v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.1218" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291433v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosant.366" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171613v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3358-0.p.0015" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171619v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/elen-2014-350206" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171617v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.2336" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562008v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.101.0125" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062572v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05332266v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Veillard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Chaintreuil" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Bronowski" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-65279-0_2-1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616973v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17042-6.p.0061" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04759824v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.16394360.14" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04314749v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550458v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09772-3.p.0029" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281331v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110591040-003" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188075v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07737-4.p.0009" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188067v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07737-4.p.0241" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047535v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718203v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397072v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.MON-EB.4.000616" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171623v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947808v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editricesapienza.it/node/7332" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638375v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/ej.9789004207769.i-207.38" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00915203v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01292828v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01292797v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05243576v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294704v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512064v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723518v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658383v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gweltaz Guyomarc&#8217;h" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aitia.1804" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294751v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bourdeau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172087v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lepan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172098v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01294567v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587874v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Merker" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Kim-Chi Pollaert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04503533v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725007v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725011v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725009v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725005v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347212v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph1.173.0145" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322214v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delattre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Delattre-Biencourt" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph1.173.0161" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512104v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Origgi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chouchan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph1.164.0125" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040658v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22105700-BJA10018" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153793v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/RPL.118.1.3288902" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550472v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091658v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473623v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph1.159.0127" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066236v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282166v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955384v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22105700-20181339" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658409v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22105700-04010008" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294769v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph.141.0104" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659050v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aitia.584" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660870v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph.129.0117" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660996v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosant.1092" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01661009v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/221057011X554296" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6E35057F6B33589AB35B37EDB87C7460B5D32B6E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01661098v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01294169v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01294956v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph.118.0075" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01294168v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288310v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bonnemaison" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph1.181.0112" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320421v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Marquand" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph1.173.0136" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320969v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perilli Lorenzo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07737-4.p.0271" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320471v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voula Tsouna" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07737-4.p.0091" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320438v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emidio Spinelli" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph.115.0029" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-marchand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1179-2720" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131928724" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05243571v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marchand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Rehbinder" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ponchon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554873v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Giovacchini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188076v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego E. Machuca" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07737-4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723534v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368493v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947796v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Verde" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935812v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.244.0559" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05383334v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph1.181.0108" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672172v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0100-6045.2024.v47n3.ps" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04346505v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Chevalier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph1.173.0121" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01730373v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pincemin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056041v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/202230201006" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349260v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/20512996-12340351" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157290v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aitia.7686" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02283257v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph1.151.0005" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359587v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.1218" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291433v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosant.366" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171613v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3358-0.p.0015" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171619v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/elen-2014-350206" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171617v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.2336" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562008v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.101.0125" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062572v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05332266v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Veillard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Chaintreuil" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Bronowski" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-65279-0_2-1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616973v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17042-6.p.0061" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04759824v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.16394360.14" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04314749v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550458v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09772-3.p.0029" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188067v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07737-4.p.0241" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281331v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110591040-003" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188075v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07737-4.p.0009" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047535v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718203v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397072v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.MON-EB.4.000616" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171623v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947808v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editricesapienza.it/node/7332" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638375v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/ej.9789004207769.i-207.38" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00915203v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01292828v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01292797v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05243576v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294704v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512064v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723518v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658383v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gweltaz Guyomarc&#8217;h" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aitia.1804" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294751v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bourdeau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172087v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lepan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172098v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01294567v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587874v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Merker" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Kim-Chi Pollaert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04503533v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725007v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725011v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725009v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725005v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322214v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delattre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Delattre-Biencourt" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph1.173.0161" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347212v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph1.173.0145" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512104v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Origgi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chouchan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph1.164.0125" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040658v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22105700-BJA10018" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153793v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/RPL.118.1.3288902" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550472v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091658v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473623v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph1.159.0127" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066236v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282166v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955384v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22105700-20181339" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658409v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22105700-04010008" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294769v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph.141.0104" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659050v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aitia.584" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660870v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph.129.0117" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660996v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosant.1092" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01661009v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/221057011X554296" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6E35057F6B33589AB35B37EDB87C7460B5D32B6E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01661098v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01294169v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01294956v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph.118.0075" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01294168v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288310v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bonnemaison" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph1.181.0112" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320421v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Marquand" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph1.173.0136" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320969v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perilli Lorenzo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07737-4.p.0271" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320471v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voula Tsouna" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07737-4.p.0091" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320438v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emidio Spinelli" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph.115.0029" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>