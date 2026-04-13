--- v0 (2026-03-17)
+++ v1 (2026-04-13)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (48)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (49)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -498,6122 +498,6378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05303918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic and transcriptomic analysis of a Saccharina latissima segregating F2 family detects groups of individuals with different responses to temperature stress</w:t>
+                <w:t xml:space="preserve">Wild and farmed Saccharina latissima in Europe: genetic insights for sustainable cultivation, traceability and environmental challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zofia Nehr</w:t>
+                <w:t xml:space="preserve">Lucie Jaugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Komlan Avia</w:t>
+                <w:t xml:space="preserve">Christophe Destombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Ruggeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Godfroy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stephane Mauger</w:t>
+                <w:t xml:space="preserve">Jérôme Coudret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.algal.2025.104203⟩</w:t>
+              <w:t xml:space="preserve">BioRxiv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/2025.02.06.636791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05187351v1</w:t>
+                <w:t xml:space="preserve">hal-05557576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genetic structure of wild and cultivated Saccharina latissima populations across European coasts provides guidance for sustainable aquaculture, traceability, and conservation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic and transcriptomic analysis of a Saccharina latissima segregating F2 family detects groups of individuals with different responses to temperature stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zofia Nehr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komlan Avia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Jaugeon</w:t>
+                <w:t xml:space="preserve">Olivier Godfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Destombe</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Mauger</w:t>
+                <w:t xml:space="preserve">Bertrand Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Coudret</w:t>
+                <w:t xml:space="preserve">Stephane Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Phycology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 91, pp.104203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10811-025-03583-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.algal.2025.104203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05163812v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05187351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sexual selection in seaweed? Testing Bateman's principles in the red alga Gracilaria gracilis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Myriam Valero</w:t>
+                <w:t xml:space="preserve">The genetic structure of wild and cultivated Saccharina latissima populations across European coasts provides guidance for sustainable aquaculture, traceability, and conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Jaugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Destombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Ruggeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Destombe</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Coudret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2023.1668⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10811-025-03583-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04207704v1</w:t>
+                <w:t xml:space="preserve">hal-05163812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic resources of macroalgae: Development of an efficient method using microsatellite markers in non-model organisms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sexual selection in seaweed? Testing Bateman's principles in the red alga Gracilaria gracilis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Lavaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Valero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Erwan Legeay</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Destombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.algal.2023.103251⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 290 (2006), pp.20231668. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2023.1668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04206217v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04207704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Rhodoexplorer Platform for Red Algal Genomics and Whole-Genome Assemblies for Several Gracilaria Species</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lígia Ayres-Ostrock</w:t>
+                <w:t xml:space="preserve">Genetic resources of macroalgae: Development of an efficient method using microsatellite markers in non-model organisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Baud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Le Corguillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Legeay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gbe/evad124⟩</w:t>
+              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 75, pp.103251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.algal.2023.103251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04190579v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04206217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre‐domestication bottlenecks of the cultivated seaweed gracilaria chilensis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pablo Saenz‐agudelo</w:t>
+                <w:t xml:space="preserve">The Rhodoexplorer Platform for Red Algal Genomics and Whole-Genome Assemblies for Several Gracilaria Species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka P Lipinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stacy A Krueger-Hadfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Godfroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon M Dittami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lígia Ayres-Ostrock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.16672⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (7), pp.evad124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evad124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03773947v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic signatures of clonality in the deep water kelp Laminaria rodriguezii Genomic signatures of clonality</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florian Holon</w:t>
+                <w:t xml:space="preserve">Pre‐domestication bottlenecks of the cultivated seaweed gracilaria chilensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar R Huanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suany Quesada-Calderón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Ríos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarai Morales-González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Saenz‐agudelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.15860⟩</w:t>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.16672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03159657v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03773947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population Genomics and Lagrangian Modeling Shed Light on Dispersal Events in the Mediterranean Endemic Ericaria zosteroides (=Cystoseira zosteroides) (Fucales)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Genomic signatures of clonality in the deep water kelp Laminaria rodriguezii Genomic signatures of clonality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauric Reynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Myriam Valero</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Thibaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Blanfuné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Holon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2021.683528⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.15860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03261009v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03159657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of tools to rapidly identify cryptic species and characterize their genetic diversity in different European kelp species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Fouqueau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komlan Avia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauric Reynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ester A Serrao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Phycology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 33 (6), pp.4169 - 4186. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10811-021-02613-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03375921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seascape Genomics of the Sugar Kelp Saccharina latissima Along the North Eastern Atlantic Latitudinal Gradient</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Jacquemin</w:t>
+                <w:t xml:space="preserve">Population Genomics and Lagrangian Modeling Shed Light on Dispersal Events in the Mediterranean Endemic Ericaria zosteroides (=Cystoseira zosteroides) (Fucales)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauric Reynes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Aurelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristele Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Pinazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Valero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/genes11121503⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2021.683528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03064854v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03261009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">After a catastrophe, a little bit of sex is better than nothing: Genetic consequences of a major earthquake on asexual and sexual populations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Solenn Stoeckel</w:t>
+                <w:t xml:space="preserve">Seascape Genomics of the Sugar Kelp Saccharina latissima Along the North Eastern Atlantic Latitudinal Gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaromir Guzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Ruggeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Ballenghien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alice Saunier</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/EVA.12967⟩</w:t>
+              <w:t xml:space="preserve">Genes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (12), pp.1503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/genes11121503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02550669v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03064854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity of a marine foundation species, Laminaria hyperborea (Gunnerus) Foslie, along the coast of Ireland</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aisha M O'Connor</w:t>
+                <w:t xml:space="preserve">After a catastrophe, a little bit of sex is better than nothing: Genetic consequences of a major earthquake on asexual and sexual populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Becheler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">João Neiva</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Phycology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09670262.2020.1724338⟩</w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (8), pp.2086- 2100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/EVA.12967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02550655v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02550669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative phylogeography of two Agarophyton species in the New Zealand archipelago</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Robitzch</w:t>
+                <w:t xml:space="preserve">Genetic diversity of a marine foundation species, Laminaria hyperborea (Gunnerus) Foslie, along the coast of Ireland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathryn M Schoenrock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aisha M O'Connor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Faugeron</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Valero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Neiva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Phycology</w:t>
+              <w:t xml:space="preserve">European Journal of Phycology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jpy.13046⟩</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09670262.2020.1724338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03002124v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02550655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variability and transgenerational regulation of investment in sex in the monogonont rotifer Brachionus plicatilis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eloïse Vanhoenacker</w:t>
+                <w:t xml:space="preserve">Comparative phylogeography of two Agarophyton species in the New Zealand archipelago</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar R Huanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendy A Nelson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Robitzch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Faugeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jeb.13554⟩</w:t>
+              <w:t xml:space="preserve">Journal of Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jpy.13046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02407896v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03002124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Better off alone? Compared performance of monoclonal and polyclonal stands of a cultivated red alga growth</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic variability and transgenerational regulation of investment in sex in the monogonont rotifer Brachionus plicatilis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Seudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Vanhoenacker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Coudret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Roze</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eva.12908⟩</w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 33, pp.112-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jeb.13554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02451689v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02407896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic structure of amphi-Atlantic Laminaria digitata (Laminariales, Phaeophyceae) reveals a unique range-edge gene pool and suggests post- glacial colonization of the NW Atlantic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Neiva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ester A Serrão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Paulino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Licinia Gouveia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Want</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Phycology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.1-12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/09670262.2020.1750058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual influence of terrestrial and marine historical processes on the phylogeography of the Brazilian intertidal red alga Gracilaria caudata</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Estela M Plastino</w:t>
+                <w:t xml:space="preserve">Better off alone? Compared performance of monoclonal and polyclonal stands of a cultivated red alga growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Luis Kappes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laure Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Usandizaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro H Buschmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Phycology</w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jpy.12892⟩</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eva.12908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02166442v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02451689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stranded alone: The first reported Peruvian population of Agarophyton chilensis is a single-male's clone</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Natalia Arakaki</w:t>
+                <w:t xml:space="preserve">Dual influence of terrestrial and marine historical processes on the phylogeography of the Brazilian intertidal red alga Gracilaria caudata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lígia Ayres-Ostrock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Valero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana C Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estela M Plastino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.algal.2019.101527⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 55 (5), pp.1096-1114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jpy.12892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02144668v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02166442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-density genetic map and identification of QTLs for responses to temperature and salinity stresses in the model brown alga Ectocarpus</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stranded alone: The first reported Peruvian population of Agarophyton chilensis is a single-male's clone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Robitzch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Arakaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Carlos Zapata Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep43241⟩</w:t>
+              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 41 (Août 2019), pp.101527. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.algal.2019.101527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03145860v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02144668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of newly developed expressed sequence tag-derived microsatellite markers revealed low genetic diversity within and low connectivity between European Saccharina latissima populations</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">High-density genetic map and identification of QTLs for responses to temperature and salinity stresses in the model brown alga Ectocarpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komlan Avia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel J Montecinos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Lerck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Phycology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10811-016-0806-7⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.43241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep43241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01297556v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03145860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns of genetic diversity of the cryptogenic red alga Polysiphonia morrowii (Ceramiales, Rhodophyta) suggest multiple origins of the Atlantic populations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Byeongseok Kim</w:t>
+                <w:t xml:space="preserve">Characterization of newly developed expressed sequence tag-derived microsatellite markers revealed low genetic diversity within and low connectivity between European Saccharina latissima populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaromir Guzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mark Cock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Valero</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.2135⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (5), pp.3057-3070. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10811-016-0806-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01353986v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01297556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and characterization of microsatellite markers in two agarophyte species Gracilaria birdiae and G. caudata (Gracilariaceae, Rhodophyta) using next-generation sequencing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ligia M. Ayres-Ostrock</w:t>
+                <w:t xml:space="preserve">Patterns of genetic diversity of the cryptogenic red alga Polysiphonia morrowii (Ceramiales, Rhodophyta) suggest multiple origins of the Atlantic populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Destombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Byeongseok Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Myriam Valero</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Raffo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Phycology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10811-015-0592-7⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.2135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01146462v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01353986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keynote and Oral Papers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Line Le Gall</w:t>
+                <w:t xml:space="preserve">Development and characterization of microsatellite markers in two agarophyte species Gracilaria birdiae and G. caudata (Gracilariaceae, Rhodophyta) using next-generation sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ligia M. Ayres-Ostrock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estela Maria Plastino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana C. Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Valero</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Phycology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09670262.2015.1069489⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 28 (1), pp.1573-5176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10811-015-0592-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03627691v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01146462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution and maintenance of haploid-diploid life cycles in natural populations: the case of the marine brown alga Ectocarpus</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Heather M. Hunsperger</w:t>
+                <w:t xml:space="preserve">Keynote and Oral Papers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Destombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Valero</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/evo.12702⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 50 (sup1), pp.22-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09670262.2015.1069489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01167462v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03627691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular evidence for the coexistence of two sibling species in Pylaiella littoralis (Ectocarpales, Phaeophyceae) along the Brittany coast</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Geoffroy</w:t>
+                <w:t xml:space="preserve">Evolution and maintenance of haploid-diploid life cycles in natural populations: the case of the marine brown alga Ectocarpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Couceiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heather M. Hunsperger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Destombe</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Phycology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jpy.12291⟩</w:t>
+              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 69 (7), pp.1808-1822. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/evo.12702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01147191v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01167462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How complementary barcoding and population genetics analyses can help solve taxonomic questions at short phylogenetic distances: the example of the brown alga &amp;lt;i&amp;gt;Pylaiella littoralis&amp;lt;/i&amp;gt;</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Molecular evidence for the coexistence of two sibling species in Pylaiella littoralis (Ectocarpales, Phaeophyceae) along the Brittany coast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien de Jode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Destombe</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Myriam Valero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Phycology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51 (3), pp.480-489 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jpy.12291⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03629089v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01147191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatiotemporal changes in the genetic diversity of harmful algal blooms caused by the toxic dinoflagellate Alexandrium minutum</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laure Guillou</w:t>
+                <w:t xml:space="preserve">How complementary barcoding and population genetics analyses can help solve taxonomic questions at short phylogenetic distances: the example of the brown alga &amp;lt;i&amp;gt;Pylaiella littoralis&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Destombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Valero</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 50 (sup1), pp.22</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01132961v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03629089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alteration of Sexual Reproduction and Genetic Diversity in the Kelp Species Laminaria digitata at the Southern Limit of Its Range</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Myriam Valero</w:t>
+                <w:t xml:space="preserve">Spatiotemporal changes in the genetic diversity of harmful algal blooms caused by the toxic dinoflagellate Alexandrium minutum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliou Dia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bigeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0102518⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23 (3), pp.549-560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.12617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01100898v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01132961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasting genetic diversity patterns in two sister kelp species co-distributed along the coast of Brittany, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Robuchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Valero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 23 (11), pp.2669-2685. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/mec.12774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01138773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidences for the existence of two cryptic species in the &amp;lt;i&amp;gt;Pylaiella littoralis complex&amp;lt;/i&amp;gt;(Ectocarpales, Phaeophyceae)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Line Le Gall</w:t>
+                <w:t xml:space="preserve">Alteration of Sexual Reproduction and Genetic Diversity in the Kelp Species Laminaria digitata at the Southern Limit of Its Range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luz Valeria Oppliger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter von Dassow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bouchemousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Robuchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Valero</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phycologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (7), pp.e102518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0102518⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03975210v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01100898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simple and Cost-Effective Method to Synthesize an Internal Size Standard Amenable to Use with a 5-Dye System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidences for the existence of two cryptic species in the &amp;lt;i&amp;gt;Pylaiella littoralis complex&amp;lt;/i&amp;gt;(Ectocarpales, Phaeophyceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Destombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M Valero</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Valero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prime Research on Biotechnology (PRB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 2 (3), pp.40-46</w:t>
+              <w:t xml:space="preserve">Phycologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (Issue sup4), pp.24-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04208632v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03975210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using genetic tools for sustainable management of kelps: a literature review and the example of Laminaria digitata</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Simple and Cost-Effective Method to Synthesize an Internal Size Standard Amenable to Use with a 5-Dye System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Couceiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Ribout</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M Valero</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Biologie Marine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 52 (4, SI), pp.467-483</w:t>
+              <w:t xml:space="preserve">Prime Research on Biotechnology (PRB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2 (3), pp.40-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01218842v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04208632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MICROSATELLITE DEVELOPMENT IN RHODOPHYTA USING HIGH-THROUGHPUT SEQUENCE DATA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using genetic tools for sustainable management of kelps: a literature review and the example of Laminaria digitata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Valero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Destombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Ribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucía Couceiro</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">José Miguel Ruiz</w:t>
+                <w:t xml:space="preserve">Carolyn R. Engel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Phycology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers de Biologie Marine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 52 (4, SI), pp.467-483</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04302640v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Side effects of sexual maturation on heritability estimates in rainbow trout (Oncorhynchus mykiss)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Chevassus-Au-Louis</w:t>
+                <w:t xml:space="preserve">MICROSATELLITE DEVELOPMENT IN RHODOPHYTA USING HIGH-THROUGHPUT SEQUENCE DATA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucía Couceiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Maneiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Valero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Miguel Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2109.2009.02448.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47 (6), pp.1258-1265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1529-8817.2011.01075.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193666v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04302640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heritability estimates for processing and quality traits in common carp (Cyprinus carpio L.) using a molecular pedigree</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Side effects of sexual maturation on heritability estimates in rainbow trout (Oncorhynchus mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Chevassus-Au-Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2007.03.001⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 41 (11), pp.e878-e880. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2109.2009.02448.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02655168v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heritability estimates for processing and quality traits in common carp (Cyprinus carpio L.) using a molecular pedigree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Kocour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek Rodina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Otomar Linhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 270 (1-4), pp.43-50. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2007.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04302432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of checkpoint kinase Rad53 inactivation after a double-strand break in Saccharomyces cerevisiae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heritability estimates for processing and quality traits in common carp (Cyprinus carpio L.) using a molecular pedigree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kocour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rodina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Guillemain</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">R. Thai</w:t>
+                <w:t xml:space="preserve">Otmar Linhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 270, pp.43-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2007.03.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00259219v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An evaluation of allowing for mismatches as a way to manage genotyping errors in parentage assignment by exclusion.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+                <w:t xml:space="preserve">Mechanisms of checkpoint kinase Rad53 inactivation after a double-strand break in Saccharomyces cerevisiae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Miron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Thai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Notes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 6, pp.265-267</w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.3378-3389</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02659491v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00259219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Type I and Type II microsatellite linkage map of Rainbow trout (Oncorhynchus mykiss) with presumptive coverage of all chromosome arms</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An evaluation of allowing for mismatches as a way to manage genotyping errors in parentage assignment by exclusion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Molecular Ecology Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 6, pp.265-267</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04297878v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An evaluation of allowing for mismatches as a way to manage genotyping errors in parentage assignment by exclusion</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Type I and Type II microsatellite linkage map of Rainbow trout (Oncorhynchus mykiss) with presumptive coverage of all chromosome arms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Guyomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamila Tabet-Canale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Genet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Notes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1471-8286.2005.01167.x⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 7 (1), pp.302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-7-302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04297870v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04297878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heritability estimates for growth-related traits using microsatellite parentage assignment in juvenile common carp (Cyprinus carpio L.).</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+                <w:t xml:space="preserve">An evaluation of allowing for mismatches as a way to manage genotyping errors in parentage assignment by exclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 6 (1), pp.265-267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1471-8286.2005.01167.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02673305v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04297870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heritability estimates for growth-related traits using microsatellite parentage assignment in juvenile common carp (Cyprinus carpio L.)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+                <w:t xml:space="preserve">Heritability estimates for growth-related traits using microsatellite parentage assignment in juvenile common carp (Cyprinus carpio L.).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kocour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daphné de Guerry</w:t>
+                <w:t xml:space="preserve">D. de Guerry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 235 (1-4), pp.223-236. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2005, 247, pp.31-32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04297861v1</w:t>
+                <w:t xml:space="preserve">hal-02673305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heritability estimates for growth-related traits using microsatellite parentage assignment in juvenile common carp (Cyprinus carpio L.).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+                <w:t xml:space="preserve">Heritability estimates for growth-related traits using microsatellite parentage assignment in juvenile common carp (Cyprinus carpio L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Kocour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. de Guerry</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné de Guerry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 235, pp.223-236</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2004, 235 (1-4), pp.223-236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2003.12.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02681237v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04297861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Complete Genome Sequence of the Lactic Acid Bacterium Lactococcus lactis ssp. lactis IL1403</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karine Malarme</w:t>
+                <w:t xml:space="preserve">Heritability estimates for growth-related traits using microsatellite parentage assignment in juvenile common carp (Cyprinus carpio L.).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kocour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. de Guerry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 235, pp.223-236</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04297851v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Complete Genome Sequence of the Lactic Acid Bacterium Lactococcus lactis ssp. lactis IL1403</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Bolotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Wincker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Jaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Malarme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 11 (5), pp.731-753. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/gr.gr-1697r⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04297851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Low-redundancy sequencing of the entire Lactococcus lactis IL1403 genome.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Bolotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Malarme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dusko Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei Sorokin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antonie van Leeuwenhoek</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 76 (1-4), pp.27-76. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1023/a:1002048720611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04297789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (3)</w:t>
+        <w:t xml:space="preserve">Rapport (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction of individuals ddRADseq libraries for macro-algae (Kelp) V.3 v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komlan Avia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (typdoc.RESPROT)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04684813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Home made SM 100bp DNA ladder for agarose gel v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mauger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (typdoc.RESPROT)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04667205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Biobanking of novel S. latissima strains with characters of interest for biomass production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Ruggeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Jaugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dhinaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaromir Guzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">GENIALG Deliverable D2.2, Station Biologique de Roscoff. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Application of QTL and GWAS approaches in Saccharina latissima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zofia Nehr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Ruggeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komlan Avia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zofia Nehr</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lucie Jaugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Mathilde Perrineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Deliverable D2.3, Station Biologique de Roscoff. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05546359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6623,269 +6879,269 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Workflow for SNP genotyping using the Hi-Plex method v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel J. Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard J.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleur M.A. Hammet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Michon-Coudouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04189250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of oceanography and geographic distance on genetic structure: how varying the sampled domain influences conclusions in Laminaria digitata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Fouqueau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Tempera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bajjouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Blanfuné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04287094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6895,703 +7151,703 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic Tools For The Development Of Improved Cultivars Of Saccharina latissima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zofia Nehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komlan Avia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Gouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Seaweed Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Jeju, North Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GENetic diversity exploitation of Saccharina latissima for Innovative macro-ALGal biorefinery in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zofia Nehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Ruggeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komlan Avia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Seaweed Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Jeju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QTL mapping in the model brown alga Ectocarpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komlan Avia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana M. Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel J Montecinos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Lerck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th annual meeting EFOR network, session " Genomic, evolution and adaptation"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QTL mapping of stress related traits in &amp;lt;em&amp;gt;Ectocarpus&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komlan Avia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana M. Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel J Montecinos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Lerck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th annual meeting of the GDR MarCo « Marine Connectivity »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QTL mapping of stress related traits in the model brown alga Ectocarpus sp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komlan Avia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana M. Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel J Montecinos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Lerck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées phycologiques de la société phycologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison des patrons de diversité génétique entre deux espèces soeurs de laminaires le long du littoral breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Robuchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7606,1642 +7862,1642 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quatrième réunion du GDR MarCo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03632554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gynogenetic clonal lines of rainbow trout[i] O. mykiss[/i], a model for the identification of new antiviral pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloi Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dorson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Langevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dechamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Torhy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Annual Meeting of the Complex Trait Community</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01019466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimations de paramètres génétiques : attention aux effets de la maturation sexuelle !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Chevassus-Au-Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Haffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2èmes journées Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Paris, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative mapping between Rainbow trout and Brown trout: evidences for a predominant model of evolution through Robertsonian fusions or fissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René R. Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamila Canale-Tabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Andriamanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Xth International Symposium 'Genetics in Aquaculture'</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Bangkok, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02822259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie comparée de la truite commune et de la truite : évolution du génome des salmonidés par fusions robertsoniennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René R. Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamila Canale-Tabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Andriamanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIIe Séminaire Agenae / Genanimal Tours, 21-23 octobre 2009 (oral</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Inconnu, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02821482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse génétique de la résistance à un rhabdovirus chez la truite arc-en-ciel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Genet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Krieg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Lacanau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration génétique de la carpe commune : les leçons du programme de recherches franco-tchèque.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kocour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Otmar Linhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ères Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Paris, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02821504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heritability estimates for growth and dress out traits in common carp &amp;lt;em&amp;gt;(Cyprinus carpio L.)&amp;lt;/em&amp;gt; using a molecular pedigree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kocour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rodina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Linhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Symposium on Genetics in Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Montpellier, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2007.07.108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en évidence de l'importance des facteurs génétiques dans le déterminisme de la sex-ratio chez le bar (Dicentrarchus labrax L.).</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+                <w:t xml:space="preserve">Search for QTLs associated with resistance / susceptibility to Aeromonas salmonicida in rainbow trout genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Perrocheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Troisièmes Rencontres de l'Ichtyologie en France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Paris, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">9. International Symposium Genetics in Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02821284v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for QTLs associated with resistance / susceptibility to Aeromonas salmonicida in rainbow trout genome</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+                <w:t xml:space="preserve">Mise en évidence de l'importance des facteurs génétiques dans le déterminisme de la sex-ratio chez le bar (Dicentrarchus labrax L.).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chin-Long Ky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vergnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mauger</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Symposium Genetics in Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Troisièmes Rencontres de l'Ichtyologie en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Paris, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752572v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02821284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélection croissance et qualité chez la carpe : potentiel et réalités.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kocour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Chevassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GIS Pisciculture tropicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, Montpellier, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02821312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parentage assignment with microsatellite markers in fish: impact of genotyping errors on assignment rates, and evaluation of a simple error management method.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+                <w:t xml:space="preserve">Etat actuel de la cartographie génétique de la truite arc-en-ciel. Comparaison avec les autres salmonidés.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guyomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamila Tabet-Aoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Andriamanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2005, Trondheim, pp.Inconnu</w:t>
+              <w:t xml:space="preserve">Séminaire AGENAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Saint-Malo, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02830689v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02832190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etat actuel de la cartographie génétique de la truite arc-en-ciel. Comparaison avec les autres salmonidés.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+                <w:t xml:space="preserve">Parentage assignment with microsatellite markers in fish: impact of genotyping errors on assignment rates, and evaluation of a simple error management method.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Edwige Quillet</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire AGENAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Saint-Malo, pp.Inconnu</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Trondheim, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02832190v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02830689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of chromosomal regions associated with resistance/susceptibility to VHSV in rainbow trout (O. mykiss).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dorson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire AGENAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, SaintMalo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02761004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9251,418 +9507,418 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the developpement of improved cultivars of Saccharina latissima for large-scale cultivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zofia Nehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ousseini Issaka-Salia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komlan Avia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tjarno International Seaweed Conference 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Tjarno, Sweden. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying temperature and salinity stresses in the model brown alga Ectocarpus sp. by QTL mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komlan Avia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana M. Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Lercker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Quantitative Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Madison, United States. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QTL mapping of stress related traits in the model brown alga Ectocarpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komlan Avia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Lerck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana M. Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Congress of the European Society for Evolutionary Biology (ESEB 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lausanne, Switzerland. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId297"/>
+      <w:footerReference w:type="default" r:id="rId302"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9809,51 +10065,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494465v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Treillefort" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Le Cam" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Valero" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mauger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ruggeri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.70141" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05497450v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Cozien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Jouanneau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mao Bosi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Potin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-025-03775-8" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303918v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Lipinska" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cossard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Epperlein" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Woertwein" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Molinier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-025-03797-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05187351v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zofia Nehr" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan Avia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godfroy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Jacquemin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mauger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2025.104203" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163812v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jaugeon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Destombe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coudret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-025-03583-0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207704v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Lavaut" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Guillemin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2023.1668" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206217v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Baud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Corguill&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Tanguy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Legeay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2023.103251" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04190579v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka P Lipinska" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy A Krueger-Hadfield" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M Dittami" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;gia Ayres-Ostrock" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evad124" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773947v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar R Huanel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suany Quesada-Calder&#243;n" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian R&#237;os" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarai Morales-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Saenz&#8208;agudelo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16672" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159657v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Reynes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thibaut" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Blanfun&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Holon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15860" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03261009v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aurelle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristele Chevalier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Pinazo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.683528" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03375921v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Fouqueau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester A Serrao" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-021-02613-x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03064854v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaromir Guzinski" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ballenghien" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11121503" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02550669v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Becheler" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Stoeckel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Saunier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/EVA.12967" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02550655v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn M Schoenrock" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisha M O'Connor" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Neiva" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2020.1724338" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03002124v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy A Nelson" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Robitzch" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Faugeron" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.13046" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407896v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Seudre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Vanhoenacker" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roze" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13554" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02451689v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Kappes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Guillemin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Usandizaga" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro H Buschmann" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Camus" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12908" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02735280v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester A Serr&#227;o" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Paulino" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licinia Gouveia" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Want" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2020.1750058" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02166442v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana C Oliveira" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estela M Plastino" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.12892" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02144668v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Arakaki" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos Zapata Rojas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2019.101527" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03145860v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Coelho" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel J Montecinos" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cormier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Lerck" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep43241" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01297556v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mark Cock" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-016-0806-7" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353986v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Geoffroy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byeongseok Kim" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Raffo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2135" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146462v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligia M. Ayres-Ostrock" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estela Maria Plastino" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana C. Oliveira" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-015-0592-7" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03627691v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Le Gall" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2015.1069489" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167462v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Couceiro" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le Gac" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather M. Hunsperger" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.12702" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01147191v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien de Jode" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.12291" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03629089v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132961v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliou Dia" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guillou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bigeard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marie" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12617" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01100898v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Valeria Oppliger" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter von Dassow" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bouchemousse" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Robuchon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0102518" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138773v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12774" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03975210v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208632v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Couceiro" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Valero" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218842v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Ribout" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn R. Engel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302640v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Couceiro" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Maneiro" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel Ruiz" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1529-8817.2011.01075.x" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193666v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chevassus-Au-Louis" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haffray" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandeputte" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2109.2009.02448.x" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655168v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kocour" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mauger" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rodina" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gela" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otmar Linhart" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.03.001" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302432v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kocour" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Rodina" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gela" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otomar Linhart" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259219v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guillemain" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ma" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Miron" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thai" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659491v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297878v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Guyomard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Tabet-Canale" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Martineau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Genet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-7-302" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297870v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vandeputte" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dupont-Nivet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2005.01167.x" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673305v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Guerry" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297861v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; de Guerry" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2003.12.019" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681237v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297851v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Bolotin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wincker" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jaillon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Malarme" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.gr-1697r" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297789v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dusko Ehrlich" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Sorokin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1002048720611" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684813v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667205v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05546359v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Mathilde Perrineau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189250v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Besnard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Park" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard J." TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur M.A. Hammet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Michon-Coudouel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287094v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fouqueau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Reynes" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tempera" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bajjouk" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blanfun&#233;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947582v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gouhier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947585v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947618v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana M. Coelho" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947466v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947470v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03632554v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019466v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Verrier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dorson" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Langevin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dechamp" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Torhy" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193398v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chevassus-Au-Louis" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822259v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; R. Guyomard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Canale-Tabet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Andriamanga" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821482v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193438v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Krieg" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Launay" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Guillou" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821504v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757584v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Linhart" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.07.108" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F76C78DZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821284v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chin-Long Ky" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vergnet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752572v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perrocheau" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Launay" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821312v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chevassus" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830689v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832190v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guyomard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Tabet-Aoul" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761004v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dorson" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947594v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousseini Issaka-Salia" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947471v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Lercker" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947467v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494465v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Treillefort" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Le Cam" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Valero" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mauger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ruggeri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.70141" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05497450v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Cozien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Jouanneau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mao Bosi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Potin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-025-03775-8" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303918v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Lipinska" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cossard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Epperlein" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Woertwein" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Molinier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-025-03797-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557576v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jaugeon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Destombe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coudret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.02.06.636791" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05187351v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zofia Nehr" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan Avia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godfroy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Jacquemin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mauger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2025.104203" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163812v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-025-03583-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207704v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Lavaut" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Guillemin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2023.1668" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206217v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Baud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Corguill&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Tanguy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Legeay" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2023.103251" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04190579v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka P Lipinska" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy A Krueger-Hadfield" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M Dittami" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;gia Ayres-Ostrock" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evad124" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773947v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar R Huanel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suany Quesada-Calder&#243;n" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian R&#237;os" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarai Morales-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Saenz&#8208;agudelo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16672" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159657v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Reynes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thibaut" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Blanfun&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Holon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15860" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03375921v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Fouqueau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester A Serrao" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-021-02613-x" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03261009v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aurelle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristele Chevalier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Pinazo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.683528" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03064854v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaromir Guzinski" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ballenghien" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11121503" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02550669v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Becheler" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Stoeckel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Saunier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/EVA.12967" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02550655v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn M Schoenrock" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisha M O'Connor" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Neiva" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2020.1724338" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03002124v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy A Nelson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Robitzch" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Faugeron" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.13046" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407896v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Seudre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Vanhoenacker" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roze" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13554" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02735280v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester A Serr&#227;o" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Paulino" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licinia Gouveia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Want" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2020.1750058" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02451689v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Kappes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Guillemin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Usandizaga" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro H Buschmann" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Camus" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12908" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02166442v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana C Oliveira" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estela M Plastino" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.12892" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02144668v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Arakaki" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos Zapata Rojas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2019.101527" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03145860v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Coelho" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel J Montecinos" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cormier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Lerck" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep43241" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01297556v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mark Cock" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-016-0806-7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353986v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Geoffroy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byeongseok Kim" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Raffo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2135" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146462v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligia M. Ayres-Ostrock" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estela Maria Plastino" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana C. Oliveira" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-015-0592-7" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03627691v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Le Gall" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2015.1069489" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167462v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Couceiro" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le Gac" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather M. Hunsperger" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.12702" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01147191v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien de Jode" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.12291" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03629089v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132961v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliou Dia" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guillou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bigeard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marie" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12617" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138773v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Robuchon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12774" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01100898v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Valeria Oppliger" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter von Dassow" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bouchemousse" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0102518" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03975210v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208632v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Couceiro" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Valero" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218842v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Ribout" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn R. Engel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302640v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Couceiro" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Maneiro" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel Ruiz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1529-8817.2011.01075.x" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193666v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chevassus-Au-Louis" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haffray" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandeputte" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2109.2009.02448.x" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302432v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kocour" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Rodina" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gela" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otomar Linhart" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.03.001" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655168v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kocour" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mauger" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rodina" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gela" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otmar Linhart" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259219v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guillemain" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ma" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Miron" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thai" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659491v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297878v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Guyomard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Tabet-Canale" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Martineau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Genet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-7-302" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297870v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vandeputte" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dupont-Nivet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2005.01167.x" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673305v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Guerry" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297861v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; de Guerry" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2003.12.019" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681237v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297851v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Bolotin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wincker" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jaillon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Malarme" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.gr-1697r" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297789v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dusko Ehrlich" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Sorokin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1002048720611" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684813v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667205v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05559266v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dhinaut" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fort" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05546359v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Mathilde Perrineau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189250v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Besnard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Park" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard J." TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur M.A. Hammet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Michon-Coudouel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287094v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fouqueau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Reynes" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tempera" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bajjouk" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blanfun&#233;" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947582v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gouhier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947585v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947618v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana M. Coelho" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947466v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947470v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03632554v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019466v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Verrier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dorson" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Langevin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dechamp" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Torhy" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193398v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chevassus-Au-Louis" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822259v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; R. Guyomard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Canale-Tabet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Andriamanga" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821482v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193438v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Krieg" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Launay" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Guillou" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821504v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757584v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Linhart" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.07.108" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F76C78DZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752572v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perrocheau" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Launay" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821284v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chin-Long Ky" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vergnet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821312v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chevassus" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832190v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guyomard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Tabet-Aoul" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830689v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761004v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dorson" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947594v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousseini Issaka-Salia" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947471v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Lercker" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947467v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>