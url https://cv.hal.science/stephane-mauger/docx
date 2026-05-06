--- v1 (2026-04-13)
+++ v2 (2026-05-06)
@@ -364,295 +364,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05497450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and evolutionary features of red algal UV sex chromosomes</w:t>
+                <w:t xml:space="preserve">Wild and farmed Saccharina latissima in Europe: genetic insights for sustainable cultivation, traceability and environmental challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnieszka Lipinska</w:t>
+                <w:t xml:space="preserve">Lucie Jaugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Cossard</w:t>
+                <w:t xml:space="preserve">Christophe Destombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Ruggeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Epperlein</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cecile Molinier</w:t>
+                <w:t xml:space="preserve">Jérôme Coudret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13059-025-03797-y⟩</w:t>
+              <w:t xml:space="preserve">BioRxiv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/2025.02.06.636791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05303918v1</w:t>
+                <w:t xml:space="preserve">hal-05557576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wild and farmed Saccharina latissima in Europe: genetic insights for sustainable cultivation, traceability and environmental challenges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural and evolutionary features of red algal UV sex chromosomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Lipinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Jaugeon</w:t>
+                <w:t xml:space="preserve">Paul Epperlein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Destombe</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Mauger</w:t>
+                <w:t xml:space="preserve">Tobias Woertwein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Coudret</w:t>
+                <w:t xml:space="preserve">Cecile Molinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioRxiv</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (1), pp.341. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/2025.02.06.636791⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13059-025-03797-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05557576v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05303918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic and transcriptomic analysis of a Saccharina latissima segregating F2 family detects groups of individuals with different responses to temperature stress</w:t>
               </w:r>
@@ -772,103 +772,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The genetic structure of wild and cultivated Saccharina latissima populations across European coasts provides guidance for sustainable aquaculture, traceability, and conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Jaugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Destombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Ruggeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Coudret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Phycology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
@@ -958,51 +958,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Destombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 290 (2006), pp.20231668. </w:t>
@@ -1436,1363 +1436,1363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03773947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic signatures of clonality in the deep water kelp Laminaria rodriguezii Genomic signatures of clonality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of tools to rapidly identify cryptic species and characterize their genetic diversity in different European kelp species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Louise Fouqueau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komlan Avia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lauric Reynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelie Blanfuné</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florian Holon</w:t>
+                <w:t xml:space="preserve">Ester A Serrao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.15860⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (6), pp.4169 - 4186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10811-021-02613-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03159657v1</w:t>
+                <w:t xml:space="preserve">hal-03375921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of tools to rapidly identify cryptic species and characterize their genetic diversity in different European kelp species</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Mauger</w:t>
+                <w:t xml:space="preserve">Population Genomics and Lagrangian Modeling Shed Light on Dispersal Events in the Mediterranean Endemic Ericaria zosteroides (=Cystoseira zosteroides) (Fucales)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauric Reynes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Aurelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Fouqueau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lauric Reynes</w:t>
+                <w:t xml:space="preserve">Cristele Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ester A Serrao</w:t>
+                <w:t xml:space="preserve">Christel Pinazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Valero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Phycology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 33 (6), pp.4169 - 4186. </w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10811-021-02613-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2021.683528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03375921v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03261009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population Genomics and Lagrangian Modeling Shed Light on Dispersal Events in the Mediterranean Endemic Ericaria zosteroides (=Cystoseira zosteroides) (Fucales)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Genomic signatures of clonality in the deep water kelp Laminaria rodriguezii Genomic signatures of clonality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauric Reynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Aurelle</w:t>
+                <w:t xml:space="preserve">Thierry Thibaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristele Chevalier</w:t>
+                <w:t xml:space="preserve">Aurelie Blanfuné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel Pinazo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Myriam Valero</w:t>
+                <w:t xml:space="preserve">Florian Holon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 8, </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2021.683528⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.15860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03261009v1</w:t>
+                <w:t xml:space="preserve">hal-03159657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seascape Genomics of the Sugar Kelp Saccharina latissima Along the North Eastern Atlantic Latitudinal Gradient</w:t>
+                <w:t xml:space="preserve">Genetic variability and transgenerational regulation of investment in sex in the monogonont rotifer Brachionus plicatilis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaromir Guzinski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paolo Ruggeri</w:t>
+                <w:t xml:space="preserve">Océane Seudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Ballenghien</w:t>
+                <w:t xml:space="preserve">Eloïse Vanhoenacker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Coudret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Roze</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/genes11121503⟩</w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 33, pp.112-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jeb.13554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03064854v1</w:t>
+                <w:t xml:space="preserve">hal-02407896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">After a catastrophe, a little bit of sex is better than nothing: Genetic consequences of a major earthquake on asexual and sexual populations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic structure of amphi-Atlantic Laminaria digitata (Laminariales, Phaeophyceae) reveals a unique range-edge gene pool and suggests post- glacial colonization of the NW Atlantic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solenn Stoeckel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Mauger</w:t>
+                <w:t xml:space="preserve">João Neiva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Saunier</w:t>
+                <w:t xml:space="preserve">Ester A Serrão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Paulino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Licinia Gouveia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Want</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/EVA.12967⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09670262.2020.1750058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02550669v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity of a marine foundation species, Laminaria hyperborea (Gunnerus) Foslie, along the coast of Ireland</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">João Neiva</w:t>
+                <w:t xml:space="preserve">Better off alone? Compared performance of monoclonal and polyclonal stands of a cultivated red alga growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Luis Kappes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laure Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Usandizaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro H Buschmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Phycology</w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09670262.2020.1724338⟩</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eva.12908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02550655v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02451689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative phylogeography of two Agarophyton species in the New Zealand archipelago</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Robitzch</w:t>
+                <w:t xml:space="preserve">Seascape Genomics of the Sugar Kelp Saccharina latissima Along the North Eastern Atlantic Latitudinal Gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaromir Guzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Ruggeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Ballenghien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Faugeron</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Phycology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jpy.13046⟩</w:t>
+              <w:t xml:space="preserve">Genes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (12), pp.1503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/genes11121503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03002124v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03064854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variability and transgenerational regulation of investment in sex in the monogonont rotifer Brachionus plicatilis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eloïse Vanhoenacker</w:t>
+                <w:t xml:space="preserve">After a catastrophe, a little bit of sex is better than nothing: Genetic consequences of a major earthquake on asexual and sexual populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Becheler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (8), pp.2086- 2100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/EVA.12967⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jeb.13554⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02407896v1</w:t>
+                <w:t xml:space="preserve">hal-02550669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic structure of amphi-Atlantic Laminaria digitata (Laminariales, Phaeophyceae) reveals a unique range-edge gene pool and suggests post- glacial colonization of the NW Atlantic</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Genetic diversity of a marine foundation species, Laminaria hyperborea (Gunnerus) Foslie, along the coast of Ireland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathryn M Schoenrock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aisha M O'Connor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Valero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Neiva</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Andrew Want</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Phycology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.1-12. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09670262.2020.1750058⟩</w:t>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09670262.2020.1724338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735280v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02550655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Better off alone? Compared performance of monoclonal and polyclonal stands of a cultivated red alga growth</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Laure Guillemin</w:t>
+                <w:t xml:space="preserve">Comparative phylogeography of two Agarophyton species in the New Zealand archipelago</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar R Huanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Usandizaga</w:t>
+                <w:t xml:space="preserve">Wendy A Nelson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro H Buschmann</w:t>
+                <w:t xml:space="preserve">Vanessa Robitzch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolina Camus</w:t>
+                <w:t xml:space="preserve">Sylvain Faugeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+              <w:t xml:space="preserve">Journal of Phycology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/eva.12908⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jpy.13046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02451689v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03002124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual influence of terrestrial and marine historical processes on the phylogeography of the Brazilian intertidal red alga Gracilaria caudata</w:t>
               </w:r>
@@ -2912,51 +2912,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stranded alone: The first reported Peruvian population of Agarophyton chilensis is a single-male's clone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Robitzch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Arakaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3176,51 +3176,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of newly developed expressed sequence tag-derived microsatellite markers revealed low genetic diversity within and low connectivity between European Saccharina latissima populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaromir Guzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3306,51 +3306,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patterns of genetic diversity of the cryptogenic red alga Polysiphonia morrowii (Ceramiales, Rhodophyta) suggest multiple origins of the Atlantic populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Destombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Byeongseok Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3421,676 +3421,676 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01353986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and characterization of microsatellite markers in two agarophyte species Gracilaria birdiae and G. caudata (Gracilariaceae, Rhodophyta) using next-generation sequencing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular evidence for the coexistence of two sibling species in Pylaiella littoralis (Ectocarpales, Phaeophyceae) along the Brittany coast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ligia M. Ayres-Ostrock</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Mauger</w:t>
+                <w:t xml:space="preserve">Aurélien de Jode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estela Maria Plastino</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Line Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Destombe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Phycology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10811-015-0592-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51 (3), pp.480-489 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jpy.12291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01146462v1</w:t>
+                <w:t xml:space="preserve">hal-01147191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keynote and Oral Papers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">How complementary barcoding and population genetics analyses can help solve taxonomic questions at short phylogenetic distances: the example of the brown alga &amp;lt;i&amp;gt;Pylaiella littoralis&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Destombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Valero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Phycology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 50 (sup1), pp.22-120. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2015, 50 (sup1), pp.22</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03627691v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03629089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution and maintenance of haploid-diploid life cycles in natural populations: the case of the marine brown alga Ectocarpus</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Heather M. Hunsperger</w:t>
+                <w:t xml:space="preserve">Development and characterization of microsatellite markers in two agarophyte species Gracilaria birdiae and G. caudata (Gracilariaceae, Rhodophyta) using next-generation sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ligia M. Ayres-Ostrock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Destombe</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estela Maria Plastino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana C. Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Valero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/evo.12702⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 28 (1), pp.1573-5176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10811-015-0592-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01167462v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01146462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular evidence for the coexistence of two sibling species in Pylaiella littoralis (Ectocarpales, Phaeophyceae) along the Brittany coast</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Keynote and Oral Papers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Destombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Destombe</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Valero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Phycology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jpy.12291⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 50 (sup1), pp.22-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09670262.2015.1069489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01147191v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03627691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How complementary barcoding and population genetics analyses can help solve taxonomic questions at short phylogenetic distances: the example of the brown alga &amp;lt;i&amp;gt;Pylaiella littoralis&amp;lt;/i&amp;gt;</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Evolution and maintenance of haploid-diploid life cycles in natural populations: the case of the marine brown alga Ectocarpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Couceiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heather M. Hunsperger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Destombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Phycology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 69 (7), pp.1808-1822. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/evo.12702⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03629089v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01167462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatiotemporal changes in the genetic diversity of harmful algal blooms caused by the toxic dinoflagellate Alexandrium minutum</w:t>
               </w:r>
@@ -4204,347 +4204,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01132961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting genetic diversity patterns in two sister kelp species co-distributed along the coast of Brittany, France</w:t>
+                <w:t xml:space="preserve">Alteration of Sexual Reproduction and Genetic Diversity in the Kelp Species Laminaria digitata at the Southern Limit of Its Range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Luz Valeria Oppliger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter von Dassow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bouchemousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marine Robuchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Valero</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.12774⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (7), pp.e102518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0102518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01138773v1</w:t>
+                <w:t xml:space="preserve">hal-01100898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alteration of Sexual Reproduction and Genetic Diversity in the Kelp Species Laminaria digitata at the Southern Limit of Its Range</w:t>
+                <w:t xml:space="preserve">Contrasting genetic diversity patterns in two sister kelp species co-distributed along the coast of Brittany, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luz Valeria Oppliger</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marine Robuchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Valero</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 (7), pp.e102518. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23 (11), pp.2669-2685. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0102518⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.12774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01100898v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01138773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidences for the existence of two cryptic species in the &amp;lt;i&amp;gt;Pylaiella littoralis complex&amp;lt;/i&amp;gt;(Ectocarpales, Phaeophyceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Destombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Valero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4690,51 +4690,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using genetic tools for sustainable management of kelps: a literature review and the example of Laminaria digitata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Valero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Destombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5072,283 +5072,283 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heritability estimates for processing and quality traits in common carp (Cyprinus carpio L.) using a molecular pedigree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Kocour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Mauger</w:t>
+                <w:t xml:space="preserve">M. Kocour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marek Rodina</w:t>
+                <w:t xml:space="preserve">S. Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Gela</w:t>
+                <w:t xml:space="preserve">M. Rodina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Otomar Linhart</w:t>
+                <w:t xml:space="preserve">D. Gela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otmar Linhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 270 (1-4), pp.43-50. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+              <w:t xml:space="preserve">, 2007, 270, pp.43-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2007.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04302432v1</w:t>
+                <w:t xml:space="preserve">hal-02655168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heritability estimates for processing and quality traits in common carp (Cyprinus carpio L.) using a molecular pedigree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Mauger</w:t>
+                <w:t xml:space="preserve">Martin Kocour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Rodina</w:t>
+                <w:t xml:space="preserve">Marek Rodina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Gela</w:t>
+                <w:t xml:space="preserve">David Gela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Otmar Linhart</w:t>
+                <w:t xml:space="preserve">Otomar Linhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 270, pp.43-50. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+              <w:t xml:space="preserve">, 2007, 270 (1-4), pp.43-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2007.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02655168v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04302432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms of checkpoint kinase Rad53 inactivation after a double-strand break in Saccharomyces cerevisiae</w:t>
               </w:r>
@@ -5360,51 +5360,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Miron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5453,528 +5453,528 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00259219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An evaluation of allowing for mismatches as a way to manage genotyping errors in parentage assignment by exclusion.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Type I and Type II microsatellite linkage map of Rainbow trout (Oncorhynchus mykiss) with presumptive coverage of all chromosome arms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Guyomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamila Tabet-Canale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Genet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Notes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 7 (1), pp.302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-7-302⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02659491v1</w:t>
+                <w:t xml:space="preserve">hal-04297878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Type I and Type II microsatellite linkage map of Rainbow trout (Oncorhynchus mykiss) with presumptive coverage of all chromosome arms</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An evaluation of allowing for mismatches as a way to manage genotyping errors in parentage assignment by exclusion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 6, pp.265-267</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-7-302⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04297878v1</w:t>
+                <w:t xml:space="preserve">hal-02659491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An evaluation of allowing for mismatches as a way to manage genotyping errors in parentage assignment by exclusion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heritability estimates for growth-related traits using microsatellite parentage assignment in juvenile common carp (Cyprinus carpio L.).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kocour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Vandeputte</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. de Guerry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Notes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 247, pp.31-32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04297870v1</w:t>
+                <w:t xml:space="preserve">hal-02673305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heritability estimates for growth-related traits using microsatellite parentage assignment in juvenile common carp (Cyprinus carpio L.).</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
+                <w:t xml:space="preserve">An evaluation of allowing for mismatches as a way to manage genotyping errors in parentage assignment by exclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 6 (1), pp.265-267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1471-8286.2005.01167.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02673305v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04297870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heritability estimates for growth-related traits using microsatellite parentage assignment in juvenile common carp (Cyprinus carpio L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Kocour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6064,90 +6064,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heritability estimates for growth-related traits using microsatellite parentage assignment in juvenile common carp (Cyprinus carpio L.).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kocour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. de Guerry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 235, pp.223-236</w:t>
@@ -6611,271 +6611,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04667205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biobanking of novel S. latissima strains with characters of interest for biomass production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application of QTL and GWAS approaches in Saccharina latissima</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zofia Nehr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Ruggeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komlan Avia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Jaugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Dhinaut</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Antoine Fort</w:t>
+                <w:t xml:space="preserve">Marie-Mathilde Perrineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">GENIALG Deliverable D2.2, Station Biologique de Roscoff. 2021</w:t>
+              <w:t xml:space="preserve">Deliverable D2.3, Station Biologique de Roscoff. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05559266v1</w:t>
+                <w:t xml:space="preserve">hal-05546359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of QTL and GWAS approaches in Saccharina latissima</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biobanking of novel S. latissima strains with characters of interest for biomass production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Ruggeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Jaugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dhinaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaromir Guzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Mathilde Perrineau</w:t>
+                <w:t xml:space="preserve">Antoine Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Deliverable D2.3, Station Biologique de Roscoff. 2021</w:t>
+              <w:t xml:space="preserve">GENIALG Deliverable D2.2, Station Biologique de Roscoff. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05546359v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7159,277 +7159,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic Tools For The Development Of Improved Cultivars Of Saccharina latissima</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GENetic diversity exploitation of Saccharina latissima for Innovative macro-ALGal biorefinery in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Potin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zofia Nehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Ruggeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komlan Avia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mauger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Émilie Gouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Seaweed Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2019, Jeju, North Korea</w:t>
+              <w:t xml:space="preserve">, Apr 2019, Jeju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02947582v1</w:t>
+                <w:t xml:space="preserve">hal-02947585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GENetic diversity exploitation of Saccharina latissima for Innovative macro-ALGal biorefinery in Europe</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic Tools For The Development Of Improved Cultivars Of Saccharina latissima</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zofia Nehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komlan Avia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Gouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Seaweed Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2019, Jeju, South Korea</w:t>
+              <w:t xml:space="preserve">, Apr 2019, Jeju, North Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947585v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QTL mapping in the model brown alga Ectocarpus</w:t>
               </w:r>
@@ -7790,64 +7790,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison des patrons de diversité génétique entre deux espèces soeurs de laminaires le long du littoral breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Robuchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8049,51 +8049,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Chevassus-Au-Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Haffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8170,64 +8170,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René R. Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamila Canale-Tabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Andriamanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8295,64 +8295,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René R. Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamila Canale-Tabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Andriamanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8407,51 +8407,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse génétique de la résistance à un rhabdovirus chez la truite arc-en-ciel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Genet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Krieg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8532,77 +8532,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration génétique de la carpe commune : les leçons du programme de recherches franco-tchèque.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kocour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Otmar Linhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ères Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Paris, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8627,90 +8627,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heritability estimates for growth and dress out traits in common carp &amp;lt;em&amp;gt;(Cyprinus carpio L.)&amp;lt;/em&amp;gt; using a molecular pedigree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kocour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rodina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Linhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8786,51 +8786,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for QTLs associated with resistance / susceptibility to Aeromonas salmonicida in rainbow trout genome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Perrocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8950,51 +8950,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vergnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Troisièmes Rencontres de l'Ichtyologie en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, Paris, France. pp.Inconnu</w:t>
@@ -9036,64 +9036,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélection croissance et qualité chez la carpe : potentiel et réalités.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kocour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9174,51 +9174,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamila Tabet-Aoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Andriamanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9282,51 +9282,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parentage assignment with microsatellite markers in fish: impact of genotyping errors on assignment rates, and evaluation of a simple error management method.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9416,51 +9416,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire AGENAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, SaintMalo</w:t>
@@ -10065,51 +10065,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494465v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Treillefort" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Le Cam" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Valero" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mauger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ruggeri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.70141" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05497450v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Cozien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Jouanneau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mao Bosi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Potin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-025-03775-8" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303918v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Lipinska" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cossard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Epperlein" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Woertwein" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Molinier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-025-03797-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557576v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jaugeon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Destombe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coudret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.02.06.636791" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05187351v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zofia Nehr" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan Avia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godfroy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Jacquemin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mauger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2025.104203" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163812v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-025-03583-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207704v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Lavaut" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Guillemin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2023.1668" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206217v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Baud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Corguill&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Tanguy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Legeay" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2023.103251" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04190579v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka P Lipinska" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy A Krueger-Hadfield" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M Dittami" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;gia Ayres-Ostrock" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evad124" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773947v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar R Huanel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suany Quesada-Calder&#243;n" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian R&#237;os" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarai Morales-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Saenz&#8208;agudelo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16672" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159657v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Reynes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thibaut" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Blanfun&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Holon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15860" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03375921v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Fouqueau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester A Serrao" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-021-02613-x" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03261009v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aurelle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristele Chevalier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Pinazo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.683528" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03064854v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaromir Guzinski" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ballenghien" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11121503" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02550669v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Becheler" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Stoeckel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Saunier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/EVA.12967" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02550655v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn M Schoenrock" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisha M O'Connor" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Neiva" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2020.1724338" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03002124v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy A Nelson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Robitzch" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Faugeron" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.13046" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407896v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Seudre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Vanhoenacker" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roze" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13554" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02735280v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester A Serr&#227;o" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Paulino" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licinia Gouveia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Want" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2020.1750058" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02451689v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Kappes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Guillemin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Usandizaga" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro H Buschmann" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Camus" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12908" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02166442v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana C Oliveira" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estela M Plastino" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.12892" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02144668v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Arakaki" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos Zapata Rojas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2019.101527" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03145860v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Coelho" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel J Montecinos" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cormier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Lerck" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep43241" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01297556v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mark Cock" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-016-0806-7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353986v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Geoffroy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byeongseok Kim" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Raffo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2135" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146462v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligia M. Ayres-Ostrock" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estela Maria Plastino" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana C. Oliveira" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-015-0592-7" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03627691v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Le Gall" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2015.1069489" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167462v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Couceiro" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le Gac" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather M. Hunsperger" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.12702" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01147191v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien de Jode" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.12291" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03629089v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132961v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliou Dia" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guillou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bigeard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marie" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12617" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138773v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Robuchon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12774" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01100898v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Valeria Oppliger" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter von Dassow" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bouchemousse" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0102518" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03975210v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208632v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Couceiro" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Valero" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218842v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Ribout" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn R. Engel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302640v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Couceiro" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Maneiro" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel Ruiz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1529-8817.2011.01075.x" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193666v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chevassus-Au-Louis" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haffray" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandeputte" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2109.2009.02448.x" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302432v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kocour" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Rodina" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gela" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otomar Linhart" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.03.001" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655168v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kocour" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mauger" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rodina" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gela" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otmar Linhart" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259219v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guillemain" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ma" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Miron" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thai" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659491v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297878v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Guyomard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Tabet-Canale" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Martineau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Genet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-7-302" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297870v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vandeputte" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dupont-Nivet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2005.01167.x" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673305v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Guerry" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297861v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; de Guerry" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2003.12.019" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681237v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297851v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Bolotin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wincker" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jaillon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Malarme" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.gr-1697r" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297789v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dusko Ehrlich" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Sorokin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1002048720611" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684813v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667205v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05559266v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dhinaut" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fort" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05546359v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Mathilde Perrineau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189250v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Besnard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Park" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard J." TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur M.A. Hammet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Michon-Coudouel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287094v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fouqueau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Reynes" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tempera" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bajjouk" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blanfun&#233;" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947582v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gouhier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947585v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947618v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana M. Coelho" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947466v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947470v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03632554v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019466v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Verrier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dorson" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Langevin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dechamp" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Torhy" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193398v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chevassus-Au-Louis" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822259v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; R. Guyomard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Canale-Tabet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Andriamanga" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821482v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193438v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Krieg" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Launay" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Guillou" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821504v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757584v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Linhart" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.07.108" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F76C78DZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752572v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perrocheau" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Launay" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821284v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chin-Long Ky" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vergnet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821312v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chevassus" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832190v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guyomard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Tabet-Aoul" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830689v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761004v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dorson" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947594v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousseini Issaka-Salia" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947471v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Lercker" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947467v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494465v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Treillefort" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Le Cam" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Valero" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mauger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ruggeri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.70141" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05497450v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Cozien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Jouanneau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mao Bosi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Potin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-025-03775-8" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557576v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jaugeon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Destombe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coudret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.02.06.636791" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303918v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Lipinska" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cossard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Epperlein" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Woertwein" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Molinier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-025-03797-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05187351v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zofia Nehr" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan Avia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godfroy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Jacquemin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mauger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2025.104203" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163812v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-025-03583-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207704v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Lavaut" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Guillemin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2023.1668" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206217v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Baud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Corguill&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Tanguy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Legeay" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2023.103251" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04190579v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka P Lipinska" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy A Krueger-Hadfield" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M Dittami" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;gia Ayres-Ostrock" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evad124" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773947v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar R Huanel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suany Quesada-Calder&#243;n" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian R&#237;os" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarai Morales-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Saenz&#8208;agudelo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16672" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03375921v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Fouqueau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Reynes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester A Serrao" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-021-02613-x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03261009v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aurelle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristele Chevalier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Pinazo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.683528" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159657v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thibaut" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Blanfun&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Holon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15860" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407896v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Seudre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Vanhoenacker" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roze" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13554" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02735280v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Neiva" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester A Serr&#227;o" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Paulino" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licinia Gouveia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Want" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2020.1750058" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02451689v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Kappes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Guillemin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Usandizaga" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro H Buschmann" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Camus" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12908" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03064854v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaromir Guzinski" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ballenghien" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11121503" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02550669v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Becheler" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Stoeckel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Saunier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/EVA.12967" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02550655v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn M Schoenrock" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisha M O'Connor" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2020.1724338" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03002124v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy A Nelson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Robitzch" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Faugeron" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.13046" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02166442v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana C Oliveira" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estela M Plastino" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.12892" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02144668v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Arakaki" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos Zapata Rojas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2019.101527" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03145860v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Coelho" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel J Montecinos" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cormier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Lerck" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep43241" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01297556v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mark Cock" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-016-0806-7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353986v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Geoffroy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byeongseok Kim" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Raffo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2135" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01147191v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien de Jode" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Le Gall" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.12291" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03629089v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146462v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligia M. Ayres-Ostrock" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estela Maria Plastino" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana C. Oliveira" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-015-0592-7" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03627691v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2015.1069489" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167462v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Couceiro" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le Gac" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather M. Hunsperger" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.12702" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132961v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliou Dia" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guillou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bigeard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marie" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12617" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01100898v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Valeria Oppliger" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter von Dassow" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bouchemousse" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Robuchon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0102518" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138773v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12774" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03975210v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208632v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Couceiro" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Valero" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218842v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Ribout" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn R. Engel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302640v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Couceiro" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Maneiro" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel Ruiz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1529-8817.2011.01075.x" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193666v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chevassus-Au-Louis" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haffray" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandeputte" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2109.2009.02448.x" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655168v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kocour" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mauger" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rodina" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gela" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otmar Linhart" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.03.001" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302432v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kocour" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Rodina" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gela" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otomar Linhart" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259219v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guillemain" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ma" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Miron" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thai" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297878v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Guyomard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Tabet-Canale" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Martineau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Genet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-7-302" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659491v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673305v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Guerry" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297870v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vandeputte" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dupont-Nivet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2005.01167.x" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297861v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; de Guerry" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2003.12.019" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681237v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297851v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Bolotin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wincker" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jaillon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Malarme" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.gr-1697r" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297789v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dusko Ehrlich" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Sorokin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1002048720611" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684813v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667205v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05546359v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Mathilde Perrineau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05559266v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dhinaut" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fort" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189250v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Besnard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Park" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard J." TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur M.A. Hammet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Michon-Coudouel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287094v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fouqueau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Reynes" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tempera" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bajjouk" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blanfun&#233;" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947585v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947582v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gouhier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947618v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana M. Coelho" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947466v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947470v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03632554v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019466v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Verrier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dorson" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Langevin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dechamp" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Torhy" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193398v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chevassus-Au-Louis" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822259v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; R. Guyomard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Canale-Tabet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Andriamanga" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821482v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193438v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Krieg" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Launay" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Guillou" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821504v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757584v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Linhart" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.07.108" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F76C78DZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752572v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perrocheau" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Launay" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821284v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chin-Long Ky" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vergnet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821312v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chevassus" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832190v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guyomard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Tabet-Aoul" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830689v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761004v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dorson" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947594v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousseini Issaka-Salia" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947471v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Lercker" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947467v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>