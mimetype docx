--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stéphane Mazières </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">stephane-mazieres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1266-4659</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">112488900</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/G-1702-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">UMR7268 ADES Equipe Génétique évolutive, Globule rouge, Biothérapie (GENGLOBE)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie biologique, génétique des populations, géographie des groupes sanguins</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fonctions académiques et responsabilités collectives</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre élu du Conseil de Laboratoire, représentant des chercheur.se.s</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre élu du Conseil d'administration de la Société d'Anthropologie de Paris (SAP)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplômes académiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017 : Habilitation à diriger des recherches, Aix Marseille Université</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2006 : Doctorat cotutelle Université Paul Sabatier & Universidade Federal do Rio Grande do Sul. Titre : &amp;quot; Le peuplement amérindien de la Guyane française : apport des marqueurs moléculaires &amp;quot;.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2002 : DEA Anthropologie sociale et historique, Anthropobiologie et Archéologie, EHESS Toulouse. Titre : &amp;quot;Diversité génétique d'insertion Alu chez des populations berbérophones et arabophones&amp;quot;. SOCRATES/ERASMUS au Departament de Biologia, Universitat de Barcelona</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séjours internationaux</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Analyses génétiquesLondres (Angleterre), UCL Genetics Institute (dir : Andres RUIZ-LINARES), 2008-09, 8 moisPorto Alegre (Brésil), Departemento de Genetica, Universidade Federal do Rio Grande do Sul (dir : Pr. F. M. SALZANO), 2004-05-07, 7 moisBuenos Aires (Argentine), Sección Antropología Biológica (dir : R ; CARNESE), 2004-05, 2 moisBarcelone (Espagne), Departament de Biologia, (dir : P. MORAL CASTRILLO), 2001-02, 5 mois</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Gestion de projetUruguay, Montevideo & Castillos, 2017-2018, 20 joursMayotte, Mamoudzou, mars 2016, 8jStanford University, Bustamante Lab (dir : Pr. C. BUSTAMANTE), Nov 2012, Feb 2014, 41dUC Berkeley, Centre for Theoretical Computational Biology (USA), Nov 2012, 1dUniversité de Chypre, Laboratoire de génétique moléculaire et médicale (dir : P. C. DELTAS), juin 2013, 2dGuyane française, Cayenne (dir : A. CORVAL), mars 2012, 10 jCorse du Sud, (coord : J. CHIARONI, P. UNDERHILL), Sept. 2012, 3dTartu, Estonie, Estonian Biocentre, (dir : Pr : R. VILLEMS), Mars 2012, 4 j</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications et résultats scientifiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">29 articles dans des revues ACL, plus de 880 citations</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1 direction de livre et 7 chapitres</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">6 conférences invitées (GDR 3267 Evolpop 2012 ; Bustamante Lab Stanford University, 2012 ; Centre for Theoretical Computational Biology UC Berkeley, 2012 ; Molecular Medicine Research Center University of Cyprus, 2013 ; Groupement des Anthropologistes de Langue Française GALF 2016, Unité d'Anthropologie, Genève, 18 Jan 2016)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">5 conférences internationales : poster, oral, modérateur (USA, Brésil, Argentine, Uruguay, Sénégal)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supervision de la recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité d'évaluation de l'ANR CES27 (éditions 2021 & 2022)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expert AERES (2013, vague D, UMR7206) et ANR (Défi de tous les savoirs 2014)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Jury de 4 thèses nationales : Rapporteur, président du jury, examinateur, expert européen rapporteur.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Reviewer dans 11 revues de premier plan dans 3 domaines :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropologie biologique et culturelle (Am J Hum Biol, Am J Phys Anthropol, Ann Hum Genet, Athena Digital Revista de Pensamiento e Investigación Social, Hum Biol, Hum Hered, Boletim do Museu Paraense Emilio Goeldi Ciencias Humanas, JASs).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Multidisciplinarité et accès pour tous (PLoS One)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Polymorphismes des globules rouges (Blood Cells Mol Dis, Infect Dis Poverty)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encadrement (ou co-encadrement) de la recherche scientifique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(Co)supervision de 1 post-doc, 2 thèses et 2 ingénieurs de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Encadrement de plus de 40 diplômes nationaux et internationaux de licence et de master (Erasmus Italie : 1; Espagne : 3, Chypre : 1, Espagne : 2, Brésil : 1, Equateur : 1)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">30 à 60 heures de cours / an (Master, Médecine 2ème et 3ème année</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animation de programmes scientifiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022 : fin de thèse/bourse post-doc, Société française d'hématologie, 6 mois. Directeur .</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016-2018 : Appel à projet de recherche EFS, 24 mois, 69k€, &amp;quot; Corrélation entre groupes sanguins érythrocytaires et pathogènes via le rejeu de données génétiques denses &amp;quot;. Coordinateur.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013 : Appel à projet LabEx Centre d'Etude de la Biodiversité Amazonienne (CEBA:ANR-10-LABX-0025), 12 mois, 17,2k€, &amp;quot;Polymorphisme de P. vivax dans deux zones amazoniennes et relation avec le génotype G6PD des populations hôtes&amp;quot; (Acronyme : AMAVAX), coordinateur : M. NACHER. Partenaire.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2004-2012 : Programme Collectif de Recherche Amazonie, Phases 1 & 2 (CNRS Guyane, dir : A. PAVE). &amp;quot;La Guyane et l'évolution du peuplement amérindien en Amazonie du Nord-Est&amp;quot;, coordinateur : J-M. DUGOUJON. Membre de l'équipe de coordination.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007-2011 : Agence National de la Recherche, 46 mois, 200 000 €, Etude de la diversité génétique des populations d'Afghanistan (Acronyme AFGHAPOP, ANR-07-BLAN-0049 CSD 9, coordinateur : Pr. J. CHIARONI. Membre de l'équipe de coordination.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid change in red cell blood group systems after the main Out of Africa of Homo sapiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Condemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim El Nemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chiaroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.1597. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-83023-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of societal and legal context on the blood supply of African‐ancestry populations in Western countries: A review of practices and the French example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Danic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chiaroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vox Sanguinis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/vox.13326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency and characterization of RHD and RHCE variants in the Noir Marron population from French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Laget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Izard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Durieux-Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lugdivine Filosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transfusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 62 (12), pp.2631-2638. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/trf.17132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of an Alu-mediated 5.7-kb deletion of the LU gene in a pregnant Moroccan woman with anti-Lu3.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pedini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Laget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Izard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Menanteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Beley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood transfusion = Trasfusione del sangue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2450/2022.0200-22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of an Alu-mediated 5.7-kb deletion of the LU gene in a pregnant Moroccan woman with anti-Lu3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pedini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Laget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Izard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Menanteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Beley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transfusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 62 (12), pp.2631-2638. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2450/2022.0200-22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Five-Years Review of RHCE Alleles Detected after Weak and/or Discrepant C Results in Southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pedini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lugdivine Filosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Silvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (6), pp.1058. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/genes13061058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blood groups of Neandertals and Denisova decrypted</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Condemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Costedoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Ruiz-Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (7), pp.e0254175. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0254175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03306224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting haplogroups using a versatile machine learning program (PredYMaLe) on a new mutationally balanced 32 Y-STR multiplex (CombYplex): unlocking the full potential of the human STR mutation rate spectrum to estimate forensic parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bouakaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franklin Delehelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Sáenz-Oyhéréguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Schiavinato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forensic Science International: Genetics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 48, pp.102342. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fsigen.2020.102342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population structure of modern-day Italians reveals patterns of ancient and archaic ancestries in Southern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Raveane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aneli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Montinaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Athanasiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barlera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (9), pp.eaaw3492. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.aaw3492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide analysis of Corsican population reveals a close affinity with Northern and Central Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Tamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Di Cristofaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pennarun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alena Kushniarevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-49901-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The radial expansion of the Diego blood group system polymorphisms in Asia: mark of co-migration with the Mongol conquests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Minnai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chiaroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Underhill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (1), pp.125-132. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41431-018-0245-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADN ancien et évolution humaine : nouveaux outils, nouvelles perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Costedoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (1), pp.121-132. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/corp1.017.0121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genes flow by the channels of culture: the genetic imprint of matrilocality in Ngazidja, Comoros Islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Costedoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26, pp.1222-1226. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41431-018-0154-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01783534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Comoros Show the Earliest Austronesian Gene Flow into the Swahili Corridor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brucato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verónica Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pradiptajati Kusuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murray Cox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 102 (1), pp.58-68. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ajhg.2017.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prehistoric migrations through the Mediterranean basin shaped Corsican Y-chromosome diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Di Cristofaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Di Gaetano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (8), pp.e0200641. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0200641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y-chromosome phylogeographic analysis of the Greek-Cypriot population reveals elements consistent with Neolithic and Bronze Age settlements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Voskarides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Despina Hadjipanagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Di Cristofaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Ignatiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investigative Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (1), </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13323-016-0032-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-Saharan red cell antigen phenotypes and glucose-6-phosphate dehydrogenase deficiency variants in French Guiana.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chiaroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (1), pp.310. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12936-016-1365-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the Diego Blood Group System in Amerindians: Evidence for Gene-Culture Comigration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bégat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chiaroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.e0132211. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0132211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the Diego Blood Group System in Amerindians: Evidence for Gene-Culture Comigration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirstophe Bégat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chiaroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (7), pp.e0132211. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0132211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subtle adjustments of the glucose-6-phosphate dehydrogenase (G6PD) mutation database and reference sequence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Dugoujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Iriart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood Cells, Molecules and Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (1), pp.55-6. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bcmd.2013.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00853976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afghan hindu kush: where eurasian sub-continent gene flows converge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Di Cristofaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pennarun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie M Myres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice A Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (10), pp.e76748. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0076748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HLA-G haplotype structure shows good conservation between different populations and good correlation with high, normal and low soluble HLA-G expression.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Di Cristofaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dima El Moujally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Agnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martí Cortey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 74 (2), pp.203-206. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.humimm.2012.10.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afghan Hindu Kush: Where Eurasian Sub-Continent Gene Flows Converge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Di Cristofaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pennarun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie.M Myres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice.A Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (10), pp.e76748. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0076748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hmong Diaspora: Preserved South-East Asian genetic ancestry in French Guianese Asians.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brucato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Guitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Giscard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 335 (10-11), pp.698-707. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2012.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing Native American population history.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Reich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Patterson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desmond Campbell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arti Tandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 488 (7411), pp.370-4. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature11258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00726962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary responses to a constructed niche: ancient Mesoamericans as a model of gene-culture coevolution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tàbita Hünemeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Eduardo Guerra Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soledad Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verônica Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Acuña-Alonzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (6), pp.e38862. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0038862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a reconciling model about the initial peopling of America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2011.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00591639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Guiana Amerindian demographic history as revealed by autosomal and Y-chromosome STRs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidia Maria Callegari-Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaiane Crossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Dugoujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Larrouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Human Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.38(1):76-83. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/03014460.2010.492793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a reconciling model about the initial peopling of America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 334 (7), pp.497 - 504. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2011.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Variation among Major Human Geographic Groups Supports a Peculiar Evolutionary Trend in PAX9.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Paixão-Côrtes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diogo Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Elion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.6(1):e15656</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting patterns of nuclear and mtDNA diversity in Native American populations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Ning Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Bravi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sijia Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.74(6):525-38. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-1809.2010.00608.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population genetic dynamics in the French Guiana region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Sevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidia Maria Callegari-Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Crubézy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Larrouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Human Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.21(1):113-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00334992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniparental (mtDNA, Y-chromosome) Polymorphisms in French Guiana and Two Related Populations - Implications for the Region's Colonization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Guitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Crubézy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Dugoujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria C. Bortolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 72 (1), pp.145-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic studies in French Guiana populations: Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Sevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Crubézy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Mauro Salzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physical Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.132(2):292-300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00152863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure génétique et histoire biologique de trois populations amérindiennes de Guyane française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Guitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Sevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolle Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Dugoujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antropo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.11, 51-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00153032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alu insertions in the Iberian Peninsula and north west Africa--genetic boundaries or melting pot?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emili González-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Via</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Esteban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoni López-Alomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collegium Antropologicum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.27(2):491-500</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00153022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les groupes sanguins : intérêt en anthropologie bioculturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les groupes sanguins érythrocytaires (2e édition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JOHN LIBBEY EUROTEXT, pp.449-453, 2024, 978-2-7420-1739-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADN fiction&amp;quot; et ostéo -archéologie des périodes historiques. Futures perspectives et collections anciennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiaroni Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presse Universitaire de Provence. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les restes humains. Législation, intérêt scientifique et enjeu éthique des ensembles anthropobiologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciences de la Santé, 2022, Sciences technologies Santé, 979-10-320-0396-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03894900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction Os, sang, gènes, cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Costedoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C.N.R.S. Edition. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sport-santé / Os, sangs, gènes et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N°17 (1), pp.115, 2019, 9782271134837. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/corp1.017.0115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego, Asie et Amérique : comment la répartition d’un seul groupe sanguin suffit à décrire le peuplement de deux continents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Costedoat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C.N.R.S. Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sport-santé / Os, sangs, gènes et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N°17 (1), pp.133, 2019, CORPS, 9782271134837. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/corp1.017.0133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADN ancien et évolution humaine : nouveaux outils, nouvelles perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Costedoat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C.N.R.S. Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sport-santé / Os, sangs, gènes et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N°17 (1), pp.121, 2019, CORPS, 9782271134837. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/corp1.017.0121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité génétique humaine : un reflet des modalités d’expansion et des milieux conquis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Bailly; Jacques Chiaroni; Francis Roubinet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les groupes sanguins érythrocytaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Libbey Eurotext</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.361-377, 2015, 978-2-7420-1100-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répartition des groupes sanguins dans les populations humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiaroni Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les groupes sanguins érythrocytaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.371-386, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité génétique humaine : reflet des modalités d'expansion et des milieux conquis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John Libbey Eurotext. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les groupes sanguins érythrocytaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.335-340, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et dynamique du peuplement humain en Amazonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Dugoujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Larrouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brucato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Sevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Pavé et Gaëlle Pavet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amazonie: une aventure scientifique et humaine du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GALAADE, 2010, Amazonie: une aventure scientifique et humaine du CNRS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sport-santé / Os, sangs, gènes et cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Costedoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C.N.R.S. 17, pp.402, 2019, CORPS, 9782271134837</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le panorama du Paléolithique supérieur vu par les groupes sanguins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Condemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim El Nemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiaroni Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1849e journées de la Société d'Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire évolutive de Néandertal et Denisova vue par les systèmes des groupes sanguins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Condemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Costedoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiaroni Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Société d’Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire évolutive de Néanderthal et Denisova vue par les systèmes des groupes sanguins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Condemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Costedoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiaroni Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18462me journées de la Société d'Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris (distanciel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don de sang : une approche territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cunéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Jaffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chiaroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIX Congrès de la Société Française de Transfusion Sanguine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Nantes, France. pp.S29-S30, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tracli.2019.06.311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conquêtes mongoles et expansion radiale du polymorphisme du système de groupe sanguin Diego en Asie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Minnai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chiaroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1843èmes Journées de la Société d’Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description d’un pattern de diversité génétique et relations santé-environnement : cas du déficit enzymatique en G6PD en Guyane Française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit Florence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiaroni Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Costedoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1842èmes Journées de la Société d’Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du déficit en G6PD au système de groupe sanguin Diego : relations santé-environnement et histoire des peuplements à travers les globules rouges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit Florence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Minnai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiaroni Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Congrès des Doctorants de l’ED251 Sciences de l’Environnement, CEREGE Technopôle environnement Arbois Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, aix en provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A l'ombre des Palmistes: retour sur les études du premier peuplement andin et amazonien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXII° colloque du Groupement des Anthropologistes de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ecstasy of copper&amp;quot; : l'héritage des expansions néolithiques et de l'âge du Bronze dans le patrimoine génétique chypriote actuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Voskarides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Despina Hadjipanagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Di Cristofaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Ignatiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société d'Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le printemps des chercheurs: le peuplement de l'Amérique vu par la génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le printemps des chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le peuplement des Amériques vu sous l'angle de la génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le peuplement des Amériques vu sous l'angle de la génétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Evry, Université du Temps Libre Essonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système de groupe sanguin Diego comme marqueur de la coévolution gène/culture en Amérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Begat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chiaroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le système de groupe sanguin Diego comme marqueur de la coévolution gène/culture en Amérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, XXXIème Colloque du GALF, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Y−Chromosome Haplotypes to Improve Inferred Ancestral Origins in European Populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Myres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Underhill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jake Byrnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Noto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the American Society of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'estimation du métissage génétique et son utilité en Anthropologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop interdisciplinaire "l'Homme, demain", Toulouse GDR 3267 « Evolpop »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titre Néandertal et HLA : la signature africaine d’un système immunitaire ancien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marchal Théo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Frassati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Condemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiaroni Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1851èmes journées de la Société d'Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05512815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymorphisme des systèmes de groupe sanguin en Papouasie Nouvelle-Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tournan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Morez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Kinipi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brucato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1849e journées de la Société d'Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blood groups of Neandertals and Denisova decrypted</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Condemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costedoat Caroline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Ruiz-Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Evolution - From Fossils to Ancient and Modern Genomes 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, virtual conference, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le don de sang dans les populations afrodescendantes : une approche territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cunéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiaroni Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société d’Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description d’un pattern de diversité génétique et relations santé-environnement : cas du déficit enzymatique en G6PD en Guyane Française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chiaroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Costedoat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1842° journées de la Société d'Anthropologie de Paris </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupes sanguins : trois histoires étonnantes sur trois continents éclairent les migrations humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chiens européens ont eux aussi conquis l'Amérique en 1492. 05 juillet 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islande: s'isoler nuit gravement à la diversité du patrimoine génétique. 06 juin 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ADN raconte la première conquête des Amériques il y a plus de 15.000 ans. 05 juin 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L' art de la Préhistoire, les premiers chefs d’œuvres de l’humanité. 04 janvier 2018.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.guyane.pref.gouv.fr: Le peuplement de l'Amérique vu par la génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, www.guyane.pref.gouv.fr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences et Avenir: Les ancêtres des Amérindiens au prisme de la génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La génétique sur la piste de Pocahontas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.www.franceguyane.fr/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS International: Genetics: the First Americans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un premier modèle de co−évolution gène−culture autour du maïs mis à jour chez les populations amérindiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.www.cnrs.fr/inee</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Voix de l'Amérique− Carrefour Sciences et Santé: Le peuplement de l'Amérique vu par la génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.radio−canada.ca − Les années lumières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le peuplement de l'Amérique vu par la génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.www.biofutur.com</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le peuplement de l'Amérique s'est fait depuis la Sibérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, http://www.7sur7.be</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId231"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stéphane Mazières </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">stephane-mazieres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1266-4659</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">112488900</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/G-1702-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">UMR7268 ADES Equipe Génétique évolutive, Globule rouge, Biothérapie (GENGLOBE)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie biologique, génétique des populations, géographie des groupes sanguins</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fonctions académiques et responsabilités collectives</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre élu du Conseil de Laboratoire, représentant des chercheur.se.s</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre élu du Conseil d'administration de la Société d'Anthropologie de Paris (SAP)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplômes académiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017 : Habilitation à diriger des recherches, Aix Marseille Université</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2006 : Doctorat cotutelle Université Paul Sabatier & Universidade Federal do Rio Grande do Sul. Titre : &amp;quot; Le peuplement amérindien de la Guyane française : apport des marqueurs moléculaires &amp;quot;.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2002 : DEA Anthropologie sociale et historique, Anthropobiologie et Archéologie, EHESS Toulouse. Titre : &amp;quot;Diversité génétique d'insertion Alu chez des populations berbérophones et arabophones&amp;quot;. SOCRATES/ERASMUS au Departament de Biologia, Universitat de Barcelona</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séjours internationaux</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Analyses génétiquesLondres (Angleterre), UCL Genetics Institute (dir : Andres RUIZ-LINARES), 2008-09, 8 moisPorto Alegre (Brésil), Departemento de Genetica, Universidade Federal do Rio Grande do Sul (dir : Pr. F. M. SALZANO), 2004-05-07, 7 moisBuenos Aires (Argentine), Sección Antropología Biológica (dir : R ; CARNESE), 2004-05, 2 moisBarcelone (Espagne), Departament de Biologia, (dir : P. MORAL CASTRILLO), 2001-02, 5 mois</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Gestion de projetUruguay, Montevideo & Castillos, 2017-2018, 20 joursMayotte, Mamoudzou, mars 2016, 8jStanford University, Bustamante Lab (dir : Pr. C. BUSTAMANTE), Nov 2012, Feb 2014, 41dUC Berkeley, Centre for Theoretical Computational Biology (USA), Nov 2012, 1dUniversité de Chypre, Laboratoire de génétique moléculaire et médicale (dir : P. C. DELTAS), juin 2013, 2dGuyane française, Cayenne (dir : A. CORVAL), mars 2012, 10 jCorse du Sud, (coord : J. CHIARONI, P. UNDERHILL), Sept. 2012, 3dTartu, Estonie, Estonian Biocentre, (dir : Pr : R. VILLEMS), Mars 2012, 4 j</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications et résultats scientifiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">29 articles dans des revues ACL, plus de 880 citations</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1 direction de livre et 7 chapitres</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">6 conférences invitées (GDR 3267 Evolpop 2012 ; Bustamante Lab Stanford University, 2012 ; Centre for Theoretical Computational Biology UC Berkeley, 2012 ; Molecular Medicine Research Center University of Cyprus, 2013 ; Groupement des Anthropologistes de Langue Française GALF 2016, Unité d'Anthropologie, Genève, 18 Jan 2016)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">5 conférences internationales : poster, oral, modérateur (USA, Brésil, Argentine, Uruguay, Sénégal)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supervision de la recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité d'évaluation de l'ANR CES27 (éditions 2021 & 2022)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expert AERES (2013, vague D, UMR7206) et ANR (Défi de tous les savoirs 2014)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Jury de 4 thèses nationales : Rapporteur, président du jury, examinateur, expert européen rapporteur.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Reviewer dans 11 revues de premier plan dans 3 domaines :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropologie biologique et culturelle (Am J Hum Biol, Am J Phys Anthropol, Ann Hum Genet, Athena Digital Revista de Pensamiento e Investigación Social, Hum Biol, Hum Hered, Boletim do Museu Paraense Emilio Goeldi Ciencias Humanas, JASs).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Multidisciplinarité et accès pour tous (PLoS One)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Polymorphismes des globules rouges (Blood Cells Mol Dis, Infect Dis Poverty)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encadrement (ou co-encadrement) de la recherche scientifique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(Co)supervision de 1 post-doc, 2 thèses et 2 ingénieurs de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Encadrement de plus de 40 diplômes nationaux et internationaux de licence et de master (Erasmus Italie : 1; Espagne : 3, Chypre : 1, Espagne : 2, Brésil : 1, Equateur : 1)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">30 à 60 heures de cours / an (Master, Médecine 2ème et 3ème année</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animation de programmes scientifiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022 : fin de thèse/bourse post-doc, Société française d'hématologie, 6 mois. Directeur .</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016-2018 : Appel à projet de recherche EFS, 24 mois, 69k€, &amp;quot; Corrélation entre groupes sanguins érythrocytaires et pathogènes via le rejeu de données génétiques denses &amp;quot;. Coordinateur.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013 : Appel à projet LabEx Centre d'Etude de la Biodiversité Amazonienne (CEBA:ANR-10-LABX-0025), 12 mois, 17,2k€, &amp;quot;Polymorphisme de P. vivax dans deux zones amazoniennes et relation avec le génotype G6PD des populations hôtes&amp;quot; (Acronyme : AMAVAX), coordinateur : M. NACHER. Partenaire.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2004-2012 : Programme Collectif de Recherche Amazonie, Phases 1 & 2 (CNRS Guyane, dir : A. PAVE). &amp;quot;La Guyane et l'évolution du peuplement amérindien en Amazonie du Nord-Est&amp;quot;, coordinateur : J-M. DUGOUJON. Membre de l'équipe de coordination.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007-2011 : Agence National de la Recherche, 46 mois, 200 000 €, Etude de la diversité génétique des populations d'Afghanistan (Acronyme AFGHAPOP, ANR-07-BLAN-0049 CSD 9, coordinateur : Pr. J. CHIARONI. Membre de l'équipe de coordination.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid change in red cell blood group systems after the main Out of Africa of Homo sapiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Condemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim El Nemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chiaroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.1597. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-83023-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of societal and legal context on the blood supply of African‐ancestry populations in Western countries: A review of practices and the French example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Danic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chiaroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vox Sanguinis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/vox.13326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency and characterization of RHD and RHCE variants in the Noir Marron population from French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Laget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Izard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Durieux-Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lugdivine Filosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transfusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 62 (12), pp.2631-2638. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/trf.17132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of an Alu-mediated 5.7-kb deletion of the LU gene in a pregnant Moroccan woman with anti-Lu3.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pedini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Laget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Izard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Menanteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Beley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood transfusion = Trasfusione del sangue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2450/2022.0200-22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of an Alu-mediated 5.7-kb deletion of the LU gene in a pregnant Moroccan woman with anti-Lu3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pedini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Laget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Izard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Menanteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Beley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transfusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 62 (12), pp.2631-2638. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2450/2022.0200-22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Five-Years Review of RHCE Alleles Detected after Weak and/or Discrepant C Results in Southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pedini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lugdivine Filosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Silvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (6), pp.1058. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/genes13061058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blood groups of Neandertals and Denisova decrypted</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Condemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Costedoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Ruiz-Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (7), pp.e0254175. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0254175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03306224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting haplogroups using a versatile machine learning program (PredYMaLe) on a new mutationally balanced 32 Y-STR multiplex (CombYplex): unlocking the full potential of the human STR mutation rate spectrum to estimate forensic parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bouakaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franklin Delehelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Sáenz-Oyhéréguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Schiavinato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forensic Science International: Genetics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 48, pp.102342. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fsigen.2020.102342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population structure of modern-day Italians reveals patterns of ancient and archaic ancestries in Southern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Raveane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aneli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Montinaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Athanasiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barlera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (9), pp.eaaw3492. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.aaw3492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide analysis of Corsican population reveals a close affinity with Northern and Central Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Tamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Di Cristofaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pennarun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alena Kushniarevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-49901-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The radial expansion of the Diego blood group system polymorphisms in Asia: mark of co-migration with the Mongol conquests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Minnai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chiaroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Underhill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (1), pp.125-132. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41431-018-0245-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADN ancien et évolution humaine : nouveaux outils, nouvelles perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Costedoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (1), pp.121-132. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/corp1.017.0121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genes flow by the channels of culture: the genetic imprint of matrilocality in Ngazidja, Comoros Islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Costedoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26, pp.1222-1226. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41431-018-0154-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01783534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Comoros Show the Earliest Austronesian Gene Flow into the Swahili Corridor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brucato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verónica Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pradiptajati Kusuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murray Cox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 102 (1), pp.58-68. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ajhg.2017.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prehistoric migrations through the Mediterranean basin shaped Corsican Y-chromosome diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Di Cristofaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Di Gaetano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (8), pp.e0200641. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0200641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y-chromosome phylogeographic analysis of the Greek-Cypriot population reveals elements consistent with Neolithic and Bronze Age settlements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Voskarides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Despina Hadjipanagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Di Cristofaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Ignatiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investigative Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (1), </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13323-016-0032-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-Saharan red cell antigen phenotypes and glucose-6-phosphate dehydrogenase deficiency variants in French Guiana.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chiaroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (1), pp.310. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12936-016-1365-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the Diego Blood Group System in Amerindians: Evidence for Gene-Culture Comigration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bégat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chiaroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.e0132211. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0132211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the Diego Blood Group System in Amerindians: Evidence for Gene-Culture Comigration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirstophe Bégat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chiaroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (7), pp.e0132211. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0132211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subtle adjustments of the glucose-6-phosphate dehydrogenase (G6PD) mutation database and reference sequence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Dugoujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Iriart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood Cells, Molecules and Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (1), pp.55-6. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bcmd.2013.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00853976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afghan hindu kush: where eurasian sub-continent gene flows converge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Di Cristofaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pennarun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie M Myres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice A Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (10), pp.e76748. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0076748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HLA-G haplotype structure shows good conservation between different populations and good correlation with high, normal and low soluble HLA-G expression.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Di Cristofaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dima El Moujally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Agnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martí Cortey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 74 (2), pp.203-206. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.humimm.2012.10.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afghan Hindu Kush: Where Eurasian Sub-Continent Gene Flows Converge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Di Cristofaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pennarun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie.M Myres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice.A Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (10), pp.e76748. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0076748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing Native American population history.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Reich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Patterson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desmond Campbell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arti Tandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 488 (7411), pp.370-4. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature11258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00726962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hmong Diaspora: Preserved South-East Asian genetic ancestry in French Guianese Asians.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brucato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Guitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Giscard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 335 (10-11), pp.698-707. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2012.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary responses to a constructed niche: ancient Mesoamericans as a model of gene-culture coevolution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tàbita Hünemeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Eduardo Guerra Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soledad Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verônica Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Acuña-Alonzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (6), pp.e38862. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0038862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a reconciling model about the initial peopling of America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2011.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00591639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Guiana Amerindian demographic history as revealed by autosomal and Y-chromosome STRs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidia Maria Callegari-Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaiane Crossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Dugoujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Larrouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Human Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.38(1):76-83. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/03014460.2010.492793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a reconciling model about the initial peopling of America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 334 (7), pp.497 - 504. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2011.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Variation among Major Human Geographic Groups Supports a Peculiar Evolutionary Trend in PAX9.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Paixão-Côrtes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diogo Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Elion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.6(1):e15656</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting patterns of nuclear and mtDNA diversity in Native American populations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Ning Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Bravi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sijia Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.74(6):525-38. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-1809.2010.00608.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population genetic dynamics in the French Guiana region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Sevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidia Maria Callegari-Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Crubézy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Larrouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Human Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.21(1):113-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00334992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniparental (mtDNA, Y-chromosome) Polymorphisms in French Guiana and Two Related Populations - Implications for the Region's Colonization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Guitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Crubézy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Dugoujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria C. Bortolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 72 (1), pp.145-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic studies in French Guiana populations: Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Sevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Crubézy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Mauro Salzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physical Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.132(2):292-300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00152863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure génétique et histoire biologique de trois populations amérindiennes de Guyane française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Guitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Sevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolle Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Dugoujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antropo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.11, 51-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00153032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alu insertions in the Iberian Peninsula and north west Africa--genetic boundaries or melting pot?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emili González-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Via</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Esteban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoni López-Alomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collegium Antropologicum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.27(2):491-500</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00153022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les groupes sanguins : intérêt en anthropologie bioculturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les groupes sanguins érythrocytaires (2e édition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JOHN LIBBEY EUROTEXT, pp.449-453, 2024, 978-2-7420-1739-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADN fiction&amp;quot; et ostéo -archéologie des périodes historiques. Futures perspectives et collections anciennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiaroni Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presse Universitaire de Provence. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les restes humains. Législation, intérêt scientifique et enjeu éthique des ensembles anthropobiologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciences de la Santé, 2022, Sciences technologies Santé, 979-10-320-0396-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03894900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction Os, sang, gènes, cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Costedoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C.N.R.S. Edition. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sport-santé / Os, sangs, gènes et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N°17 (1), pp.115, 2019, 9782271134837. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/corp1.017.0115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego, Asie et Amérique : comment la répartition d’un seul groupe sanguin suffit à décrire le peuplement de deux continents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Costedoat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C.N.R.S. Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sport-santé / Os, sangs, gènes et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N°17 (1), pp.133, 2019, CORPS, 9782271134837. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/corp1.017.0133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADN ancien et évolution humaine : nouveaux outils, nouvelles perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Costedoat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C.N.R.S. Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sport-santé / Os, sangs, gènes et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N°17 (1), pp.121, 2019, CORPS, 9782271134837. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/corp1.017.0121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité génétique humaine : un reflet des modalités d’expansion et des milieux conquis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Bailly; Jacques Chiaroni; Francis Roubinet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les groupes sanguins érythrocytaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Libbey Eurotext</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.361-377, 2015, 978-2-7420-1100-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité génétique humaine : reflet des modalités d'expansion et des milieux conquis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John Libbey Eurotext. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les groupes sanguins érythrocytaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.335-340, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répartition des groupes sanguins dans les populations humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiaroni Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les groupes sanguins érythrocytaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.371-386, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et dynamique du peuplement humain en Amazonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Dugoujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Larrouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brucato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Sevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Pavé et Gaëlle Pavet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amazonie: une aventure scientifique et humaine du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GALAADE, 2010, Amazonie: une aventure scientifique et humaine du CNRS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sport-santé / Os, sangs, gènes et cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Costedoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C.N.R.S. 17, pp.402, 2019, CORPS, 9782271134837</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le panorama du Paléolithique supérieur vu par les groupes sanguins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Condemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim El Nemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiaroni Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1849e journées de la Société d'Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire évolutive de Néandertal et Denisova vue par les systèmes des groupes sanguins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Condemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Costedoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiaroni Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Société d’Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire évolutive de Néanderthal et Denisova vue par les systèmes des groupes sanguins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Condemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Costedoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiaroni Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18462me journées de la Société d'Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris (distanciel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don de sang : une approche territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cunéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Jaffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chiaroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIX Congrès de la Société Française de Transfusion Sanguine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Nantes, France. pp.S29-S30, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tracli.2019.06.311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conquêtes mongoles et expansion radiale du polymorphisme du système de groupe sanguin Diego en Asie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Minnai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chiaroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1843èmes Journées de la Société d’Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description d’un pattern de diversité génétique et relations santé-environnement : cas du déficit enzymatique en G6PD en Guyane Française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit Florence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiaroni Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Costedoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1842èmes Journées de la Société d’Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du déficit en G6PD au système de groupe sanguin Diego : relations santé-environnement et histoire des peuplements à travers les globules rouges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit Florence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Minnai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiaroni Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Congrès des Doctorants de l’ED251 Sciences de l’Environnement, CEREGE Technopôle environnement Arbois Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, aix en provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A l'ombre des Palmistes: retour sur les études du premier peuplement andin et amazonien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXII° colloque du Groupement des Anthropologistes de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ecstasy of copper&amp;quot; : l'héritage des expansions néolithiques et de l'âge du Bronze dans le patrimoine génétique chypriote actuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Voskarides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Despina Hadjipanagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Di Cristofaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Ignatiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société d'Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le printemps des chercheurs: le peuplement de l'Amérique vu par la génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le printemps des chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le peuplement des Amériques vu sous l'angle de la génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le peuplement des Amériques vu sous l'angle de la génétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Evry, Université du Temps Libre Essonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système de groupe sanguin Diego comme marqueur de la coévolution gène/culture en Amérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Begat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chiaroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le système de groupe sanguin Diego comme marqueur de la coévolution gène/culture en Amérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, XXXIème Colloque du GALF, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Y−Chromosome Haplotypes to Improve Inferred Ancestral Origins in European Populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Myres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Underhill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jake Byrnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Noto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the American Society of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'estimation du métissage génétique et son utilité en Anthropologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop interdisciplinaire "l'Homme, demain", Toulouse GDR 3267 « Evolpop »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titre Néandertal et HLA : la signature africaine d’un système immunitaire ancien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marchal Théo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Frassati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Condemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiaroni Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1851èmes journées de la Société d'Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05512815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymorphisme des systèmes de groupe sanguin en Papouasie Nouvelle-Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tournan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Morez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Kinipi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brucato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1849e journées de la Société d'Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blood groups of Neandertals and Denisova decrypted</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Condemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costedoat Caroline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Ruiz-Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Evolution - From Fossils to Ancient and Modern Genomes 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, virtual conference, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le don de sang dans les populations afrodescendantes : une approche territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cunéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiaroni Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société d’Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description d’un pattern de diversité génétique et relations santé-environnement : cas du déficit enzymatique en G6PD en Guyane Française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chiaroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Costedoat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1842° journées de la Société d'Anthropologie de Paris </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupes sanguins : trois histoires étonnantes sur trois continents éclairent les migrations humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chiens européens ont eux aussi conquis l'Amérique en 1492. 05 juillet 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ADN raconte la première conquête des Amériques il y a plus de 15.000 ans. 05 juin 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islande: s'isoler nuit gravement à la diversité du patrimoine génétique. 06 juin 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L' art de la Préhistoire, les premiers chefs d’œuvres de l’humanité. 04 janvier 2018.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences et Avenir: Les ancêtres des Amérindiens au prisme de la génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.guyane.pref.gouv.fr: Le peuplement de l'Amérique vu par la génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, www.guyane.pref.gouv.fr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La génétique sur la piste de Pocahontas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.www.franceguyane.fr/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS International: Genetics: the First Americans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un premier modèle de co−évolution gène−culture autour du maïs mis à jour chez les populations amérindiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.www.cnrs.fr/inee</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Voix de l'Amérique− Carrefour Sciences et Santé: Le peuplement de l'Amérique vu par la génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le peuplement de l'Amérique vu par la génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.www.biofutur.com</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.radio−canada.ca − Les années lumières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le peuplement de l'Amérique s'est fait depuis la Sibérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, http://www.7sur7.be</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId232"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="94403BB6"/>
+    <w:nsid w:val="F95A832C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3EFC48A0"/>
+    <w:nsid w:val="61C0DD76"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -402,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5A5EF80F"/>
+    <w:nsid w:val="467FD3D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -550,51 +550,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="EF28FE23"/>
+    <w:nsid w:val="5A7D32A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -698,51 +698,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="960186EF"/>
+    <w:nsid w:val="05C80D60"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -846,51 +846,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="4F337053"/>
+    <w:nsid w:val="3B89D00A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -994,51 +994,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="8BFF550B"/>
+    <w:nsid w:val="D347BA40"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1142,51 +1142,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="73437AAA"/>
+    <w:nsid w:val="B095F077"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1394,51 +1394,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-mazieres" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1266-4659" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112488900" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-1702-2010" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878570v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mazi&#232;res" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Condemi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim El Nemer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chiaroni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-83023-0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695255v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Oviedo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Jaffr&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Danic" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/vox.13326" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831315v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Laget" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Izard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Durieux-Roussel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lugdivine Filosa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bailly" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/trf.17132" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853235v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pedini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Menanteau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beley" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2450/2022.0200-22" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189547v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695279v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bichel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Picard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Silvy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes13061058" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306224v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Costedoat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Ruiz-Linares" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0254175" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906055v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bouakaze" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franklin Delehelle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy S&#225;enz-Oyh&#233;r&#233;guy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Moreira" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Schiavinato" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsigen.2020.102342" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279131v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raveane" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aneli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Montinaro" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Athanasiadis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barlera" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aaw3492" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292622v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Tamm" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Di Cristofaro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Pennarun" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Kushniarevich" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49901-8" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863088v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Petit" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Minnai" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Underhill" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-018-0245-9" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518379v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.017.0121" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783534v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Kamel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-018-0154-y" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112694v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brucato" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Fernandes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradiptajati Kusuma" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray Cox" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2017.11.011" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863090v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Tous" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Di Gaetano" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0200641" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273302v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Voskarides" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despina Hadjipanagi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Ignatiou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13323-016-0032-8" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331577v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-016-1365-8" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01199829v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;gat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0132211" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820037v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chirstophe B&#233;gat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853976v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Dugoujon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Iriart" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Berry" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcmd.2013.07.001" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903448v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie M Myres" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice A Lin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0076748" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762572v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima El Moujally" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Agnel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237; Cortey" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humimm.2012.10.027" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RW0P3Q70-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820046v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie.M Myres" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice.A Lin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762359v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Guitard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Giscard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bois" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2012.10.003" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726962v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reich" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Patterson" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desmond Campbell" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arti Tandon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11258" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712617v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#224;bita H&#252;nemeier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eduardo Guerra Amorim" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soledad Azevedo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#244;nica Contini" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Acu&#241;a-Alonzo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0038862" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591639v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2011.03.007" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXGHWX32-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565216v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidia Maria Callegari-Jacques" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaiane Crossetti" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Larrouy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/03014460.2010.492793" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820056v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565225v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Paix&#227;o-C&#244;rtes" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Meyer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Pereira" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Elion" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565213v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Ning Yang" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Bravi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ray" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sijia Wang" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-1809.2010.00608.x" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334992v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Sevin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Crub&#233;zy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173205v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria C. Bortolini" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152863v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bonnet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Mauro Salzano" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153032v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolle Joly" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153022v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emili Gonz&#225;lez-P&#233;rez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Via" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Esteban" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni L&#243;pez-Alomar" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550880v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894900v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiaroni Jacques" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996073v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.017.0115" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996020v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.017.0133" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996030v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130023v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jle.com/fr/ouvrages/e-docs/les_groupes_sanguins_erythrocytaires_304172/ouvrage.phtml" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517400v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820114v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274208v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517938v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423215v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533352v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Costedoat" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271360v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370480v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cun&#233;o" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Jaffre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tracli.2019.06.311" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819912v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268465v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petit Florence" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268476v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819974v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273386v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018227v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056535v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056547v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Begat" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018228v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Myres" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Byrnes" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Noto" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820084v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512815v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marchal Th&#233;o" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Frassati" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423178v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tournan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Morez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Kinipi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517940v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costedoat Caroline" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517943v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819980v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270205v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885583v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885580v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885578v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885573v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018220v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018224v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018219v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018223v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018222v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018221v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018226v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018217v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018218v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-mazieres" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1266-4659" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112488900" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-1702-2010" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878570v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mazi&#232;res" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Condemi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim El Nemer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chiaroni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-83023-0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695255v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Oviedo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Jaffr&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Danic" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/vox.13326" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831315v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Laget" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Izard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Durieux-Roussel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lugdivine Filosa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bailly" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/trf.17132" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853235v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pedini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Menanteau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beley" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2450/2022.0200-22" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189547v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695279v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bichel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Picard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Silvy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes13061058" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306224v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Costedoat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Ruiz-Linares" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0254175" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906055v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bouakaze" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franklin Delehelle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy S&#225;enz-Oyh&#233;r&#233;guy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Moreira" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Schiavinato" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsigen.2020.102342" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279131v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raveane" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aneli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Montinaro" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Athanasiadis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barlera" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aaw3492" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292622v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Tamm" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Di Cristofaro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Pennarun" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Kushniarevich" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49901-8" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863088v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Petit" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Minnai" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Underhill" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-018-0245-9" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518379v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.017.0121" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783534v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Kamel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-018-0154-y" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112694v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brucato" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Fernandes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradiptajati Kusuma" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray Cox" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2017.11.011" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863090v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Tous" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Di Gaetano" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0200641" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273302v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Voskarides" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despina Hadjipanagi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Ignatiou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13323-016-0032-8" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331577v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-016-1365-8" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01199829v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;gat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0132211" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820037v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chirstophe B&#233;gat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853976v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Dugoujon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Iriart" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Berry" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcmd.2013.07.001" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903448v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie M Myres" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice A Lin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0076748" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762572v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima El Moujally" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Agnel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237; Cortey" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humimm.2012.10.027" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RW0P3Q70-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820046v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie.M Myres" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice.A Lin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726962v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reich" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Patterson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desmond Campbell" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arti Tandon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11258" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762359v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Guitard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Giscard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bois" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2012.10.003" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712617v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#224;bita H&#252;nemeier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eduardo Guerra Amorim" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soledad Azevedo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#244;nica Contini" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Acu&#241;a-Alonzo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0038862" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591639v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2011.03.007" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXGHWX32-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565216v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidia Maria Callegari-Jacques" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaiane Crossetti" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Larrouy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/03014460.2010.492793" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820056v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565225v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Paix&#227;o-C&#244;rtes" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Meyer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Pereira" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Elion" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565213v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Ning Yang" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Bravi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ray" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sijia Wang" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-1809.2010.00608.x" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334992v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Sevin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Crub&#233;zy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173205v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria C. Bortolini" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152863v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bonnet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Mauro Salzano" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153032v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolle Joly" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153022v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emili Gonz&#225;lez-P&#233;rez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Via" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Esteban" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni L&#243;pez-Alomar" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550880v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894900v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiaroni Jacques" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996073v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.017.0115" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996020v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.017.0133" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996030v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130023v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jle.com/fr/ouvrages/e-docs/les_groupes_sanguins_erythrocytaires_304172/ouvrage.phtml" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820114v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517400v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274208v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517938v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423215v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533352v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Costedoat" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271360v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370480v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cun&#233;o" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Jaffre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tracli.2019.06.311" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M8GCV4ZH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819912v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268465v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petit Florence" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268476v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819974v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273386v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018227v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056535v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056547v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Begat" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018228v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Myres" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Byrnes" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Noto" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820084v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512815v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marchal Th&#233;o" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Frassati" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423178v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tournan" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Morez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Kinipi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517940v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costedoat Caroline" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517943v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819980v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270205v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885583v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885578v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885580v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885573v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018224v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018220v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018219v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018223v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018222v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018221v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018217v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018226v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018218v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>