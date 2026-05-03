--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stéphane Mazières </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">stephane-mazieres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1266-4659</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">112488900</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/G-1702-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">UMR7268 ADES Equipe Génétique évolutive, Globule rouge, Biothérapie (GENGLOBE)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie biologique, génétique des populations, géographie des groupes sanguins</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fonctions académiques et responsabilités collectives</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre élu du Conseil de Laboratoire, représentant des chercheur.se.s</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre élu du Conseil d'administration de la Société d'Anthropologie de Paris (SAP)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplômes académiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017 : Habilitation à diriger des recherches, Aix Marseille Université</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2006 : Doctorat cotutelle Université Paul Sabatier & Universidade Federal do Rio Grande do Sul. Titre : &amp;quot; Le peuplement amérindien de la Guyane française : apport des marqueurs moléculaires &amp;quot;.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2002 : DEA Anthropologie sociale et historique, Anthropobiologie et Archéologie, EHESS Toulouse. Titre : &amp;quot;Diversité génétique d'insertion Alu chez des populations berbérophones et arabophones&amp;quot;. SOCRATES/ERASMUS au Departament de Biologia, Universitat de Barcelona</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séjours internationaux</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Analyses génétiquesLondres (Angleterre), UCL Genetics Institute (dir : Andres RUIZ-LINARES), 2008-09, 8 moisPorto Alegre (Brésil), Departemento de Genetica, Universidade Federal do Rio Grande do Sul (dir : Pr. F. M. SALZANO), 2004-05-07, 7 moisBuenos Aires (Argentine), Sección Antropología Biológica (dir : R ; CARNESE), 2004-05, 2 moisBarcelone (Espagne), Departament de Biologia, (dir : P. MORAL CASTRILLO), 2001-02, 5 mois</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Gestion de projetUruguay, Montevideo & Castillos, 2017-2018, 20 joursMayotte, Mamoudzou, mars 2016, 8jStanford University, Bustamante Lab (dir : Pr. C. BUSTAMANTE), Nov 2012, Feb 2014, 41dUC Berkeley, Centre for Theoretical Computational Biology (USA), Nov 2012, 1dUniversité de Chypre, Laboratoire de génétique moléculaire et médicale (dir : P. C. DELTAS), juin 2013, 2dGuyane française, Cayenne (dir : A. CORVAL), mars 2012, 10 jCorse du Sud, (coord : J. CHIARONI, P. UNDERHILL), Sept. 2012, 3dTartu, Estonie, Estonian Biocentre, (dir : Pr : R. VILLEMS), Mars 2012, 4 j</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications et résultats scientifiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">29 articles dans des revues ACL, plus de 880 citations</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1 direction de livre et 7 chapitres</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">6 conférences invitées (GDR 3267 Evolpop 2012 ; Bustamante Lab Stanford University, 2012 ; Centre for Theoretical Computational Biology UC Berkeley, 2012 ; Molecular Medicine Research Center University of Cyprus, 2013 ; Groupement des Anthropologistes de Langue Française GALF 2016, Unité d'Anthropologie, Genève, 18 Jan 2016)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">5 conférences internationales : poster, oral, modérateur (USA, Brésil, Argentine, Uruguay, Sénégal)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supervision de la recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité d'évaluation de l'ANR CES27 (éditions 2021 & 2022)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expert AERES (2013, vague D, UMR7206) et ANR (Défi de tous les savoirs 2014)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Jury de 4 thèses nationales : Rapporteur, président du jury, examinateur, expert européen rapporteur.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Reviewer dans 11 revues de premier plan dans 3 domaines :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropologie biologique et culturelle (Am J Hum Biol, Am J Phys Anthropol, Ann Hum Genet, Athena Digital Revista de Pensamiento e Investigación Social, Hum Biol, Hum Hered, Boletim do Museu Paraense Emilio Goeldi Ciencias Humanas, JASs).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Multidisciplinarité et accès pour tous (PLoS One)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Polymorphismes des globules rouges (Blood Cells Mol Dis, Infect Dis Poverty)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encadrement (ou co-encadrement) de la recherche scientifique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(Co)supervision de 1 post-doc, 2 thèses et 2 ingénieurs de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Encadrement de plus de 40 diplômes nationaux et internationaux de licence et de master (Erasmus Italie : 1; Espagne : 3, Chypre : 1, Espagne : 2, Brésil : 1, Equateur : 1)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">30 à 60 heures de cours / an (Master, Médecine 2ème et 3ème année</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animation de programmes scientifiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022 : fin de thèse/bourse post-doc, Société française d'hématologie, 6 mois. Directeur .</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016-2018 : Appel à projet de recherche EFS, 24 mois, 69k€, &amp;quot; Corrélation entre groupes sanguins érythrocytaires et pathogènes via le rejeu de données génétiques denses &amp;quot;. Coordinateur.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013 : Appel à projet LabEx Centre d'Etude de la Biodiversité Amazonienne (CEBA:ANR-10-LABX-0025), 12 mois, 17,2k€, &amp;quot;Polymorphisme de P. vivax dans deux zones amazoniennes et relation avec le génotype G6PD des populations hôtes&amp;quot; (Acronyme : AMAVAX), coordinateur : M. NACHER. Partenaire.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2004-2012 : Programme Collectif de Recherche Amazonie, Phases 1 & 2 (CNRS Guyane, dir : A. PAVE). &amp;quot;La Guyane et l'évolution du peuplement amérindien en Amazonie du Nord-Est&amp;quot;, coordinateur : J-M. DUGOUJON. Membre de l'équipe de coordination.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007-2011 : Agence National de la Recherche, 46 mois, 200 000 €, Etude de la diversité génétique des populations d'Afghanistan (Acronyme AFGHAPOP, ANR-07-BLAN-0049 CSD 9, coordinateur : Pr. J. CHIARONI. Membre de l'équipe de coordination.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid change in red cell blood group systems after the main Out of Africa of Homo sapiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Condemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim El Nemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chiaroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.1597. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-83023-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of societal and legal context on the blood supply of African‐ancestry populations in Western countries: A review of practices and the French example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Danic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chiaroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vox Sanguinis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/vox.13326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency and characterization of RHD and RHCE variants in the Noir Marron population from French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Laget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Izard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Durieux-Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lugdivine Filosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transfusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 62 (12), pp.2631-2638. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/trf.17132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of an Alu-mediated 5.7-kb deletion of the LU gene in a pregnant Moroccan woman with anti-Lu3.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pedini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Laget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Izard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Menanteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Beley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood transfusion = Trasfusione del sangue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2450/2022.0200-22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of an Alu-mediated 5.7-kb deletion of the LU gene in a pregnant Moroccan woman with anti-Lu3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pedini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Laget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Izard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Menanteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Beley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transfusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 62 (12), pp.2631-2638. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2450/2022.0200-22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Five-Years Review of RHCE Alleles Detected after Weak and/or Discrepant C Results in Southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pedini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lugdivine Filosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Silvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (6), pp.1058. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/genes13061058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blood groups of Neandertals and Denisova decrypted</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Condemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Costedoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Ruiz-Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (7), pp.e0254175. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0254175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03306224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting haplogroups using a versatile machine learning program (PredYMaLe) on a new mutationally balanced 32 Y-STR multiplex (CombYplex): unlocking the full potential of the human STR mutation rate spectrum to estimate forensic parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bouakaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franklin Delehelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Sáenz-Oyhéréguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Schiavinato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forensic Science International: Genetics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 48, pp.102342. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fsigen.2020.102342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population structure of modern-day Italians reveals patterns of ancient and archaic ancestries in Southern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Raveane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aneli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Montinaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Athanasiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barlera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (9), pp.eaaw3492. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.aaw3492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide analysis of Corsican population reveals a close affinity with Northern and Central Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Tamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Di Cristofaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pennarun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alena Kushniarevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-49901-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The radial expansion of the Diego blood group system polymorphisms in Asia: mark of co-migration with the Mongol conquests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Minnai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chiaroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Underhill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (1), pp.125-132. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41431-018-0245-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADN ancien et évolution humaine : nouveaux outils, nouvelles perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Costedoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (1), pp.121-132. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/corp1.017.0121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genes flow by the channels of culture: the genetic imprint of matrilocality in Ngazidja, Comoros Islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Costedoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26, pp.1222-1226. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41431-018-0154-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01783534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Comoros Show the Earliest Austronesian Gene Flow into the Swahili Corridor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brucato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verónica Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pradiptajati Kusuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murray Cox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 102 (1), pp.58-68. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ajhg.2017.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prehistoric migrations through the Mediterranean basin shaped Corsican Y-chromosome diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Di Cristofaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Di Gaetano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (8), pp.e0200641. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0200641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y-chromosome phylogeographic analysis of the Greek-Cypriot population reveals elements consistent with Neolithic and Bronze Age settlements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Voskarides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Despina Hadjipanagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Di Cristofaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Ignatiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investigative Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (1), </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13323-016-0032-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-Saharan red cell antigen phenotypes and glucose-6-phosphate dehydrogenase deficiency variants in French Guiana.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chiaroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (1), pp.310. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12936-016-1365-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the Diego Blood Group System in Amerindians: Evidence for Gene-Culture Comigration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bégat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chiaroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.e0132211. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0132211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the Diego Blood Group System in Amerindians: Evidence for Gene-Culture Comigration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirstophe Bégat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chiaroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (7), pp.e0132211. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0132211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subtle adjustments of the glucose-6-phosphate dehydrogenase (G6PD) mutation database and reference sequence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Dugoujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Iriart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood Cells, Molecules and Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (1), pp.55-6. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bcmd.2013.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00853976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afghan hindu kush: where eurasian sub-continent gene flows converge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Di Cristofaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pennarun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie M Myres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice A Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (10), pp.e76748. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0076748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HLA-G haplotype structure shows good conservation between different populations and good correlation with high, normal and low soluble HLA-G expression.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Di Cristofaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dima El Moujally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Agnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martí Cortey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 74 (2), pp.203-206. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.humimm.2012.10.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afghan Hindu Kush: Where Eurasian Sub-Continent Gene Flows Converge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Di Cristofaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pennarun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie.M Myres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice.A Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (10), pp.e76748. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0076748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing Native American population history.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Reich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Patterson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desmond Campbell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arti Tandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 488 (7411), pp.370-4. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature11258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00726962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hmong Diaspora: Preserved South-East Asian genetic ancestry in French Guianese Asians.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brucato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Guitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Giscard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 335 (10-11), pp.698-707. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2012.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary responses to a constructed niche: ancient Mesoamericans as a model of gene-culture coevolution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tàbita Hünemeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Eduardo Guerra Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soledad Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verônica Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Acuña-Alonzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (6), pp.e38862. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0038862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a reconciling model about the initial peopling of America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2011.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00591639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Guiana Amerindian demographic history as revealed by autosomal and Y-chromosome STRs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidia Maria Callegari-Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaiane Crossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Dugoujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Larrouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Human Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.38(1):76-83. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/03014460.2010.492793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a reconciling model about the initial peopling of America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 334 (7), pp.497 - 504. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2011.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Variation among Major Human Geographic Groups Supports a Peculiar Evolutionary Trend in PAX9.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Paixão-Côrtes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diogo Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Elion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.6(1):e15656</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting patterns of nuclear and mtDNA diversity in Native American populations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Ning Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Bravi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sijia Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.74(6):525-38. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-1809.2010.00608.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population genetic dynamics in the French Guiana region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Sevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidia Maria Callegari-Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Crubézy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Larrouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Human Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.21(1):113-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00334992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniparental (mtDNA, Y-chromosome) Polymorphisms in French Guiana and Two Related Populations - Implications for the Region's Colonization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Guitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Crubézy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Dugoujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria C. Bortolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 72 (1), pp.145-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic studies in French Guiana populations: Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Sevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Crubézy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Mauro Salzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physical Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.132(2):292-300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00152863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure génétique et histoire biologique de trois populations amérindiennes de Guyane française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Guitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Sevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolle Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Dugoujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antropo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.11, 51-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00153032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alu insertions in the Iberian Peninsula and north west Africa--genetic boundaries or melting pot?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emili González-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Via</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Esteban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoni López-Alomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collegium Antropologicum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.27(2):491-500</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00153022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les groupes sanguins : intérêt en anthropologie bioculturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les groupes sanguins érythrocytaires (2e édition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JOHN LIBBEY EUROTEXT, pp.449-453, 2024, 978-2-7420-1739-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADN fiction&amp;quot; et ostéo -archéologie des périodes historiques. Futures perspectives et collections anciennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiaroni Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presse Universitaire de Provence. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les restes humains. Législation, intérêt scientifique et enjeu éthique des ensembles anthropobiologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciences de la Santé, 2022, Sciences technologies Santé, 979-10-320-0396-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03894900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction Os, sang, gènes, cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Costedoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C.N.R.S. Edition. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sport-santé / Os, sangs, gènes et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N°17 (1), pp.115, 2019, 9782271134837. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/corp1.017.0115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego, Asie et Amérique : comment la répartition d’un seul groupe sanguin suffit à décrire le peuplement de deux continents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Costedoat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C.N.R.S. Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sport-santé / Os, sangs, gènes et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N°17 (1), pp.133, 2019, CORPS, 9782271134837. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/corp1.017.0133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADN ancien et évolution humaine : nouveaux outils, nouvelles perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Costedoat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C.N.R.S. Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sport-santé / Os, sangs, gènes et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N°17 (1), pp.121, 2019, CORPS, 9782271134837. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/corp1.017.0121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité génétique humaine : un reflet des modalités d’expansion et des milieux conquis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Bailly; Jacques Chiaroni; Francis Roubinet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les groupes sanguins érythrocytaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Libbey Eurotext</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.361-377, 2015, 978-2-7420-1100-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité génétique humaine : reflet des modalités d'expansion et des milieux conquis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John Libbey Eurotext. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les groupes sanguins érythrocytaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.335-340, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répartition des groupes sanguins dans les populations humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiaroni Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les groupes sanguins érythrocytaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.371-386, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et dynamique du peuplement humain en Amazonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Dugoujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Larrouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brucato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Sevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Pavé et Gaëlle Pavet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amazonie: une aventure scientifique et humaine du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GALAADE, 2010, Amazonie: une aventure scientifique et humaine du CNRS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sport-santé / Os, sangs, gènes et cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Costedoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C.N.R.S. 17, pp.402, 2019, CORPS, 9782271134837</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le panorama du Paléolithique supérieur vu par les groupes sanguins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Condemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim El Nemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiaroni Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1849e journées de la Société d'Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire évolutive de Néandertal et Denisova vue par les systèmes des groupes sanguins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Condemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Costedoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiaroni Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Société d’Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire évolutive de Néanderthal et Denisova vue par les systèmes des groupes sanguins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Condemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Costedoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiaroni Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18462me journées de la Société d'Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris (distanciel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don de sang : une approche territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cunéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Jaffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chiaroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIX Congrès de la Société Française de Transfusion Sanguine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Nantes, France. pp.S29-S30, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tracli.2019.06.311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conquêtes mongoles et expansion radiale du polymorphisme du système de groupe sanguin Diego en Asie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Minnai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chiaroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1843èmes Journées de la Société d’Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description d’un pattern de diversité génétique et relations santé-environnement : cas du déficit enzymatique en G6PD en Guyane Française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit Florence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiaroni Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Costedoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1842èmes Journées de la Société d’Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du déficit en G6PD au système de groupe sanguin Diego : relations santé-environnement et histoire des peuplements à travers les globules rouges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit Florence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Minnai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiaroni Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Congrès des Doctorants de l’ED251 Sciences de l’Environnement, CEREGE Technopôle environnement Arbois Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, aix en provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A l'ombre des Palmistes: retour sur les études du premier peuplement andin et amazonien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXII° colloque du Groupement des Anthropologistes de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ecstasy of copper&amp;quot; : l'héritage des expansions néolithiques et de l'âge du Bronze dans le patrimoine génétique chypriote actuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Voskarides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Despina Hadjipanagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Di Cristofaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Ignatiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société d'Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le printemps des chercheurs: le peuplement de l'Amérique vu par la génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le printemps des chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le peuplement des Amériques vu sous l'angle de la génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le peuplement des Amériques vu sous l'angle de la génétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Evry, Université du Temps Libre Essonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système de groupe sanguin Diego comme marqueur de la coévolution gène/culture en Amérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Begat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chiaroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le système de groupe sanguin Diego comme marqueur de la coévolution gène/culture en Amérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, XXXIème Colloque du GALF, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Y−Chromosome Haplotypes to Improve Inferred Ancestral Origins in European Populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Myres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Underhill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jake Byrnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Noto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the American Society of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'estimation du métissage génétique et son utilité en Anthropologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop interdisciplinaire "l'Homme, demain", Toulouse GDR 3267 « Evolpop »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titre Néandertal et HLA : la signature africaine d’un système immunitaire ancien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marchal Théo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Frassati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Condemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiaroni Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1851èmes journées de la Société d'Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05512815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymorphisme des systèmes de groupe sanguin en Papouasie Nouvelle-Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tournan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Morez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Kinipi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brucato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1849e journées de la Société d'Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blood groups of Neandertals and Denisova decrypted</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Condemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costedoat Caroline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Ruiz-Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Evolution - From Fossils to Ancient and Modern Genomes 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, virtual conference, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le don de sang dans les populations afrodescendantes : une approche territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cunéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiaroni Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société d’Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description d’un pattern de diversité génétique et relations santé-environnement : cas du déficit enzymatique en G6PD en Guyane Française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chiaroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Costedoat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1842° journées de la Société d'Anthropologie de Paris </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupes sanguins : trois histoires étonnantes sur trois continents éclairent les migrations humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chiens européens ont eux aussi conquis l'Amérique en 1492. 05 juillet 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ADN raconte la première conquête des Amériques il y a plus de 15.000 ans. 05 juin 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islande: s'isoler nuit gravement à la diversité du patrimoine génétique. 06 juin 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L' art de la Préhistoire, les premiers chefs d’œuvres de l’humanité. 04 janvier 2018.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences et Avenir: Les ancêtres des Amérindiens au prisme de la génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.guyane.pref.gouv.fr: Le peuplement de l'Amérique vu par la génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, www.guyane.pref.gouv.fr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La génétique sur la piste de Pocahontas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.www.franceguyane.fr/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS International: Genetics: the First Americans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un premier modèle de co−évolution gène−culture autour du maïs mis à jour chez les populations amérindiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.www.cnrs.fr/inee</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Voix de l'Amérique− Carrefour Sciences et Santé: Le peuplement de l'Amérique vu par la génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le peuplement de l'Amérique vu par la génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.www.biofutur.com</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.radio−canada.ca − Les années lumières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le peuplement de l'Amérique s'est fait depuis la Sibérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, http://www.7sur7.be</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId232"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stéphane Mazières </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">stephane-mazieres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1266-4659</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">112488900</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/G-1702-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">UMR7268 ADES Equipe Génétique évolutive, Globule rouge, Biothérapie (GENGLOBE)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie biologique, génétique des populations, géographie des groupes sanguins</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fonctions académiques et responsabilités collectives</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre élu du Conseil de Laboratoire, représentant des chercheur.se.s</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre élu du Conseil d'administration de la Société d'Anthropologie de Paris (SAP)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplômes académiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017 : Habilitation à diriger des recherches, Aix Marseille Université</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2006 : Doctorat cotutelle Université Paul Sabatier & Universidade Federal do Rio Grande do Sul. Titre : &amp;quot; Le peuplement amérindien de la Guyane française : apport des marqueurs moléculaires &amp;quot;.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2002 : DEA Anthropologie sociale et historique, Anthropobiologie et Archéologie, EHESS Toulouse. Titre : &amp;quot;Diversité génétique d'insertion Alu chez des populations berbérophones et arabophones&amp;quot;. SOCRATES/ERASMUS au Departament de Biologia, Universitat de Barcelona</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séjours internationaux</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Analyses génétiquesLondres (Angleterre), UCL Genetics Institute (dir : Andres RUIZ-LINARES), 2008-09, 8 moisPorto Alegre (Brésil), Departemento de Genetica, Universidade Federal do Rio Grande do Sul (dir : Pr. F. M. SALZANO), 2004-05-07, 7 moisBuenos Aires (Argentine), Sección Antropología Biológica (dir : R ; CARNESE), 2004-05, 2 moisBarcelone (Espagne), Departament de Biologia, (dir : P. MORAL CASTRILLO), 2001-02, 5 mois</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Gestion de projetUruguay, Montevideo & Castillos, 2017-2018, 20 joursMayotte, Mamoudzou, mars 2016, 8jStanford University, Bustamante Lab (dir : Pr. C. BUSTAMANTE), Nov 2012, Feb 2014, 41dUC Berkeley, Centre for Theoretical Computational Biology (USA), Nov 2012, 1dUniversité de Chypre, Laboratoire de génétique moléculaire et médicale (dir : P. C. DELTAS), juin 2013, 2dGuyane française, Cayenne (dir : A. CORVAL), mars 2012, 10 jCorse du Sud, (coord : J. CHIARONI, P. UNDERHILL), Sept. 2012, 3dTartu, Estonie, Estonian Biocentre, (dir : Pr : R. VILLEMS), Mars 2012, 4 j</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications et résultats scientifiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">29 articles dans des revues ACL, plus de 880 citations</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1 direction de livre et 7 chapitres</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">6 conférences invitées (GDR 3267 Evolpop 2012 ; Bustamante Lab Stanford University, 2012 ; Centre for Theoretical Computational Biology UC Berkeley, 2012 ; Molecular Medicine Research Center University of Cyprus, 2013 ; Groupement des Anthropologistes de Langue Française GALF 2016, Unité d'Anthropologie, Genève, 18 Jan 2016)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">5 conférences internationales : poster, oral, modérateur (USA, Brésil, Argentine, Uruguay, Sénégal)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supervision de la recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité d'évaluation de l'ANR CES27 (éditions 2021 & 2022)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expert AERES (2013, vague D, UMR7206) et ANR (Défi de tous les savoirs 2014)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Jury de 4 thèses nationales : Rapporteur, président du jury, examinateur, expert européen rapporteur.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Reviewer dans 11 revues de premier plan dans 3 domaines :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropologie biologique et culturelle (Am J Hum Biol, Am J Phys Anthropol, Ann Hum Genet, Athena Digital Revista de Pensamiento e Investigación Social, Hum Biol, Hum Hered, Boletim do Museu Paraense Emilio Goeldi Ciencias Humanas, JASs).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Multidisciplinarité et accès pour tous (PLoS One)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Polymorphismes des globules rouges (Blood Cells Mol Dis, Infect Dis Poverty)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encadrement (ou co-encadrement) de la recherche scientifique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(Co)supervision de 1 post-doc, 2 thèses et 2 ingénieurs de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Encadrement de plus de 40 diplômes nationaux et internationaux de licence et de master (Erasmus Italie : 1; Espagne : 3, Chypre : 1, Espagne : 2, Brésil : 1, Equateur : 1)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">30 à 60 heures de cours / an (Master, Médecine 2ème et 3ème année</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animation de programmes scientifiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022 : fin de thèse/bourse post-doc, Société française d'hématologie, 6 mois. Directeur .</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016-2018 : Appel à projet de recherche EFS, 24 mois, 69k€, &amp;quot; Corrélation entre groupes sanguins érythrocytaires et pathogènes via le rejeu de données génétiques denses &amp;quot;. Coordinateur.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013 : Appel à projet LabEx Centre d'Etude de la Biodiversité Amazonienne (CEBA:ANR-10-LABX-0025), 12 mois, 17,2k€, &amp;quot;Polymorphisme de P. vivax dans deux zones amazoniennes et relation avec le génotype G6PD des populations hôtes&amp;quot; (Acronyme : AMAVAX), coordinateur : M. NACHER. Partenaire.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2004-2012 : Programme Collectif de Recherche Amazonie, Phases 1 & 2 (CNRS Guyane, dir : A. PAVE). &amp;quot;La Guyane et l'évolution du peuplement amérindien en Amazonie du Nord-Est&amp;quot;, coordinateur : J-M. DUGOUJON. Membre de l'équipe de coordination.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007-2011 : Agence National de la Recherche, 46 mois, 200 000 €, Etude de la diversité génétique des populations d'Afghanistan (Acronyme AFGHAPOP, ANR-07-BLAN-0049 CSD 9, coordinateur : Pr. J. CHIARONI. Membre de l'équipe de coordination.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid change in red cell blood group systems after the main Out of Africa of Homo sapiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Condemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim El Nemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chiaroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.1597. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-83023-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency and characterization of RHD and RHCE variants in the Noir Marron population from French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Laget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Izard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Durieux-Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lugdivine Filosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transfusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 62 (12), pp.2631-2638. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/trf.17132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of societal and legal context on the blood supply of African‐ancestry populations in Western countries: A review of practices and the French example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Danic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chiaroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vox Sanguinis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/vox.13326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of an Alu-mediated 5.7-kb deletion of the LU gene in a pregnant Moroccan woman with anti-Lu3.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pedini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Laget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Izard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Menanteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Beley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood transfusion = Trasfusione del sangue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2450/2022.0200-22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of an Alu-mediated 5.7-kb deletion of the LU gene in a pregnant Moroccan woman with anti-Lu3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pedini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Laget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Izard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Menanteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Beley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transfusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 62 (12), pp.2631-2638. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2450/2022.0200-22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Five-Years Review of RHCE Alleles Detected after Weak and/or Discrepant C Results in Southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pedini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lugdivine Filosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Silvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (6), pp.1058. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/genes13061058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blood groups of Neandertals and Denisova decrypted</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Condemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Costedoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Ruiz-Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (7), pp.e0254175. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0254175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03306224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting haplogroups using a versatile machine learning program (PredYMaLe) on a new mutationally balanced 32 Y-STR multiplex (CombYplex): unlocking the full potential of the human STR mutation rate spectrum to estimate forensic parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bouakaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franklin Delehelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Sáenz-Oyhéréguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Schiavinato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forensic Science International: Genetics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 48, pp.102342. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fsigen.2020.102342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population structure of modern-day Italians reveals patterns of ancient and archaic ancestries in Southern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Raveane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aneli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Montinaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Athanasiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barlera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (9), pp.eaaw3492. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.aaw3492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide analysis of Corsican population reveals a close affinity with Northern and Central Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Tamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Di Cristofaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pennarun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alena Kushniarevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-49901-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The radial expansion of the Diego blood group system polymorphisms in Asia: mark of co-migration with the Mongol conquests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Minnai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chiaroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Underhill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (1), pp.125-132. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41431-018-0245-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADN ancien et évolution humaine : nouveaux outils, nouvelles perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Costedoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (1), pp.121-132. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/corp1.017.0121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Comoros Show the Earliest Austronesian Gene Flow into the Swahili Corridor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brucato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verónica Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pradiptajati Kusuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murray Cox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 102 (1), pp.58-68. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ajhg.2017.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genes flow by the channels of culture: the genetic imprint of matrilocality in Ngazidja, Comoros Islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Costedoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26, pp.1222-1226. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41431-018-0154-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01783534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prehistoric migrations through the Mediterranean basin shaped Corsican Y-chromosome diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Di Cristofaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Di Gaetano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (8), pp.e0200641. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0200641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y-chromosome phylogeographic analysis of the Greek-Cypriot population reveals elements consistent with Neolithic and Bronze Age settlements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Voskarides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Despina Hadjipanagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Di Cristofaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Ignatiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investigative Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (1), </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13323-016-0032-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the Diego Blood Group System in Amerindians: Evidence for Gene-Culture Comigration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bégat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chiaroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.e0132211. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0132211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-Saharan red cell antigen phenotypes and glucose-6-phosphate dehydrogenase deficiency variants in French Guiana.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chiaroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (1), pp.310. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12936-016-1365-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the Diego Blood Group System in Amerindians: Evidence for Gene-Culture Comigration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirstophe Bégat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chiaroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (7), pp.e0132211. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0132211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subtle adjustments of the glucose-6-phosphate dehydrogenase (G6PD) mutation database and reference sequence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Dugoujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Iriart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood Cells, Molecules and Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (1), pp.55-6. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bcmd.2013.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00853976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HLA-G haplotype structure shows good conservation between different populations and good correlation with high, normal and low soluble HLA-G expression.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Di Cristofaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dima El Moujally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Agnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martí Cortey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 74 (2), pp.203-206. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.humimm.2012.10.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afghan hindu kush: where eurasian sub-continent gene flows converge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Di Cristofaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pennarun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie M Myres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice A Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (10), pp.e76748. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0076748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afghan Hindu Kush: Where Eurasian Sub-Continent Gene Flows Converge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Di Cristofaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pennarun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie.M Myres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice.A Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (10), pp.e76748. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0076748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing Native American population history.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Reich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Patterson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desmond Campbell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arti Tandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 488 (7411), pp.370-4. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature11258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00726962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hmong Diaspora: Preserved South-East Asian genetic ancestry in French Guianese Asians.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brucato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Guitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Giscard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 335 (10-11), pp.698-707. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2012.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary responses to a constructed niche: ancient Mesoamericans as a model of gene-culture coevolution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tàbita Hünemeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Eduardo Guerra Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soledad Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verônica Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Acuña-Alonzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (6), pp.e38862. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0038862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a reconciling model about the initial peopling of America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2011.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00591639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Guiana Amerindian demographic history as revealed by autosomal and Y-chromosome STRs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidia Maria Callegari-Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaiane Crossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Dugoujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Larrouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Human Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.38(1):76-83. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/03014460.2010.492793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a reconciling model about the initial peopling of America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 334 (7), pp.497 - 504. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2011.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Variation among Major Human Geographic Groups Supports a Peculiar Evolutionary Trend in PAX9.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Paixão-Côrtes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diogo Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Elion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.6(1):e15656</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting patterns of nuclear and mtDNA diversity in Native American populations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Ning Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Bravi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sijia Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.74(6):525-38. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-1809.2010.00608.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population genetic dynamics in the French Guiana region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Sevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidia Maria Callegari-Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Crubézy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Larrouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Human Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.21(1):113-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00334992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniparental (mtDNA, Y-chromosome) Polymorphisms in French Guiana and Two Related Populations - Implications for the Region's Colonization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Guitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Crubézy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Dugoujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria C. Bortolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 72 (1), pp.145-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic studies in French Guiana populations: Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Sevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Crubézy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Mauro Salzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physical Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.132(2):292-300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00152863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure génétique et histoire biologique de trois populations amérindiennes de Guyane française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Guitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Sevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolle Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Dugoujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antropo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.11, 51-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00153032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alu insertions in the Iberian Peninsula and north west Africa--genetic boundaries or melting pot?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emili González-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Via</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Esteban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoni López-Alomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collegium Antropologicum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.27(2):491-500</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00153022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les groupes sanguins : intérêt en anthropologie bioculturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les groupes sanguins érythrocytaires (2e édition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JOHN LIBBEY EUROTEXT, pp.449-453, 2024, 978-2-7420-1739-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADN fiction&amp;quot; et ostéo -archéologie des périodes historiques. Futures perspectives et collections anciennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiaroni Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presse Universitaire de Provence. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les restes humains. Législation, intérêt scientifique et enjeu éthique des ensembles anthropobiologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciences de la Santé, 2022, Sciences technologies Santé, 979-10-320-0396-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03894900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego, Asie et Amérique : comment la répartition d’un seul groupe sanguin suffit à décrire le peuplement de deux continents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Costedoat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C.N.R.S. Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sport-santé / Os, sangs, gènes et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N°17 (1), pp.133, 2019, CORPS, 9782271134837. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/corp1.017.0133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction Os, sang, gènes, cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Costedoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C.N.R.S. Edition. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sport-santé / Os, sangs, gènes et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N°17 (1), pp.115, 2019, 9782271134837. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/corp1.017.0115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADN ancien et évolution humaine : nouveaux outils, nouvelles perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Costedoat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C.N.R.S. Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sport-santé / Os, sangs, gènes et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N°17 (1), pp.121, 2019, CORPS, 9782271134837. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/corp1.017.0121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité génétique humaine : un reflet des modalités d’expansion et des milieux conquis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Bailly; Jacques Chiaroni; Francis Roubinet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les groupes sanguins érythrocytaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Libbey Eurotext</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.361-377, 2015, 978-2-7420-1100-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité génétique humaine : reflet des modalités d'expansion et des milieux conquis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John Libbey Eurotext. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les groupes sanguins érythrocytaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.335-340, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répartition des groupes sanguins dans les populations humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiaroni Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les groupes sanguins érythrocytaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.371-386, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et dynamique du peuplement humain en Amazonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Dugoujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Larrouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brucato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Sevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Pavé et Gaëlle Pavet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amazonie: une aventure scientifique et humaine du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GALAADE, 2010, Amazonie: une aventure scientifique et humaine du CNRS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sport-santé / Os, sangs, gènes et cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Costedoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C.N.R.S. 17, pp.402, 2019, CORPS, 9782271134837</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le panorama du Paléolithique supérieur vu par les groupes sanguins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Condemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim El Nemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiaroni Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1849e journées de la Société d'Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire évolutive de Néandertal et Denisova vue par les systèmes des groupes sanguins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Condemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Costedoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiaroni Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Société d’Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire évolutive de Néanderthal et Denisova vue par les systèmes des groupes sanguins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Condemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Costedoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiaroni Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18462me journées de la Société d'Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris (distanciel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don de sang : une approche territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cunéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Jaffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chiaroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIX Congrès de la Société Française de Transfusion Sanguine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Nantes, France. pp.S29-S30, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tracli.2019.06.311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conquêtes mongoles et expansion radiale du polymorphisme du système de groupe sanguin Diego en Asie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Minnai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chiaroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1843èmes Journées de la Société d’Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description d’un pattern de diversité génétique et relations santé-environnement : cas du déficit enzymatique en G6PD en Guyane Française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit Florence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiaroni Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Costedoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1842èmes Journées de la Société d’Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du déficit en G6PD au système de groupe sanguin Diego : relations santé-environnement et histoire des peuplements à travers les globules rouges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit Florence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Minnai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiaroni Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Congrès des Doctorants de l’ED251 Sciences de l’Environnement, CEREGE Technopôle environnement Arbois Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, aix en provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A l'ombre des Palmistes: retour sur les études du premier peuplement andin et amazonien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXII° colloque du Groupement des Anthropologistes de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ecstasy of copper&amp;quot; : l'héritage des expansions néolithiques et de l'âge du Bronze dans le patrimoine génétique chypriote actuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Voskarides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Despina Hadjipanagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Di Cristofaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Ignatiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société d'Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système de groupe sanguin Diego comme marqueur de la coévolution gène/culture en Amérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Begat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chiaroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le système de groupe sanguin Diego comme marqueur de la coévolution gène/culture en Amérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, XXXIème Colloque du GALF, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le peuplement des Amériques vu sous l'angle de la génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le peuplement des Amériques vu sous l'angle de la génétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Evry, Université du Temps Libre Essonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le printemps des chercheurs: le peuplement de l'Amérique vu par la génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le printemps des chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'estimation du métissage génétique et son utilité en Anthropologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop interdisciplinaire "l'Homme, demain", Toulouse GDR 3267 « Evolpop »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Y−Chromosome Haplotypes to Improve Inferred Ancestral Origins in European Populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Myres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Underhill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jake Byrnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Noto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the American Society of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neanderthals and HLA, the African signature of an ancient immune system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pedini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Frassati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Condemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiaroni Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th European Immunogenetics &amp; Histocompatibility conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Edimbourg (Ecosse), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titre Néandertal et HLA : la signature africaine d’un système immunitaire ancien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marchal Théo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Frassati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Condemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiaroni Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1851èmes journées de la Société d'Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05512815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymorphisme des systèmes de groupe sanguin en Papouasie Nouvelle-Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tournan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Morez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Kinipi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brucato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1849e journées de la Société d'Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blood groups of Neandertals and Denisova decrypted</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Condemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costedoat Caroline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Ruiz-Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Evolution - From Fossils to Ancient and Modern Genomes 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, virtual conference, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le don de sang dans les populations afrodescendantes : une approche territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cunéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiaroni Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société d’Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description d’un pattern de diversité génétique et relations santé-environnement : cas du déficit enzymatique en G6PD en Guyane Française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chiaroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Costedoat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1842° journées de la Société d'Anthropologie de Paris </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupes sanguins : trois histoires étonnantes sur trois continents éclairent les migrations humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chiens européens ont eux aussi conquis l'Amérique en 1492. 05 juillet 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ADN raconte la première conquête des Amériques il y a plus de 15.000 ans. 05 juin 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islande: s'isoler nuit gravement à la diversité du patrimoine génétique. 06 juin 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L' art de la Préhistoire, les premiers chefs d’œuvres de l’humanité. 04 janvier 2018.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS International: Genetics: the First Americans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un premier modèle de co−évolution gène−culture autour du maïs mis à jour chez les populations amérindiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.www.cnrs.fr/inee</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La génétique sur la piste de Pocahontas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.www.franceguyane.fr/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.guyane.pref.gouv.fr: Le peuplement de l'Amérique vu par la génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, www.guyane.pref.gouv.fr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences et Avenir: Les ancêtres des Amérindiens au prisme de la génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Voix de l'Amérique− Carrefour Sciences et Santé: Le peuplement de l'Amérique vu par la génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.radio−canada.ca − Les années lumières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le peuplement de l'Amérique vu par la génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.www.biofutur.com</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le peuplement de l'Amérique s'est fait depuis la Sibérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, http://www.7sur7.be</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId234"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F95A832C"/>
+    <w:nsid w:val="FFBE3E97"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="61C0DD76"/>
+    <w:nsid w:val="487FD806"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -402,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="467FD3D9"/>
+    <w:nsid w:val="E8387E65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -550,51 +550,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5A7D32A3"/>
+    <w:nsid w:val="05D39069"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -698,51 +698,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="05C80D60"/>
+    <w:nsid w:val="075FD40F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -846,51 +846,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="3B89D00A"/>
+    <w:nsid w:val="96F3EFBE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -994,51 +994,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="D347BA40"/>
+    <w:nsid w:val="528C2855"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1142,51 +1142,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="B095F077"/>
+    <w:nsid w:val="611A0DD8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1394,51 +1394,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-mazieres" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1266-4659" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112488900" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-1702-2010" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878570v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mazi&#232;res" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Condemi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim El Nemer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chiaroni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-83023-0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695255v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Oviedo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Jaffr&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Danic" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/vox.13326" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831315v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Laget" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Izard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Durieux-Roussel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lugdivine Filosa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bailly" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/trf.17132" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853235v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pedini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Menanteau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beley" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2450/2022.0200-22" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189547v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695279v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bichel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Picard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Silvy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes13061058" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306224v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Costedoat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Ruiz-Linares" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0254175" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906055v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bouakaze" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franklin Delehelle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy S&#225;enz-Oyh&#233;r&#233;guy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Moreira" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Schiavinato" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsigen.2020.102342" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279131v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raveane" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aneli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Montinaro" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Athanasiadis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barlera" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aaw3492" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292622v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Tamm" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Di Cristofaro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Pennarun" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Kushniarevich" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49901-8" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863088v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Petit" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Minnai" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Underhill" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-018-0245-9" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518379v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.017.0121" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783534v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Kamel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-018-0154-y" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112694v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brucato" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Fernandes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradiptajati Kusuma" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray Cox" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2017.11.011" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863090v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Tous" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Di Gaetano" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0200641" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273302v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Voskarides" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despina Hadjipanagi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Ignatiou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13323-016-0032-8" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331577v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-016-1365-8" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01199829v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;gat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0132211" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820037v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chirstophe B&#233;gat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853976v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Dugoujon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Iriart" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Berry" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcmd.2013.07.001" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903448v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie M Myres" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice A Lin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0076748" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762572v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima El Moujally" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Agnel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237; Cortey" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humimm.2012.10.027" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RW0P3Q70-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820046v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie.M Myres" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice.A Lin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726962v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reich" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Patterson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desmond Campbell" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arti Tandon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11258" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762359v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Guitard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Giscard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bois" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2012.10.003" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712617v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#224;bita H&#252;nemeier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eduardo Guerra Amorim" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soledad Azevedo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#244;nica Contini" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Acu&#241;a-Alonzo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0038862" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591639v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2011.03.007" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXGHWX32-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565216v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidia Maria Callegari-Jacques" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaiane Crossetti" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Larrouy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/03014460.2010.492793" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820056v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565225v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Paix&#227;o-C&#244;rtes" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Meyer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Pereira" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Elion" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565213v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Ning Yang" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Bravi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ray" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sijia Wang" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-1809.2010.00608.x" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334992v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Sevin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Crub&#233;zy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173205v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria C. Bortolini" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152863v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bonnet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Mauro Salzano" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153032v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolle Joly" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153022v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emili Gonz&#225;lez-P&#233;rez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Via" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Esteban" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni L&#243;pez-Alomar" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550880v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894900v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiaroni Jacques" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996073v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.017.0115" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996020v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.017.0133" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996030v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130023v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jle.com/fr/ouvrages/e-docs/les_groupes_sanguins_erythrocytaires_304172/ouvrage.phtml" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820114v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517400v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274208v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517938v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423215v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533352v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Costedoat" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271360v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370480v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cun&#233;o" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Jaffre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tracli.2019.06.311" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M8GCV4ZH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819912v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268465v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petit Florence" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268476v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819974v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273386v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018227v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056535v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056547v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Begat" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018228v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Myres" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Byrnes" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Noto" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820084v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512815v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marchal Th&#233;o" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Frassati" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423178v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tournan" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Morez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Kinipi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517940v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costedoat Caroline" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517943v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819980v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270205v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885583v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885578v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885580v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885573v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018224v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018220v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018219v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018223v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018222v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018221v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018217v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018226v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018218v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-mazieres" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1266-4659" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112488900" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-1702-2010" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878570v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mazi&#232;res" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Condemi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim El Nemer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chiaroni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-83023-0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831315v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Laget" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Izard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Durieux-Roussel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lugdivine Filosa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bailly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/trf.17132" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695255v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Oviedo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Jaffr&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Danic" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/vox.13326" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853235v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pedini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Menanteau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beley" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2450/2022.0200-22" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189547v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695279v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bichel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Picard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Silvy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes13061058" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306224v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Costedoat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Ruiz-Linares" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0254175" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906055v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bouakaze" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franklin Delehelle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy S&#225;enz-Oyh&#233;r&#233;guy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Moreira" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Schiavinato" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsigen.2020.102342" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279131v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raveane" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aneli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Montinaro" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Athanasiadis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barlera" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aaw3492" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292622v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Tamm" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Di Cristofaro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Pennarun" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Kushniarevich" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49901-8" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863088v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Petit" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Minnai" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Underhill" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-018-0245-9" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518379v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.017.0121" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112694v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brucato" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Fernandes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradiptajati Kusuma" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray Cox" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2017.11.011" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783534v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Kamel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-018-0154-y" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863090v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Tous" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Di Gaetano" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0200641" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273302v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Voskarides" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despina Hadjipanagi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Ignatiou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13323-016-0032-8" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01199829v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;gat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0132211" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331577v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-016-1365-8" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820037v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chirstophe B&#233;gat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853976v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Dugoujon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Iriart" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Berry" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcmd.2013.07.001" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762572v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima El Moujally" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Agnel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237; Cortey" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humimm.2012.10.027" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RW0P3Q70-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903448v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie M Myres" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice A Lin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0076748" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820046v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie.M Myres" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice.A Lin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726962v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reich" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Patterson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desmond Campbell" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arti Tandon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11258" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762359v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Guitard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Giscard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bois" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2012.10.003" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712617v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#224;bita H&#252;nemeier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eduardo Guerra Amorim" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soledad Azevedo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#244;nica Contini" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Acu&#241;a-Alonzo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0038862" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591639v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2011.03.007" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXGHWX32-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565216v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidia Maria Callegari-Jacques" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaiane Crossetti" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Larrouy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/03014460.2010.492793" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820056v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565225v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Paix&#227;o-C&#244;rtes" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Meyer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Pereira" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Elion" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565213v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Ning Yang" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Bravi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ray" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sijia Wang" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-1809.2010.00608.x" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334992v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Sevin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Crub&#233;zy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173205v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria C. Bortolini" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152863v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bonnet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Mauro Salzano" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153032v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolle Joly" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153022v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emili Gonz&#225;lez-P&#233;rez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Via" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Esteban" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni L&#243;pez-Alomar" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550880v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894900v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiaroni Jacques" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996020v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.017.0133" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996073v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.017.0115" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996030v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130023v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jle.com/fr/ouvrages/e-docs/les_groupes_sanguins_erythrocytaires_304172/ouvrage.phtml" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820114v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517400v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274208v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517938v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423215v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533352v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Costedoat" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271360v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370480v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cun&#233;o" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Jaffre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tracli.2019.06.311" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M8GCV4ZH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819912v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268465v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petit Florence" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268476v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819974v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273386v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056547v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Begat" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056535v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018227v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820084v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018228v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Myres" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Byrnes" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Noto" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606574v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Marchal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Frassati" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512815v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marchal Th&#233;o" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423178v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tournan" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Morez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Kinipi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517940v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costedoat Caroline" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517943v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819980v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270205v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885583v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885578v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885580v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885573v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018223v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018222v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018219v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018220v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018224v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018221v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018226v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018217v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018218v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>