--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stéphane Mazières </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">stephane-mazieres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1266-4659</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">112488900</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/G-1702-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">UMR7268 ADES Equipe Génétique évolutive, Globule rouge, Biothérapie (GENGLOBE)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie biologique, génétique des populations, géographie des groupes sanguins</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fonctions académiques et responsabilités collectives</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre élu du Conseil de Laboratoire, représentant des chercheur.se.s</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre élu du Conseil d'administration de la Société d'Anthropologie de Paris (SAP)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplômes académiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017 : Habilitation à diriger des recherches, Aix Marseille Université</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2006 : Doctorat cotutelle Université Paul Sabatier & Universidade Federal do Rio Grande do Sul. Titre : &amp;quot; Le peuplement amérindien de la Guyane française : apport des marqueurs moléculaires &amp;quot;.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2002 : DEA Anthropologie sociale et historique, Anthropobiologie et Archéologie, EHESS Toulouse. Titre : &amp;quot;Diversité génétique d'insertion Alu chez des populations berbérophones et arabophones&amp;quot;. SOCRATES/ERASMUS au Departament de Biologia, Universitat de Barcelona</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séjours internationaux</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Analyses génétiquesLondres (Angleterre), UCL Genetics Institute (dir : Andres RUIZ-LINARES), 2008-09, 8 moisPorto Alegre (Brésil), Departemento de Genetica, Universidade Federal do Rio Grande do Sul (dir : Pr. F. M. SALZANO), 2004-05-07, 7 moisBuenos Aires (Argentine), Sección Antropología Biológica (dir : R ; CARNESE), 2004-05, 2 moisBarcelone (Espagne), Departament de Biologia, (dir : P. MORAL CASTRILLO), 2001-02, 5 mois</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Gestion de projetUruguay, Montevideo & Castillos, 2017-2018, 20 joursMayotte, Mamoudzou, mars 2016, 8jStanford University, Bustamante Lab (dir : Pr. C. BUSTAMANTE), Nov 2012, Feb 2014, 41dUC Berkeley, Centre for Theoretical Computational Biology (USA), Nov 2012, 1dUniversité de Chypre, Laboratoire de génétique moléculaire et médicale (dir : P. C. DELTAS), juin 2013, 2dGuyane française, Cayenne (dir : A. CORVAL), mars 2012, 10 jCorse du Sud, (coord : J. CHIARONI, P. UNDERHILL), Sept. 2012, 3dTartu, Estonie, Estonian Biocentre, (dir : Pr : R. VILLEMS), Mars 2012, 4 j</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications et résultats scientifiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">29 articles dans des revues ACL, plus de 880 citations</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1 direction de livre et 7 chapitres</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">6 conférences invitées (GDR 3267 Evolpop 2012 ; Bustamante Lab Stanford University, 2012 ; Centre for Theoretical Computational Biology UC Berkeley, 2012 ; Molecular Medicine Research Center University of Cyprus, 2013 ; Groupement des Anthropologistes de Langue Française GALF 2016, Unité d'Anthropologie, Genève, 18 Jan 2016)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">5 conférences internationales : poster, oral, modérateur (USA, Brésil, Argentine, Uruguay, Sénégal)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supervision de la recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité d'évaluation de l'ANR CES27 (éditions 2021 & 2022)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expert AERES (2013, vague D, UMR7206) et ANR (Défi de tous les savoirs 2014)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Jury de 4 thèses nationales : Rapporteur, président du jury, examinateur, expert européen rapporteur.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Reviewer dans 11 revues de premier plan dans 3 domaines :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropologie biologique et culturelle (Am J Hum Biol, Am J Phys Anthropol, Ann Hum Genet, Athena Digital Revista de Pensamiento e Investigación Social, Hum Biol, Hum Hered, Boletim do Museu Paraense Emilio Goeldi Ciencias Humanas, JASs).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Multidisciplinarité et accès pour tous (PLoS One)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Polymorphismes des globules rouges (Blood Cells Mol Dis, Infect Dis Poverty)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encadrement (ou co-encadrement) de la recherche scientifique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(Co)supervision de 1 post-doc, 2 thèses et 2 ingénieurs de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Encadrement de plus de 40 diplômes nationaux et internationaux de licence et de master (Erasmus Italie : 1; Espagne : 3, Chypre : 1, Espagne : 2, Brésil : 1, Equateur : 1)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">30 à 60 heures de cours / an (Master, Médecine 2ème et 3ème année</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animation de programmes scientifiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022 : fin de thèse/bourse post-doc, Société française d'hématologie, 6 mois. Directeur .</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016-2018 : Appel à projet de recherche EFS, 24 mois, 69k€, &amp;quot; Corrélation entre groupes sanguins érythrocytaires et pathogènes via le rejeu de données génétiques denses &amp;quot;. Coordinateur.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013 : Appel à projet LabEx Centre d'Etude de la Biodiversité Amazonienne (CEBA:ANR-10-LABX-0025), 12 mois, 17,2k€, &amp;quot;Polymorphisme de P. vivax dans deux zones amazoniennes et relation avec le génotype G6PD des populations hôtes&amp;quot; (Acronyme : AMAVAX), coordinateur : M. NACHER. Partenaire.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2004-2012 : Programme Collectif de Recherche Amazonie, Phases 1 & 2 (CNRS Guyane, dir : A. PAVE). &amp;quot;La Guyane et l'évolution du peuplement amérindien en Amazonie du Nord-Est&amp;quot;, coordinateur : J-M. DUGOUJON. Membre de l'équipe de coordination.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007-2011 : Agence National de la Recherche, 46 mois, 200 000 €, Etude de la diversité génétique des populations d'Afghanistan (Acronyme AFGHAPOP, ANR-07-BLAN-0049 CSD 9, coordinateur : Pr. J. CHIARONI. Membre de l'équipe de coordination.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid change in red cell blood group systems after the main Out of Africa of Homo sapiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Condemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim El Nemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chiaroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.1597. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-83023-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency and characterization of RHD and RHCE variants in the Noir Marron population from French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Laget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Izard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Durieux-Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lugdivine Filosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transfusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 62 (12), pp.2631-2638. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/trf.17132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of societal and legal context on the blood supply of African‐ancestry populations in Western countries: A review of practices and the French example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Danic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chiaroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vox Sanguinis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/vox.13326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of an Alu-mediated 5.7-kb deletion of the LU gene in a pregnant Moroccan woman with anti-Lu3.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pedini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Laget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Izard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Menanteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Beley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood transfusion = Trasfusione del sangue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2450/2022.0200-22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of an Alu-mediated 5.7-kb deletion of the LU gene in a pregnant Moroccan woman with anti-Lu3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pedini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Laget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Izard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Menanteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Beley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transfusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 62 (12), pp.2631-2638. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2450/2022.0200-22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Five-Years Review of RHCE Alleles Detected after Weak and/or Discrepant C Results in Southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pedini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lugdivine Filosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Silvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (6), pp.1058. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/genes13061058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blood groups of Neandertals and Denisova decrypted</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Condemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Costedoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Ruiz-Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (7), pp.e0254175. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0254175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03306224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting haplogroups using a versatile machine learning program (PredYMaLe) on a new mutationally balanced 32 Y-STR multiplex (CombYplex): unlocking the full potential of the human STR mutation rate spectrum to estimate forensic parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bouakaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franklin Delehelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Sáenz-Oyhéréguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Schiavinato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forensic Science International: Genetics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 48, pp.102342. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fsigen.2020.102342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population structure of modern-day Italians reveals patterns of ancient and archaic ancestries in Southern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Raveane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aneli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Montinaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Athanasiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barlera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (9), pp.eaaw3492. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.aaw3492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide analysis of Corsican population reveals a close affinity with Northern and Central Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Tamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Di Cristofaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pennarun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alena Kushniarevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-49901-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The radial expansion of the Diego blood group system polymorphisms in Asia: mark of co-migration with the Mongol conquests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Minnai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chiaroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Underhill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (1), pp.125-132. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41431-018-0245-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADN ancien et évolution humaine : nouveaux outils, nouvelles perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Costedoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (1), pp.121-132. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/corp1.017.0121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Comoros Show the Earliest Austronesian Gene Flow into the Swahili Corridor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brucato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verónica Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pradiptajati Kusuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murray Cox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 102 (1), pp.58-68. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ajhg.2017.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genes flow by the channels of culture: the genetic imprint of matrilocality in Ngazidja, Comoros Islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Costedoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26, pp.1222-1226. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41431-018-0154-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01783534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prehistoric migrations through the Mediterranean basin shaped Corsican Y-chromosome diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Di Cristofaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Di Gaetano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (8), pp.e0200641. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0200641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y-chromosome phylogeographic analysis of the Greek-Cypriot population reveals elements consistent with Neolithic and Bronze Age settlements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Voskarides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Despina Hadjipanagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Di Cristofaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Ignatiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investigative Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (1), </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13323-016-0032-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the Diego Blood Group System in Amerindians: Evidence for Gene-Culture Comigration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bégat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chiaroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.e0132211. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0132211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-Saharan red cell antigen phenotypes and glucose-6-phosphate dehydrogenase deficiency variants in French Guiana.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chiaroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (1), pp.310. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12936-016-1365-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the Diego Blood Group System in Amerindians: Evidence for Gene-Culture Comigration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirstophe Bégat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chiaroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (7), pp.e0132211. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0132211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subtle adjustments of the glucose-6-phosphate dehydrogenase (G6PD) mutation database and reference sequence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Dugoujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Iriart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood Cells, Molecules and Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (1), pp.55-6. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bcmd.2013.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00853976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HLA-G haplotype structure shows good conservation between different populations and good correlation with high, normal and low soluble HLA-G expression.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Di Cristofaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dima El Moujally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Agnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martí Cortey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 74 (2), pp.203-206. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.humimm.2012.10.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afghan hindu kush: where eurasian sub-continent gene flows converge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Di Cristofaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pennarun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie M Myres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice A Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (10), pp.e76748. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0076748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afghan Hindu Kush: Where Eurasian Sub-Continent Gene Flows Converge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Di Cristofaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pennarun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie.M Myres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice.A Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (10), pp.e76748. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0076748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing Native American population history.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Reich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Patterson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desmond Campbell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arti Tandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 488 (7411), pp.370-4. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature11258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00726962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hmong Diaspora: Preserved South-East Asian genetic ancestry in French Guianese Asians.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brucato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Guitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Giscard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 335 (10-11), pp.698-707. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2012.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary responses to a constructed niche: ancient Mesoamericans as a model of gene-culture coevolution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tàbita Hünemeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Eduardo Guerra Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soledad Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verônica Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Acuña-Alonzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (6), pp.e38862. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0038862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a reconciling model about the initial peopling of America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2011.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00591639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Guiana Amerindian demographic history as revealed by autosomal and Y-chromosome STRs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidia Maria Callegari-Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaiane Crossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Dugoujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Larrouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Human Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.38(1):76-83. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/03014460.2010.492793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a reconciling model about the initial peopling of America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 334 (7), pp.497 - 504. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2011.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Variation among Major Human Geographic Groups Supports a Peculiar Evolutionary Trend in PAX9.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Paixão-Côrtes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diogo Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Elion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.6(1):e15656</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting patterns of nuclear and mtDNA diversity in Native American populations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Ning Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Bravi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sijia Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.74(6):525-38. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-1809.2010.00608.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population genetic dynamics in the French Guiana region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Sevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidia Maria Callegari-Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Crubézy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Larrouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Human Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.21(1):113-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00334992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniparental (mtDNA, Y-chromosome) Polymorphisms in French Guiana and Two Related Populations - Implications for the Region's Colonization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Guitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Crubézy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Dugoujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria C. Bortolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 72 (1), pp.145-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic studies in French Guiana populations: Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Sevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Crubézy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Mauro Salzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physical Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.132(2):292-300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00152863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure génétique et histoire biologique de trois populations amérindiennes de Guyane française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Guitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Sevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolle Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Dugoujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antropo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.11, 51-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00153032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alu insertions in the Iberian Peninsula and north west Africa--genetic boundaries or melting pot?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emili González-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Via</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Esteban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoni López-Alomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collegium Antropologicum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.27(2):491-500</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00153022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les groupes sanguins : intérêt en anthropologie bioculturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les groupes sanguins érythrocytaires (2e édition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JOHN LIBBEY EUROTEXT, pp.449-453, 2024, 978-2-7420-1739-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADN fiction&amp;quot; et ostéo -archéologie des périodes historiques. Futures perspectives et collections anciennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiaroni Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presse Universitaire de Provence. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les restes humains. Législation, intérêt scientifique et enjeu éthique des ensembles anthropobiologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciences de la Santé, 2022, Sciences technologies Santé, 979-10-320-0396-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03894900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego, Asie et Amérique : comment la répartition d’un seul groupe sanguin suffit à décrire le peuplement de deux continents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Costedoat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C.N.R.S. Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sport-santé / Os, sangs, gènes et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N°17 (1), pp.133, 2019, CORPS, 9782271134837. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/corp1.017.0133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction Os, sang, gènes, cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Costedoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C.N.R.S. Edition. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sport-santé / Os, sangs, gènes et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N°17 (1), pp.115, 2019, 9782271134837. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/corp1.017.0115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADN ancien et évolution humaine : nouveaux outils, nouvelles perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Costedoat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C.N.R.S. Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sport-santé / Os, sangs, gènes et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N°17 (1), pp.121, 2019, CORPS, 9782271134837. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/corp1.017.0121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité génétique humaine : un reflet des modalités d’expansion et des milieux conquis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Bailly; Jacques Chiaroni; Francis Roubinet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les groupes sanguins érythrocytaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Libbey Eurotext</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.361-377, 2015, 978-2-7420-1100-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité génétique humaine : reflet des modalités d'expansion et des milieux conquis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John Libbey Eurotext. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les groupes sanguins érythrocytaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.335-340, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répartition des groupes sanguins dans les populations humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiaroni Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les groupes sanguins érythrocytaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.371-386, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et dynamique du peuplement humain en Amazonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Dugoujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Larrouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brucato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Sevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Pavé et Gaëlle Pavet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amazonie: une aventure scientifique et humaine du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GALAADE, 2010, Amazonie: une aventure scientifique et humaine du CNRS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sport-santé / Os, sangs, gènes et cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Costedoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C.N.R.S. 17, pp.402, 2019, CORPS, 9782271134837</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le panorama du Paléolithique supérieur vu par les groupes sanguins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Condemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim El Nemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiaroni Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1849e journées de la Société d'Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire évolutive de Néandertal et Denisova vue par les systèmes des groupes sanguins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Condemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Costedoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiaroni Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Société d’Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire évolutive de Néanderthal et Denisova vue par les systèmes des groupes sanguins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Condemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Costedoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiaroni Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18462me journées de la Société d'Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris (distanciel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don de sang : une approche territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cunéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Jaffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chiaroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIX Congrès de la Société Française de Transfusion Sanguine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Nantes, France. pp.S29-S30, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tracli.2019.06.311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conquêtes mongoles et expansion radiale du polymorphisme du système de groupe sanguin Diego en Asie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Minnai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chiaroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1843èmes Journées de la Société d’Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description d’un pattern de diversité génétique et relations santé-environnement : cas du déficit enzymatique en G6PD en Guyane Française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit Florence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiaroni Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Costedoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1842èmes Journées de la Société d’Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du déficit en G6PD au système de groupe sanguin Diego : relations santé-environnement et histoire des peuplements à travers les globules rouges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit Florence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Minnai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiaroni Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Congrès des Doctorants de l’ED251 Sciences de l’Environnement, CEREGE Technopôle environnement Arbois Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, aix en provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A l'ombre des Palmistes: retour sur les études du premier peuplement andin et amazonien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXII° colloque du Groupement des Anthropologistes de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ecstasy of copper&amp;quot; : l'héritage des expansions néolithiques et de l'âge du Bronze dans le patrimoine génétique chypriote actuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Voskarides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Despina Hadjipanagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Di Cristofaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Ignatiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société d'Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système de groupe sanguin Diego comme marqueur de la coévolution gène/culture en Amérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Begat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chiaroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le système de groupe sanguin Diego comme marqueur de la coévolution gène/culture en Amérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, XXXIème Colloque du GALF, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le peuplement des Amériques vu sous l'angle de la génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le peuplement des Amériques vu sous l'angle de la génétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Evry, Université du Temps Libre Essonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le printemps des chercheurs: le peuplement de l'Amérique vu par la génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le printemps des chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'estimation du métissage génétique et son utilité en Anthropologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop interdisciplinaire "l'Homme, demain", Toulouse GDR 3267 « Evolpop »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Y−Chromosome Haplotypes to Improve Inferred Ancestral Origins in European Populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Myres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Underhill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jake Byrnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Noto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the American Society of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neanderthals and HLA, the African signature of an ancient immune system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pedini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Frassati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Condemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiaroni Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th European Immunogenetics &amp; Histocompatibility conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Edimbourg (Ecosse), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titre Néandertal et HLA : la signature africaine d’un système immunitaire ancien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marchal Théo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Frassati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Condemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiaroni Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1851èmes journées de la Société d'Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05512815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymorphisme des systèmes de groupe sanguin en Papouasie Nouvelle-Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tournan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Morez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Kinipi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brucato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1849e journées de la Société d'Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blood groups of Neandertals and Denisova decrypted</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Condemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costedoat Caroline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Ruiz-Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Evolution - From Fossils to Ancient and Modern Genomes 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, virtual conference, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le don de sang dans les populations afrodescendantes : une approche territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cunéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiaroni Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société d’Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description d’un pattern de diversité génétique et relations santé-environnement : cas du déficit enzymatique en G6PD en Guyane Française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chiaroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Costedoat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1842° journées de la Société d'Anthropologie de Paris </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupes sanguins : trois histoires étonnantes sur trois continents éclairent les migrations humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chiens européens ont eux aussi conquis l'Amérique en 1492. 05 juillet 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ADN raconte la première conquête des Amériques il y a plus de 15.000 ans. 05 juin 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islande: s'isoler nuit gravement à la diversité du patrimoine génétique. 06 juin 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L' art de la Préhistoire, les premiers chefs d’œuvres de l’humanité. 04 janvier 2018.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS International: Genetics: the First Americans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un premier modèle de co−évolution gène−culture autour du maïs mis à jour chez les populations amérindiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.www.cnrs.fr/inee</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La génétique sur la piste de Pocahontas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.www.franceguyane.fr/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.guyane.pref.gouv.fr: Le peuplement de l'Amérique vu par la génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, www.guyane.pref.gouv.fr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences et Avenir: Les ancêtres des Amérindiens au prisme de la génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Voix de l'Amérique− Carrefour Sciences et Santé: Le peuplement de l'Amérique vu par la génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.radio−canada.ca − Les années lumières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le peuplement de l'Amérique vu par la génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.www.biofutur.com</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le peuplement de l'Amérique s'est fait depuis la Sibérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, http://www.7sur7.be</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId234"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stéphane Mazières </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">stephane-mazieres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1266-4659</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">112488900</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?hl=fr&user=Xbr5ZLEAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/G-1702-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">UMR7268 ADES Equipe Génétique évolutive, Globule rouge, Biothérapie (GENGLOBE)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie biologique, génétique des populations, géographie des groupes sanguins</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fonctions académiques et responsabilités collectives</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre élu du Conseil de Laboratoire, représentant des chercheur.se.s</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre élu du Conseil d'administration de la Société d'Anthropologie de Paris (SAP)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplômes académiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017 : Habilitation à diriger des recherches, Aix Marseille Université</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2006 : Doctorat cotutelle Université Paul Sabatier & Universidade Federal do Rio Grande do Sul. Titre : &amp;quot; Le peuplement amérindien de la Guyane française : apport des marqueurs moléculaires &amp;quot;.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2002 : DEA Anthropologie sociale et historique, Anthropobiologie et Archéologie, EHESS Toulouse. Titre : &amp;quot;Diversité génétique d'insertion Alu chez des populations berbérophones et arabophones&amp;quot;. SOCRATES/ERASMUS au Departament de Biologia, Universitat de Barcelona</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séjours internationaux</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Analyses génétiquesLondres (Angleterre), UCL Genetics Institute (dir : Andres RUIZ-LINARES), 2008-09, 8 moisPorto Alegre (Brésil), Departemento de Genetica, Universidade Federal do Rio Grande do Sul (dir : Pr. F. M. SALZANO), 2004-05-07, 7 moisBuenos Aires (Argentine), Sección Antropología Biológica (dir : R ; CARNESE), 2004-05, 2 moisBarcelone (Espagne), Departament de Biologia, (dir : P. MORAL CASTRILLO), 2001-02, 5 mois</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Gestion de projetUruguay, Montevideo & Castillos, 2017-2018, 20 joursMayotte, Mamoudzou, mars 2016, 8jStanford University, Bustamante Lab (dir : Pr. C. BUSTAMANTE), Nov 2012, Feb 2014, 41dUC Berkeley, Centre for Theoretical Computational Biology (USA), Nov 2012, 1dUniversité de Chypre, Laboratoire de génétique moléculaire et médicale (dir : P. C. DELTAS), juin 2013, 2dGuyane française, Cayenne (dir : A. CORVAL), mars 2012, 10 jCorse du Sud, (coord : J. CHIARONI, P. UNDERHILL), Sept. 2012, 3dTartu, Estonie, Estonian Biocentre, (dir : Pr : R. VILLEMS), Mars 2012, 4 j</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications et résultats scientifiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">29 articles dans des revues ACL, plus de 880 citations</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1 direction de livre et 7 chapitres</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">6 conférences invitées (GDR 3267 Evolpop 2012 ; Bustamante Lab Stanford University, 2012 ; Centre for Theoretical Computational Biology UC Berkeley, 2012 ; Molecular Medicine Research Center University of Cyprus, 2013 ; Groupement des Anthropologistes de Langue Française GALF 2016, Unité d'Anthropologie, Genève, 18 Jan 2016)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">5 conférences internationales : poster, oral, modérateur (USA, Brésil, Argentine, Uruguay, Sénégal)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supervision de la recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité d'évaluation de l'ANR CES27 (éditions 2021 & 2022)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expert AERES (2013, vague D, UMR7206) et ANR (Défi de tous les savoirs 2014)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Jury de 4 thèses nationales : Rapporteur, président du jury, examinateur, expert européen rapporteur.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Reviewer dans 11 revues de premier plan dans 3 domaines :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropologie biologique et culturelle (Am J Hum Biol, Am J Phys Anthropol, Ann Hum Genet, Athena Digital Revista de Pensamiento e Investigación Social, Hum Biol, Hum Hered, Boletim do Museu Paraense Emilio Goeldi Ciencias Humanas, JASs).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Multidisciplinarité et accès pour tous (PLoS One)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Polymorphismes des globules rouges (Blood Cells Mol Dis, Infect Dis Poverty)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encadrement (ou co-encadrement) de la recherche scientifique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(Co)supervision de 1 post-doc, 2 thèses et 2 ingénieurs de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Encadrement de plus de 40 diplômes nationaux et internationaux de licence et de master (Erasmus Italie : 1; Espagne : 3, Chypre : 1, Espagne : 2, Brésil : 1, Equateur : 1)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">30 à 60 heures de cours / an (Master, Médecine 2ème et 3ème année</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animation de programmes scientifiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022 : fin de thèse/bourse post-doc, Société française d'hématologie, 6 mois. Directeur .</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016-2018 : Appel à projet de recherche EFS, 24 mois, 69k€, &amp;quot; Corrélation entre groupes sanguins érythrocytaires et pathogènes via le rejeu de données génétiques denses &amp;quot;. Coordinateur.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013 : Appel à projet LabEx Centre d'Etude de la Biodiversité Amazonienne (CEBA:ANR-10-LABX-0025), 12 mois, 17,2k€, &amp;quot;Polymorphisme de P. vivax dans deux zones amazoniennes et relation avec le génotype G6PD des populations hôtes&amp;quot; (Acronyme : AMAVAX), coordinateur : M. NACHER. Partenaire.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2004-2012 : Programme Collectif de Recherche Amazonie, Phases 1 & 2 (CNRS Guyane, dir : A. PAVE). &amp;quot;La Guyane et l'évolution du peuplement amérindien en Amazonie du Nord-Est&amp;quot;, coordinateur : J-M. DUGOUJON. Membre de l'équipe de coordination.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007-2011 : Agence National de la Recherche, 46 mois, 200 000 €, Etude de la diversité génétique des populations d'Afghanistan (Acronyme AFGHAPOP, ANR-07-BLAN-0049 CSD 9, coordinateur : Pr. J. CHIARONI. Membre de l'équipe de coordination.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid change in red cell blood group systems after the main Out of Africa of Homo sapiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Condemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim El Nemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chiaroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.1597. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-83023-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Five-Years Review of RHCE Alleles Detected after Weak and/or Discrepant C Results in Southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pedini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lugdivine Filosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Silvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (6), pp.1058. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/genes13061058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency and characterization of RHD and RHCE variants in the Noir Marron population from French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Laget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Izard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Durieux-Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lugdivine Filosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transfusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 62 (12), pp.2631-2638. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/trf.17132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of societal and legal context on the blood supply of African‐ancestry populations in Western countries: A review of practices and the French example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Danic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chiaroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vox Sanguinis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/vox.13326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of an Alu-mediated 5.7-kb deletion of the LU gene in a pregnant Moroccan woman with anti-Lu3.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pedini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Laget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Izard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Menanteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Beley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood transfusion = Trasfusione del sangue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2450/2022.0200-22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of an Alu-mediated 5.7-kb deletion of the LU gene in a pregnant Moroccan woman with anti-Lu3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pedini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Laget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Izard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Menanteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Beley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transfusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 62 (12), pp.2631-2638. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2450/2022.0200-22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blood groups of Neandertals and Denisova decrypted</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Condemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Costedoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Ruiz-Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (7), pp.e0254175. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0254175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03306224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting haplogroups using a versatile machine learning program (PredYMaLe) on a new mutationally balanced 32 Y-STR multiplex (CombYplex): unlocking the full potential of the human STR mutation rate spectrum to estimate forensic parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bouakaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franklin Delehelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Sáenz-Oyhéréguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Schiavinato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forensic Science International: Genetics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 48, pp.102342. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fsigen.2020.102342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide analysis of Corsican population reveals a close affinity with Northern and Central Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Tamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Di Cristofaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pennarun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alena Kushniarevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-49901-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population structure of modern-day Italians reveals patterns of ancient and archaic ancestries in Southern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Raveane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aneli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Montinaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Athanasiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barlera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (9), pp.eaaw3492. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.aaw3492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The radial expansion of the Diego blood group system polymorphisms in Asia: mark of co-migration with the Mongol conquests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Minnai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chiaroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Underhill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (1), pp.125-132. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41431-018-0245-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADN ancien et évolution humaine : nouveaux outils, nouvelles perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Costedoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (1), pp.121-132. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/corp1.017.0121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prehistoric migrations through the Mediterranean basin shaped Corsican Y-chromosome diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Di Cristofaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Di Gaetano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (8), pp.e0200641. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0200641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Comoros Show the Earliest Austronesian Gene Flow into the Swahili Corridor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brucato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verónica Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pradiptajati Kusuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murray Cox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 102 (1), pp.58-68. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ajhg.2017.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genes flow by the channels of culture: the genetic imprint of matrilocality in Ngazidja, Comoros Islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Costedoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26, pp.1222-1226. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41431-018-0154-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01783534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y-chromosome phylogeographic analysis of the Greek-Cypriot population reveals elements consistent with Neolithic and Bronze Age settlements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Voskarides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Despina Hadjipanagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Di Cristofaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Ignatiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investigative Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (1), </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13323-016-0032-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the Diego Blood Group System in Amerindians: Evidence for Gene-Culture Comigration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bégat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chiaroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.e0132211. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0132211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-Saharan red cell antigen phenotypes and glucose-6-phosphate dehydrogenase deficiency variants in French Guiana.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chiaroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (1), pp.310. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12936-016-1365-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the Diego Blood Group System in Amerindians: Evidence for Gene-Culture Comigration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirstophe Bégat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chiaroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (7), pp.e0132211. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0132211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subtle adjustments of the glucose-6-phosphate dehydrogenase (G6PD) mutation database and reference sequence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Dugoujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Iriart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood Cells, Molecules and Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (1), pp.55-6. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bcmd.2013.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00853976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afghan Hindu Kush: Where Eurasian Sub-Continent Gene Flows Converge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Di Cristofaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pennarun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie.M Myres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice.A Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (10), pp.e76748. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0076748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HLA-G haplotype structure shows good conservation between different populations and good correlation with high, normal and low soluble HLA-G expression.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Di Cristofaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dima El Moujally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Agnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martí Cortey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 74 (2), pp.203-206. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.humimm.2012.10.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afghan hindu kush: where eurasian sub-continent gene flows converge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Di Cristofaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pennarun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie M Myres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice A Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (10), pp.e76748. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0076748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary responses to a constructed niche: ancient Mesoamericans as a model of gene-culture coevolution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tàbita Hünemeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Eduardo Guerra Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soledad Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verônica Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Acuña-Alonzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (6), pp.e38862. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0038862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing Native American population history.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Reich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Patterson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desmond Campbell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arti Tandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 488 (7411), pp.370-4. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature11258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00726962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hmong Diaspora: Preserved South-East Asian genetic ancestry in French Guianese Asians.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brucato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Guitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Giscard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 335 (10-11), pp.698-707. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2012.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Variation among Major Human Geographic Groups Supports a Peculiar Evolutionary Trend in PAX9.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Paixão-Côrtes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diogo Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Elion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.6(1):e15656</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Guiana Amerindian demographic history as revealed by autosomal and Y-chromosome STRs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidia Maria Callegari-Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaiane Crossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Dugoujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Larrouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Human Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.38(1):76-83. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/03014460.2010.492793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a reconciling model about the initial peopling of America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2011.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00591639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a reconciling model about the initial peopling of America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 334 (7), pp.497 - 504. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2011.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting patterns of nuclear and mtDNA diversity in Native American populations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Ning Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Bravi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sijia Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.74(6):525-38. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-1809.2010.00608.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniparental (mtDNA, Y-chromosome) Polymorphisms in French Guiana and Two Related Populations - Implications for the Region's Colonization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Guitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Crubézy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Dugoujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria C. Bortolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 72 (1), pp.145-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population genetic dynamics in the French Guiana region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Sevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidia Maria Callegari-Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Crubézy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Larrouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Human Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.21(1):113-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00334992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic studies in French Guiana populations: Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Sevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Crubézy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Mauro Salzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physical Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.132(2):292-300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00152863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure génétique et histoire biologique de trois populations amérindiennes de Guyane française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Guitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Sevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolle Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Dugoujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antropo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.11, 51-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00153032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alu insertions in the Iberian Peninsula and north west Africa--genetic boundaries or melting pot?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emili González-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Via</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Esteban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoni López-Alomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collegium Antropologicum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.27(2):491-500</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00153022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les groupes sanguins : intérêt en anthropologie bioculturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les groupes sanguins érythrocytaires (2e édition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JOHN LIBBEY EUROTEXT, pp.449-453, 2024, 978-2-7420-1739-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADN fiction&amp;quot; et ostéo -archéologie des périodes historiques. Futures perspectives et collections anciennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiaroni Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presse Universitaire de Provence. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les restes humains. Législation, intérêt scientifique et enjeu éthique des ensembles anthropobiologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciences de la Santé, 2022, Sciences technologies Santé, 979-10-320-0396-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03894900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego, Asie et Amérique : comment la répartition d’un seul groupe sanguin suffit à décrire le peuplement de deux continents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Costedoat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C.N.R.S. Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sport-santé / Os, sangs, gènes et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N°17 (1), pp.133, 2019, CORPS, 9782271134837. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/corp1.017.0133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction Os, sang, gènes, cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Costedoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C.N.R.S. Edition. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sport-santé / Os, sangs, gènes et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N°17 (1), pp.115, 2019, 9782271134837. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/corp1.017.0115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADN ancien et évolution humaine : nouveaux outils, nouvelles perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Costedoat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C.N.R.S. Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sport-santé / Os, sangs, gènes et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N°17 (1), pp.121, 2019, CORPS, 9782271134837. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/corp1.017.0121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité génétique humaine : un reflet des modalités d’expansion et des milieux conquis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Bailly; Jacques Chiaroni; Francis Roubinet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les groupes sanguins érythrocytaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Libbey Eurotext</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.361-377, 2015, 978-2-7420-1100-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité génétique humaine : reflet des modalités d'expansion et des milieux conquis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John Libbey Eurotext. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les groupes sanguins érythrocytaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.335-340, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répartition des groupes sanguins dans les populations humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiaroni Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les groupes sanguins érythrocytaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.371-386, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et dynamique du peuplement humain en Amazonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Dugoujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Larrouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brucato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Sevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Pavé et Gaëlle Pavet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amazonie: une aventure scientifique et humaine du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GALAADE, 2010, Amazonie: une aventure scientifique et humaine du CNRS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sport-santé / Os, sangs, gènes et cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Costedoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C.N.R.S. 17, pp.402, 2019, CORPS, 9782271134837</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le panorama du Paléolithique supérieur vu par les groupes sanguins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Condemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim El Nemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiaroni Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1849e journées de la Société d'Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire évolutive de Néanderthal et Denisova vue par les systèmes des groupes sanguins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Condemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Costedoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiaroni Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18462me journées de la Société d'Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris (distanciel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire évolutive de Néandertal et Denisova vue par les systèmes des groupes sanguins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Condemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Costedoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiaroni Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Société d’Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don de sang : une approche territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cunéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Jaffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chiaroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIX Congrès de la Société Française de Transfusion Sanguine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Nantes, France. pp.S29-S30, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tracli.2019.06.311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conquêtes mongoles et expansion radiale du polymorphisme du système de groupe sanguin Diego en Asie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Minnai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chiaroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1843èmes Journées de la Société d’Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description d’un pattern de diversité génétique et relations santé-environnement : cas du déficit enzymatique en G6PD en Guyane Française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit Florence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiaroni Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Costedoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1842èmes Journées de la Société d’Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du déficit en G6PD au système de groupe sanguin Diego : relations santé-environnement et histoire des peuplements à travers les globules rouges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit Florence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Minnai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiaroni Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Congrès des Doctorants de l’ED251 Sciences de l’Environnement, CEREGE Technopôle environnement Arbois Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, aix en provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A l'ombre des Palmistes: retour sur les études du premier peuplement andin et amazonien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXII° colloque du Groupement des Anthropologistes de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ecstasy of copper&amp;quot; : l'héritage des expansions néolithiques et de l'âge du Bronze dans le patrimoine génétique chypriote actuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Voskarides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Despina Hadjipanagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Di Cristofaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Ignatiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société d'Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système de groupe sanguin Diego comme marqueur de la coévolution gène/culture en Amérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Begat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chiaroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le système de groupe sanguin Diego comme marqueur de la coévolution gène/culture en Amérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, XXXIème Colloque du GALF, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le peuplement des Amériques vu sous l'angle de la génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le peuplement des Amériques vu sous l'angle de la génétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Evry, Université du Temps Libre Essonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le printemps des chercheurs: le peuplement de l'Amérique vu par la génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le printemps des chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'estimation du métissage génétique et son utilité en Anthropologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop interdisciplinaire "l'Homme, demain", Toulouse GDR 3267 « Evolpop »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Y−Chromosome Haplotypes to Improve Inferred Ancestral Origins in European Populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Myres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Underhill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jake Byrnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Noto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the American Society of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neanderthals and HLA, the African signature of an ancient immune system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pedini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Frassati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Condemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiaroni Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th European Immunogenetics &amp; Histocompatibility conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Edimbourg (Ecosse), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titre Néandertal et HLA : la signature africaine d’un système immunitaire ancien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marchal Théo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Frassati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Condemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiaroni Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1851èmes journées de la Société d'Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05512815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymorphisme des systèmes de groupe sanguin en Papouasie Nouvelle-Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tournan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Morez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Kinipi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brucato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1849e journées de la Société d'Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blood groups of Neandertals and Denisova decrypted</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Condemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costedoat Caroline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Ruiz-Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Evolution - From Fossils to Ancient and Modern Genomes 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, virtual conference, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le don de sang dans les populations afrodescendantes : une approche territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cunéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiaroni Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société d’Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description d’un pattern de diversité génétique et relations santé-environnement : cas du déficit enzymatique en G6PD en Guyane Française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chiaroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Costedoat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1842° journées de la Société d'Anthropologie de Paris </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupes sanguins : trois histoires étonnantes sur trois continents éclairent les migrations humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chiens européens ont eux aussi conquis l'Amérique en 1492. 05 juillet 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ADN raconte la première conquête des Amériques il y a plus de 15.000 ans. 05 juin 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islande: s'isoler nuit gravement à la diversité du patrimoine génétique. 06 juin 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L' art de la Préhistoire, les premiers chefs d’œuvres de l’humanité. 04 janvier 2018.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un premier modèle de co−évolution gène−culture autour du maïs mis à jour chez les populations amérindiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.www.cnrs.fr/inee</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS International: Genetics: the First Americans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La génétique sur la piste de Pocahontas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.www.franceguyane.fr/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.guyane.pref.gouv.fr: Le peuplement de l'Amérique vu par la génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, www.guyane.pref.gouv.fr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences et Avenir: Les ancêtres des Amérindiens au prisme de la génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Voix de l'Amérique− Carrefour Sciences et Santé: Le peuplement de l'Amérique vu par la génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.radio−canada.ca − Les années lumières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le peuplement de l'Amérique vu par la génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.www.biofutur.com</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le peuplement de l'Amérique s'est fait depuis la Sibérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, http://www.7sur7.be</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId235"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FFBE3E97"/>
+    <w:nsid w:val="9604F2C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="487FD806"/>
+    <w:nsid w:val="8CFB2CCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -402,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="E8387E65"/>
+    <w:nsid w:val="165C0285"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -550,51 +550,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="05D39069"/>
+    <w:nsid w:val="FFCBAA7F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -698,51 +698,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="075FD40F"/>
+    <w:nsid w:val="86F519C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -846,51 +846,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="96F3EFBE"/>
+    <w:nsid w:val="2E11DDDC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -994,51 +994,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="528C2855"/>
+    <w:nsid w:val="6A9AAC9E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1142,51 +1142,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="611A0DD8"/>
+    <w:nsid w:val="54D9CD4F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1394,51 +1394,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-mazieres" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1266-4659" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112488900" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-1702-2010" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878570v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mazi&#232;res" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Condemi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim El Nemer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chiaroni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-83023-0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831315v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Laget" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Izard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Durieux-Roussel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lugdivine Filosa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bailly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/trf.17132" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695255v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Oviedo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Jaffr&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Danic" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/vox.13326" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853235v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pedini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Menanteau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beley" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2450/2022.0200-22" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189547v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695279v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bichel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Picard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Silvy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes13061058" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306224v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Costedoat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Ruiz-Linares" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0254175" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906055v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bouakaze" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franklin Delehelle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy S&#225;enz-Oyh&#233;r&#233;guy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Moreira" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Schiavinato" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsigen.2020.102342" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279131v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raveane" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aneli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Montinaro" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Athanasiadis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barlera" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aaw3492" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292622v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Tamm" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Di Cristofaro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Pennarun" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Kushniarevich" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49901-8" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863088v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Petit" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Minnai" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Underhill" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-018-0245-9" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518379v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.017.0121" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112694v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brucato" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Fernandes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradiptajati Kusuma" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray Cox" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2017.11.011" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783534v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Kamel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-018-0154-y" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863090v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Tous" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Di Gaetano" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0200641" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273302v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Voskarides" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despina Hadjipanagi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Ignatiou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13323-016-0032-8" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01199829v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;gat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0132211" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331577v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-016-1365-8" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820037v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chirstophe B&#233;gat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853976v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Dugoujon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Iriart" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Berry" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcmd.2013.07.001" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762572v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima El Moujally" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Agnel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237; Cortey" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humimm.2012.10.027" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RW0P3Q70-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903448v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie M Myres" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice A Lin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0076748" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820046v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie.M Myres" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice.A Lin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726962v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reich" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Patterson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desmond Campbell" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arti Tandon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11258" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762359v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Guitard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Giscard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bois" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2012.10.003" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712617v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#224;bita H&#252;nemeier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eduardo Guerra Amorim" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soledad Azevedo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#244;nica Contini" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Acu&#241;a-Alonzo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0038862" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591639v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2011.03.007" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXGHWX32-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565216v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidia Maria Callegari-Jacques" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaiane Crossetti" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Larrouy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/03014460.2010.492793" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820056v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565225v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Paix&#227;o-C&#244;rtes" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Meyer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Pereira" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Elion" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565213v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Ning Yang" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Bravi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ray" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sijia Wang" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-1809.2010.00608.x" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334992v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Sevin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Crub&#233;zy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173205v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria C. Bortolini" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152863v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bonnet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Mauro Salzano" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153032v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolle Joly" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153022v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emili Gonz&#225;lez-P&#233;rez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Via" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Esteban" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni L&#243;pez-Alomar" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550880v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894900v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiaroni Jacques" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996020v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.017.0133" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996073v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.017.0115" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996030v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130023v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jle.com/fr/ouvrages/e-docs/les_groupes_sanguins_erythrocytaires_304172/ouvrage.phtml" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820114v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517400v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274208v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517938v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423215v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533352v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Costedoat" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271360v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370480v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cun&#233;o" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Jaffre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tracli.2019.06.311" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M8GCV4ZH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819912v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268465v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petit Florence" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268476v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819974v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273386v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056547v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Begat" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056535v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018227v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820084v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018228v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Myres" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Byrnes" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Noto" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606574v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Marchal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Frassati" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512815v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marchal Th&#233;o" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423178v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tournan" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Morez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Kinipi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517940v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costedoat Caroline" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517943v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819980v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270205v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885583v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885578v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885580v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885573v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018223v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018222v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018219v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018220v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018224v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018221v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018226v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018217v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018218v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-mazieres" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1266-4659" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112488900" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?hl=fr&amp;user=Xbr5ZLEAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-1702-2010" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878570v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mazi&#232;res" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Condemi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim El Nemer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chiaroni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-83023-0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695279v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pedini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lugdivine Filosa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bichel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Picard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Silvy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes13061058" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831315v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Laget" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Izard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Durieux-Roussel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bailly" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/trf.17132" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695255v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Oviedo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Jaffr&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Danic" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/vox.13326" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853235v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Menanteau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beley" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2450/2022.0200-22" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189547v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306224v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Costedoat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Ruiz-Linares" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0254175" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906055v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bouakaze" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franklin Delehelle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy S&#225;enz-Oyh&#233;r&#233;guy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Moreira" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Schiavinato" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsigen.2020.102342" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292622v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Tamm" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Di Cristofaro" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Pennarun" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Kushniarevich" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49901-8" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279131v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raveane" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aneli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Montinaro" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Athanasiadis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barlera" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aaw3492" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863088v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Petit" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Minnai" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Underhill" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-018-0245-9" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518379v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.017.0121" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863090v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Tous" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Di Gaetano" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0200641" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112694v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brucato" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Fernandes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradiptajati Kusuma" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray Cox" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2017.11.011" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783534v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Kamel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-018-0154-y" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273302v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Voskarides" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despina Hadjipanagi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Ignatiou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13323-016-0032-8" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01199829v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;gat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0132211" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331577v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-016-1365-8" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820037v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chirstophe B&#233;gat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853976v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Dugoujon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Iriart" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Berry" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcmd.2013.07.001" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820046v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie.M Myres" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice.A Lin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0076748" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762572v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima El Moujally" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Agnel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237; Cortey" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humimm.2012.10.027" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RW0P3Q70-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903448v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie M Myres" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice A Lin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712617v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#224;bita H&#252;nemeier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eduardo Guerra Amorim" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soledad Azevedo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#244;nica Contini" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Acu&#241;a-Alonzo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0038862" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726962v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reich" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Patterson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desmond Campbell" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arti Tandon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11258" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762359v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Guitard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Giscard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bois" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2012.10.003" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565225v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Paix&#227;o-C&#244;rtes" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Meyer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Pereira" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Elion" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565216v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidia Maria Callegari-Jacques" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaiane Crossetti" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Larrouy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/03014460.2010.492793" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591639v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2011.03.007" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXGHWX32-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820056v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565213v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Ning Yang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Bravi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ray" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sijia Wang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-1809.2010.00608.x" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173205v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Crub&#233;zy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria C. Bortolini" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334992v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Sevin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152863v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bonnet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Mauro Salzano" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153032v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolle Joly" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153022v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emili Gonz&#225;lez-P&#233;rez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Via" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Esteban" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni L&#243;pez-Alomar" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550880v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894900v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiaroni Jacques" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996020v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.017.0133" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996073v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.017.0115" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996030v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130023v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jle.com/fr/ouvrages/e-docs/les_groupes_sanguins_erythrocytaires_304172/ouvrage.phtml" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820114v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517400v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274208v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517938v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423215v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271360v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533352v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Costedoat" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370480v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cun&#233;o" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Jaffre" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tracli.2019.06.311" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M8GCV4ZH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819912v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268465v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petit Florence" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268476v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819974v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273386v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056547v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Begat" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056535v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018227v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820084v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018228v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Myres" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Byrnes" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Noto" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606574v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Marchal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Frassati" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512815v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marchal Th&#233;o" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423178v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tournan" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Morez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Kinipi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517940v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costedoat Caroline" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517943v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819980v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270205v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885583v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885578v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885580v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885573v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018222v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018223v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018219v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018220v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018224v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018221v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018226v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018217v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018218v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>